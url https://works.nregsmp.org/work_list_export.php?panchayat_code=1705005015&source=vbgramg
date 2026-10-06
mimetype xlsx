--- v0 (2026-08-18)
+++ v1 (2026-10-06)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 09:18:30</t>
+          <t>Exported on: 2026-10-06 00:52:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,51 +367,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45223</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1705005015/DP/22012034432038 — PLANTATION GUJARI NADI KE KINARE SHASKIYE BHUMI PAR  NETWAS</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>544000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43380</v>
@@ -461,427 +461,427 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45180</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012034573705 — phodh ropan aguri ke khet par bhataua</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>115360</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44014</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012034667708 — KHET TALAB NIRMAN ANGURI KE KHET PAR BHATUA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>332962.02</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44271</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012034668119 — PASHUSHAID NIRMAN  SUSHILA BHATUA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>63531</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44365</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012035334271 — KHET TALAB NIRMAN KASHUMAL RAWAT KE KHET PAR BHATAUA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012035334299 — KHET TALAB NIRMAN KASHUMAL RAWAT KE KHET PAR BHATAUA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012035334718 — Khet talab nirman karya kasumal rawat</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012035404089 — khet talab nirman ramsingh ke khet par gram bhatua</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>366209.53</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012035490880 — KHET TALAB NIRMAN KARYA INDAR SINGH KE KHET PAR</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>387190.81</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012035568803 — khet talab nirman ramlata ke khet par</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45748</v>
@@ -953,51 +953,51 @@
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012035659668 — ek bagiya maa ke naam anita/bhagirath jatav ke khet par netwas</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>263511.37</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1025,258 +1025,258 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/IAY/4124533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127115268</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44700</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/IAY/4964040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125674971</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45820</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/IAY/4968269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129701308</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/IAY/5818901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129700160</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
-        <v>45719</v>
+        <v>46298</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/IAY/61717 — Construction of IAY House -IAY REG. NO. MP-05-005-015-001/015</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>42318</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
@@ -1307,145 +1307,145 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45527</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1705005015/WC/22012035052658 — talab niraman kary mansingh av surendra ke pas bale nale par bhataua</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>2474000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45200</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1705005015/WC/22012035211007 — DAGPOINT NIRMAN KARYA RAGHUNATH SADAR KE KHET KE PASS BHATAUA</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / KOLARAS</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1705005015/WC/22012035248601 — PARCULATION TANK NIRMAN KARYA KASHMIR SARDAR KE KHET KE PASS BHATUA</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45681</v>