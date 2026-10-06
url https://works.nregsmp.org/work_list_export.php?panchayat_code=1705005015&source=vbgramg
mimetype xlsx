--- v1 (2026-10-06)
+++ v2 (2026-10-06)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-06 00:52:22</t>
+          <t>Exported on: 2026-10-06 18:15:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">