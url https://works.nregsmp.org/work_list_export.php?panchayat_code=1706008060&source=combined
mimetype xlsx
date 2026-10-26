--- v0 (2026-09-05)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K464"/>
+  <dimension ref="A1:K465"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 00:09:28</t>
+          <t>Exported on: 2026-10-26 12:37:57</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1997,51 +1997,51 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1706008060/IC/22012034892025 — kapildhara Koop Nirman Kary  नरवदीबाई/ रामप्रसाद लोधा ग्राम खातोली</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45748</v>
@@ -4572,98 +4572,98 @@
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1706008060/IF/22012035432837 — khet talab nirman karya narayan singh/ bholaram lodha gram khatoli</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1706008060/IF/22012035434933 — khet talab nirman karya kadam singh/ amarchand meena gram khatoli</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45761</v>
@@ -4760,192 +4760,192 @@
         <v>261</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1706008060/IF/22012035455359 — khet talab nirman karya shrinarayan/ bholaram lodha gram khatoli</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1706008060/IF/22012035455364 — khet talab nirman karya ghanshyam/ pyarelal lodha gram khatoli</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1706008060/IF/22012035455375 — khet talab nirman karya ramsingh/ dhannalal lodha gram khatoli</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1706008060/IF/22012035455388 — JGSA dug well recharge nirman karya ramsingh/dhannalal lodha gram khatoli</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45761</v>
@@ -6761,51 +6761,51 @@
       <c r="J145" s="3" t="n">
         <v>44772</v>
       </c>
       <c r="K145" s="3" t="n">
         <v>45464</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1706008060/IF/IAY/4287139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142520204</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>12435</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>44760</v>
@@ -11071,51 +11071,51 @@
       <c r="J233" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>45889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1706008060/IF/IAY/5392059 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121621473</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45842</v>
@@ -14450,51 +14450,51 @@
       <c r="J302" s="3" t="n">
         <v>46016</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1706008060/IF/IAY/5870175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124156952</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>46042</v>
@@ -14546,7795 +14546,7842 @@
       <c r="J304" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1706008060/IF/IAY/5878937 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123791480</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1706008060/IF/IAY/6056147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124138495</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>8874</v>
+        <v>13074</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1706008060/IF/IAY/828653 — Construction of IAY House -IAY REG. NO. MP3653860</t>
+          <t>1706008060/IF/IAY/6290382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149956355</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>42873</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1706008060/IF/IAY/84301 — Construction of IAY House -IAY REG. NO. MP-06-008-060-001/102</t>
+          <t>1706008060/IF/IAY/828653 — Construction of IAY House -IAY REG. NO. MP3653860</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>13861</v>
+        <v>14448</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>42535</v>
+        <v>42873</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>43099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1706008060/IF/IAY/866773 — Construction of IAY House -IAY REG. NO. MP1690954</t>
+          <t>1706008060/IF/IAY/84301 — Construction of IAY House -IAY REG. NO. MP-06-008-060-001/102</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>14448</v>
+        <v>13861</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>42873</v>
+        <v>42535</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>43099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1706008060/IF/IAY/867334 — Construction of IAY House -IAY REG. NO. MP1698777</t>
+          <t>1706008060/IF/IAY/866773 — Construction of IAY House -IAY REG. NO. MP1690954</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>14496</v>
+        <v>14448</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>44484</v>
+        <v>43099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1706008060/IF/IAY/869037 — Construction of IAY House -IAY REG. NO. MP1721900</t>
+          <t>1706008060/IF/IAY/867334 — Construction of IAY House -IAY REG. NO. MP1698777</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>15480</v>
+        <v>14496</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>43134</v>
+        <v>44484</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1706008060/IF/IAY/960079 — Construction of IAY House -IAY REG. NO. MP3289971</t>
+          <t>1706008060/IF/IAY/869037 — Construction of IAY House -IAY REG. NO. MP1721900</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>14620</v>
+        <v>15480</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>43228</v>
+        <v>43134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1706008060/IF/IAY/974617 — Construction of IAY House -IAY REG. NO. MP3670982</t>
+          <t>1706008060/IF/IAY/960079 — Construction of IAY House -IAY REG. NO. MP3289971</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>14448</v>
+        <v>14620</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>43226</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1706008060/LD/02 — शा‍न्ति धाम निर्माण khatoli</t>
+          <t>1706008060/IF/IAY/974617 — Construction of IAY House -IAY REG. NO. MP3670982</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>355000</v>
+        <v>15480</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>175804</v>
+        <v>14448</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>41034</v>
+        <v>42873</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>42114</v>
+        <v>43226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1706008060/LD/10 — मेडवंधानभगवानसिह/गुलावसिह</t>
+          <t>1706008060/LD/02 — शा‍न्ति धाम निर्माण khatoli</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>23000</v>
+        <v>355000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>24000</v>
+        <v>175804</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>40365</v>
+        <v>41034</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>40096</v>
+        <v>42114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1706008060/LD/11 — मेडवंधानकुशमवाई/रघुवीर</t>
+          <t>1706008060/LD/10 — मेडवंधानभगवानसिह/गुलावसिह</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>28000</v>
+        <v>23000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>28800</v>
+        <v>24000</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>40391</v>
+        <v>40365</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>40096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1706008060/LD/22012034515948 — Babdi Gernudhar kary Khatoli</t>
+          <t>1706008060/LD/11 — मेडवंधानकुशमवाई/रघुवीर</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>80000</v>
+        <v>28000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>79800</v>
+        <v>28800</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>43996</v>
+        <v>40391</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>44150</v>
+        <v>40096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1706008060/LD/257 — मेड बंधान निर्माण कार्य मथुरालाल / जगन्‍नाथ</t>
+          <t>1706008060/LD/22012034515948 — Babdi Gernudhar kary Khatoli</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>27000</v>
+        <v>80000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>19008</v>
+        <v>79800</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>41106</v>
+        <v>43996</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>41367</v>
+        <v>44150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1706008060/LD/3 — मेड वंधान कार्य रामदयाल / विहारीलाल</t>
+          <t>1706008060/LD/257 — मेड बंधान निर्माण कार्य मथुरालाल / जगन्‍नाथ</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>37000</v>
+        <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>42900</v>
+        <v>19008</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>40353</v>
+        <v>41106</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>40179</v>
+        <v>41367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/003 — मुरमीकरण एवं अर्धबर्क खातोली नाले से सागर नाले तक</t>
+          <t>1706008060/LD/3 — मेड वंधान कार्य रामदयाल / विहारीलाल</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>495000</v>
+        <v>37000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>96800</v>
+        <v>42900</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>40263</v>
+        <v>40353</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>41365</v>
+        <v>40179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/1 — मुरमीकरण कार्य रामप्रसाद लोधा के मकान से वीजनीपुरा नाले तक</t>
+          <t>1706008060/RC/003 — मुरमीकरण एवं अर्धबर्क खातोली नाले से सागर नाले तक</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>407000</v>
+        <v>495000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>234400</v>
+        <v>96800</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>40346</v>
+        <v>40263</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/12 — मिटटी ग्रेविल रोड कमरजी महाराज से सागर सीमा तक</t>
+          <t>1706008060/RC/1 — मुरमीकरण कार्य रामप्रसाद लोधा के मकान से वीजनीपुरा नाले तक</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>336000</v>
+        <v>407000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>587052</v>
+        <v>234400</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>39510</v>
+        <v>40346</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>41422</v>
+        <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034173668 — सीसी खरंजा पंचपरमेश्‍वर धीरजसिंह से लेकर गुलाबसिंह (P.P.)</t>
+          <t>1706008060/RC/12 — मिटटी ग्रेविल रोड कमरजी महाराज से सागर सीमा तक</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>207000</v>
+        <v>336000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>206742</v>
+        <v>587052</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>41459</v>
+        <v>39510</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>41614</v>
+        <v>41422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034176528 — C.C.Road Harisingh toward Dhirajsingh (Panch parme</t>
+          <t>1706008060/RC/22012034173668 — सीसी खरंजा पंचपरमेश्‍वर धीरजसिंह से लेकर गुलाबसिंह (P.P.)</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>120000</v>
+        <v>207000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>117102</v>
+        <v>206742</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>41482</v>
+        <v>41459</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>41614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034183341 — सीसी आंतरिक मार्ग फूंसीलाल अहिरवार से एयरटेल टावर</t>
+          <t>1706008060/RC/22012034176528 — C.C.Road Harisingh toward Dhirajsingh (Panch parme</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>229000</v>
+        <v>120000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>211899</v>
+        <v>117102</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>41536</v>
+        <v>41482</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>42236</v>
+        <v>41614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034183350 — सीसी रामभरोसा अहिरवार के मकान से मदन के मकान तक पं</t>
+          <t>1706008060/RC/22012034183341 — सीसी आंतरिक मार्ग फूंसीलाल अहिरवार से एयरटेल टावर</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>172000</v>
+        <v>229000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>171710</v>
+        <v>211899</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>41536</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>41820</v>
+        <v>42236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034215404 — सीमेन्ट कंकीट सीसी खरंजा निर्माण कार्य ईश्वरलाल के</t>
+          <t>1706008060/RC/22012034183350 — सीसी रामभरोसा अहिरवार के मकान से मदन के मकान तक पं</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>156000</v>
+        <v>172000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>155788</v>
+        <v>171710</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>41732</v>
+        <v>41536</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>41870</v>
+        <v>41820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034289467 — CC KHARNJA ARVIND SINGH KE MAKAN SE PAANI WAALE KUYE KI OR</t>
+          <t>1706008060/RC/22012034215404 — सीमेन्ट कंकीट सीसी खरंजा निर्माण कार्य ईश्वरलाल के</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>62200</v>
+        <v>156000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>62169</v>
+        <v>155788</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>42332</v>
+        <v>41732</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>42379</v>
+        <v>41870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034290741 — CC KHARNJA BABU LAL MEENA KE MAKAN SE RAMCHARAN VISWKARMA KI OR</t>
+          <t>1706008060/RC/22012034289467 — CC KHARNJA ARVIND SINGH KE MAKAN SE PAANI WAALE KUYE KI OR</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>13500</v>
+        <v>62200</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>13356</v>
+        <v>62169</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>42339</v>
+        <v>42332</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>42379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034439699 — sudoor sampark sadak ghata khedi se dev pura tak</t>
+          <t>1706008060/RC/22012034290741 — CC KHARNJA BABU LAL MEENA KE MAKAN SE RAMCHARAN VISWKARMA KI OR</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>0</v>
+        <v>13500</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>13356</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>42339</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>42379</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034481523 — सी.सी. खरंजा शासकीय प्राथमिक विद्यालय खातोली के स्कूल प्रांगण में (खातोली )</t>
+          <t>1706008060/RC/22012034439699 — sudoor sampark sadak ghata khedi se dev pura tak</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>748000</v>
+        <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>111936</v>
+        <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>43764</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034481529 — सी.सी. खरंजा और नाली निर्माण पंचायत भवन से प्रेम साहू के मकान तक (खातोली )</t>
+          <t>1706008060/RC/22012034481523 — सी.सी. खरंजा शासकीय प्राथमिक विद्यालय खातोली के स्कूल प्रांगण में (खातोली )</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>400000</v>
+        <v>748000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>59840</v>
+        <v>111936</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43771</v>
+        <v>43764</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>43819</v>
+        <v>43798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034481532 — सी.सी. खरंजा और नाली निर्माण पालीवाल के मकान से तुलाराम अहिरवार के मकान तक (खातोली )</t>
+          <t>1706008060/RC/22012034481529 — सी.सी. खरंजा और नाली निर्माण पंचायत भवन से प्रेम साहू के मकान तक (खातोली )</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>7200000</v>
+        <v>400000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>71984</v>
+        <v>59840</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>43776</v>
+        <v>43771</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>43819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034481535 — सी.सी. खरंजा और नाली निर्माण प्रकाश अहिरवार के मकान से पप्पू के मकान की और (खातोली )</t>
+          <t>1706008060/RC/22012034481532 — सी.सी. खरंजा और नाली निर्माण पालीवाल के मकान से तुलाराम अहिरवार के मकान तक (खातोली )</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>5800000</v>
+        <v>7200000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>57024</v>
+        <v>71984</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43764</v>
+        <v>43776</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>43798</v>
+        <v>43819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034508813 — Sudur Sampark Road Nirman Sagar Nale se Harijan basti ki or gram Khatoli</t>
+          <t>1706008060/RC/22012034481535 — सी.सी. खरंजा और नाली निर्माण प्रकाश अहिरवार के मकान से पप्पू के मकान की और (खातोली )</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>5800000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>0</v>
+        <v>57024</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K335" s="3"/>
+        <v>43764</v>
+      </c>
+      <c r="K335" s="3" t="n">
+        <v>43798</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034509601 — Sudur Sampark Road Nirman Sagar Nale se Harijan basti ki or gram Khatoli</t>
+          <t>1706008060/RC/22012034508813 — Sudur Sampark Road Nirman Sagar Nale se Harijan basti ki or gram Khatoli</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43740</v>
+        <v>43922</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034517716 — सुदूर संपर्क सडक एप्रोच रोड निर्माण ए.बी. रोड से शांतिधाम तक</t>
+          <t>1706008060/RC/22012034509601 — Sudur Sampark Road Nirman Sagar Nale se Harijan basti ki or gram Khatoli</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>1432248.77</v>
+        <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>1056</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>43893</v>
+        <v>43740</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034522987 — एप्रोच रोड निर्माण कार्य लोघा बस्ती से ए.बी. रोड एवं पशु चिकित्सालय से खातोली नाले की तरफ</t>
+          <t>1706008060/RC/22012034517716 — सुदूर संपर्क सडक एप्रोच रोड निर्माण ए.बी. रोड से शांतिधाम तक</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>0</v>
+        <v>1432248.77</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>0</v>
+        <v>1056</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>43898</v>
+        <v>43893</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034524389 — Cement Kankrit Nirman kary Ramcandra Ahirwar Ke Makan Se Raju Mehatar Ke Ghar Ki Or</t>
+          <t>1706008060/RC/22012034522987 — एप्रोच रोड निर्माण कार्य लोघा बस्ती से ए.बी. रोड एवं पशु चिकित्सालय से खातोली नाले की तरफ</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>47000</v>
+        <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>46740</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44007</v>
-[...3 lines deleted...]
-      </c>
+        <v>43898</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034549900 — puliya nirman karya chain singh ke khet ke pass khatoli</t>
+          <t>1706008060/RC/22012034524389 — Cement Kankrit Nirman kary Ramcandra Ahirwar Ke Makan Se Raju Mehatar Ke Ghar Ki Or</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>0</v>
+        <v>47000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>0</v>
+        <v>46740</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K340" s="3"/>
+        <v>44007</v>
+      </c>
+      <c r="K340" s="3" t="n">
+        <v>44150</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034551047 — c.c. kharanja nirman vijay singh lodha ke makan se chri bale kua ki or (khatoli)</t>
+          <t>1706008060/RC/22012034549900 — puliya nirman karya chain singh ke khet ke pass khatoli</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>42000</v>
+        <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>40850</v>
+        <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44180</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034563195 — woundri wall  or c.c. kharanja nirman pashu chikitsalaya me (khatoli)</t>
+          <t>1706008060/RC/22012034551047 — c.c. kharanja nirman vijay singh lodha ke makan se chri bale kua ki or (khatoli)</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>26000</v>
+        <v>42000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>25862</v>
+        <v>40850</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44295</v>
+        <v>44180</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>44372</v>
+        <v>44280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034581298 — CC Khranja Nirman Kary Babdi Dagan Me Harijanwasti Khatoli</t>
+          <t>1706008060/RC/22012034563195 — woundri wall  or c.c. kharanja nirman pashu chikitsalaya me (khatoli)</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>44000</v>
+        <v>26000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>43039</v>
+        <v>25862</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44440</v>
+        <v>44295</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>44489</v>
+        <v>44372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034583850 — CTR pebars block nirman karya panchayat bhawan ke pass anganwadi prangan me (khatoli)</t>
+          <t>1706008060/RC/22012034581298 — CC Khranja Nirman Kary Babdi Dagan Me Harijanwasti Khatoli</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>43039</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>44440</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>44489</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/22012034583851 — CTR pebars block nirman karya school ke pass bali ganganwadi prangan me (khatoli)</t>
+          <t>1706008060/RC/22012034583850 — CTR pebars block nirman karya panchayat bhawan ke pass anganwadi prangan me (khatoli)</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RC/25 — आंतरिक मार्ग खातोली नमीचन्‍द्र के मकान से भेरूलाल के मकान तक पंचपरमेश्‍वर</t>
+          <t>1706008060/RC/22012034583851 — CTR pebars block nirman karya school ke pass bali ganganwadi prangan me (khatoli)</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>120000</v>
+        <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>108948</v>
+        <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>41087</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034192611 — निर्मल भारत अभियानअंतर्गत जितेन्द्र/रमेशचन्द</t>
+          <t>1706008060/RC/25 — आंतरिक मार्ग खातोली नमीचन्‍द्र के मकान से भेरूलाल के मकान तक पंचपरमेश्‍वर</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>4400</v>
+        <v>120000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>4400</v>
+        <v>108948</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>41648</v>
+        <v>41087</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>41729</v>
+        <v>41480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034192620 — निमर्ल भारत अभियान अंतर्गत शौचालय हितग्राही नारायण</t>
+          <t>1706008060/RS/22012034192611 — निर्मल भारत अभियानअंतर्गत जितेन्द्र/रमेशचन्द</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>41648</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034192624 — निर्मल भारत अभियान शौचालय निर्माण हितग्राही बाबूला</t>
+          <t>1706008060/RS/22012034192620 — निमर्ल भारत अभियान अंतर्गत शौचालय हितग्राही नारायण</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>41649</v>
+        <v>41648</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034192631 — निर्मल भारत अभियान अंतर्गत शौचालय सूगन/प्रकाश</t>
+          <t>1706008060/RS/22012034192624 — निर्मल भारत अभियान शौचालय निर्माण हितग्राही बाबूला</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K350" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034192690 — निर्मल भारत अभियान अंतर्गत शौचालय श्यामबावू / मागी</t>
+          <t>1706008060/RS/22012034192631 — निर्मल भारत अभियान अंतर्गत शौचालय सूगन/प्रकाश</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034192700 — निर्मल भारत अभियान अंतर्गत शौचालय नरेंद्र कुमार /</t>
+          <t>1706008060/RS/22012034192690 — निर्मल भारत अभियान अंतर्गत शौचालय श्यामबावू / मागी</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034192938 — निर्मल भारत अभियान अंतर्गत शौचालय निर्माण कार्य हितग्राही दोजीराम / वंशीलाल</t>
+          <t>1706008060/RS/22012034192700 — निर्मल भारत अभियान अंतर्गत शौचालय नरेंद्र कुमार /</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>41365</v>
-[...1 lines deleted...]
-      <c r="K353" s="3"/>
+        <v>41649</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>41729</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034192942 — निर्मलभारतअभियानशौचालय  दोजीराम/बंशीलाल</t>
+          <t>1706008060/RS/22012034192938 — निर्मल भारत अभियान अंतर्गत शौचालय निर्माण कार्य हितग्राही दोजीराम / वंशीलाल</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>41649</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034192964 — निर्मलभारत अभियानशौचालय निर्माणरामदयाल/दोलतराम</t>
+          <t>1706008060/RS/22012034192942 — निर्मलभारतअभियानशौचालय  दोजीराम/बंशीलाल</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034192971 — निर्मलभारत अभियानशौचालय  मुकेश / प्रेमनारायण</t>
+          <t>1706008060/RS/22012034192964 — निर्मलभारत अभियानशौचालय निर्माणरामदयाल/दोलतराम</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034192975 — निर्मलभारतअभियानशौचालय  संजीव / घासीलाल</t>
+          <t>1706008060/RS/22012034192971 — निर्मलभारत अभियानशौचालय  मुकेश / प्रेमनारायण</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034193383 — निर्मलभारतअभियानअंतर्गतशौचालय निर्माण कैलाशनारायण</t>
+          <t>1706008060/RS/22012034192975 — निर्मलभारतअभियानशौचालय  संजीव / घासीलाल</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034193385 — निर्मलभारतअभियानअंतर्गतशौचालय निर्माण तुलाराम ज्वा</t>
+          <t>1706008060/RS/22012034193383 — निर्मलभारतअभियानअंतर्गतशौचालय निर्माण कैलाशनारायण</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034193387 — निर्मलभारतअभियानअंतर्गतशौचालय निर्माण रामचरण / बैज</t>
+          <t>1706008060/RS/22012034193385 — निर्मलभारतअभियानअंतर्गतशौचालय निर्माण तुलाराम ज्वा</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034263601 — NBA शौचालय निर्माण बावूलाल / ग्यारसीराम लोधा</t>
+          <t>1706008060/RS/22012034193387 — निर्मलभारतअभियानअंतर्गतशौचालय निर्माण रामचरण / बैज</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K361" s="3"/>
+        <v>41649</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>41729</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034263604 — NBA शौचालय निर्माण मिथुन / निरंजनसिंह मीना</t>
+          <t>1706008060/RS/22012034263601 — NBA शौचालय निर्माण बावूलाल / ग्यारसीराम लोधा</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>5259</v>
+        <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>41878</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034263612 — NBA शौचालय निर्माण करणसिह / रामभरोसा अहिरवार</t>
+          <t>1706008060/RS/22012034263604 — NBA शौचालय निर्माण मिथुन / निरंजनसिंह मीना</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>5400</v>
+        <v>5259</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>41878</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>42154</v>
+        <v>42267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034263615 — NBA शौचालय निर्माण सुमित्राबाई / विष्णुप्रसाद अहिरवार</t>
+          <t>1706008060/RS/22012034263612 — NBA शौचालय निर्माण करणसिह / रामभरोसा अहिरवार</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>41878</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034263617 — NBA  शौचालय निर्माण सम्पतबाई / कालूराम अहिरवार</t>
+          <t>1706008060/RS/22012034263615 — NBA शौचालय निर्माण सुमित्राबाई / विष्णुप्रसाद अहिरवार</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>41878</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034263619 — NBA शौचालय निर्माण रामस्वरूप / बंशीलाल अहिरवार</t>
+          <t>1706008060/RS/22012034263617 — NBA  शौचालय निर्माण सम्पतबाई / कालूराम अहिरवार</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>41878</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034263620 — NBA शौचालय निर्माण घनश्याम/ धूरेलाल अहिरवार</t>
+          <t>1706008060/RS/22012034263619 — NBA शौचालय निर्माण रामस्वरूप / बंशीलाल अहिरवार</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>41878</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034263628 — NBA शोचालय निर्माण कमरलाल / भरोसा अहिरवार</t>
+          <t>1706008060/RS/22012034263620 — NBA शौचालय निर्माण घनश्याम/ धूरेलाल अहिरवार</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>41878</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034263631 — NBA शौचालय निर्माण मुकेश / मोहरसिह अहिरवार</t>
+          <t>1706008060/RS/22012034263628 — NBA शोचालय निर्माण कमरलाल / भरोसा अहिरवार</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>41878</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034263635 — NBA शौचालय  निर्माण रामविलाश / मोहरसिह अरिवार</t>
+          <t>1706008060/RS/22012034263631 — NBA शौचालय निर्माण मुकेश / मोहरसिह अहिरवार</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>41878</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034263641 — NBA शौचालय निर्माण रामकिशन / धूरीलाल अहिरवार</t>
+          <t>1706008060/RS/22012034263635 — NBA शौचालय  निर्माण रामविलाश / मोहरसिह अरिवार</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>41879</v>
+        <v>41878</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034263679 — NBA शौचालय निर्माण बावूलाल / ग्यारसीराम लोधा</t>
+          <t>1706008060/RS/22012034263641 — NBA शौचालय निर्माण रामकिशन / धूरीलाल अहिरवार</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>41878</v>
+        <v>41879</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034269471 — NBA AASHABAI / HARISINGH LODHA</t>
+          <t>1706008060/RS/22012034263679 — NBA शौचालय निर्माण बावूलाल / ग्यारसीराम लोधा</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>41897</v>
+        <v>41878</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034270339 — NBA RAJKUMAR / PRATAPSINGH MEENA</t>
+          <t>1706008060/RS/22012034269471 — NBA AASHABAI / HARISINGH LODHA</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>41897</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034270342 — NBA BUANDABAI /BIHARILAL  LODHA</t>
+          <t>1706008060/RS/22012034270339 — NBA RAJKUMAR / PRATAPSINGH MEENA</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>41897</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034278409 — NBA शौचालय निर्माण सावित्रीबाई / रामदयालय अहिरवार</t>
+          <t>1706008060/RS/22012034270342 — NBA BUANDABAI /BIHARILAL  LODHA</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>5283</v>
+        <v>5400</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>41943</v>
+        <v>41897</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>42267</v>
+        <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034278412 — NBA शौचालय निर्मााण लीलाबाई / पूरनसिंह अहिरवार</t>
+          <t>1706008060/RS/22012034278409 — NBA शौचालय निर्माण सावित्रीबाई / रामदयालय अहिरवार</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>5283</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>41943</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>42267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034278414 — NBA शौचालय निर्माण कमलकुमार / लक्ष्मण अहिरवार</t>
+          <t>1706008060/RS/22012034278412 — NBA शौचालय निर्मााण लीलाबाई / पूरनसिंह अहिरवार</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>5283</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>41943</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>42277</v>
+        <v>42267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034278415 — NBA शौचालय निर्माण मोहरबाई / घनश्याम शिल्पकार</t>
+          <t>1706008060/RS/22012034278414 — NBA शौचालय निर्माण कमलकुमार / लक्ष्मण अहिरवार</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>5283</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>41943</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>42267</v>
+        <v>42277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034278416 — NBA शौचालय निर्माण संंजीव / गोपालदास नामदेव</t>
+          <t>1706008060/RS/22012034278415 — NBA शौचालय निर्माण मोहरबाई / घनश्याम शिल्पकार</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>5283</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>41943</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>42267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034278418 — NBA शौचालय निर्माण सुरेंशचन्द्र / बंशीलाल अहिरवार</t>
+          <t>1706008060/RS/22012034278416 — NBA शौचालय निर्माण संंजीव / गोपालदास नामदेव</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>5283</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>41943</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>42267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034278440 — NBA शौचालय निर्माण कांतीबाई / ईतरतलाल अहिरवार</t>
+          <t>1706008060/RS/22012034278418 — NBA शौचालय निर्माण सुरेंशचन्द्र / बंशीलाल अहिरवार</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>5283</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>41946</v>
+        <v>41943</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>42267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034285866 — NBA शोचालय निर्मान कासीराम/देवचन्दअहिरवार</t>
+          <t>1706008060/RS/22012034278440 — NBA शौचालय निर्माण कांतीबाई / ईतरतलाल अहिरवार</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>3180</v>
+        <v>5283</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>42277</v>
+        <v>41946</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>42510</v>
+        <v>42267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034501850 — nali nirman karya haricharan ke makan se hospital tak ,mishri lal ke makan se hendpump tak khatoli</t>
+          <t>1706008060/RS/22012034285866 — NBA शोचालय निर्मान कासीराम/देवचन्दअहिरवार</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>770674.5</v>
+        <v>3180</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>745668</v>
+        <v>3180</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>44172</v>
+        <v>42277</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>44291</v>
+        <v>42510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034501851 — nali nirman karya ab road se chopda ashram ki or khatoli</t>
+          <t>1706008060/RS/22012034501850 — nali nirman karya haricharan ke makan se hospital tak ,mishri lal ke makan se hendpump tak khatoli</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>1430288.6</v>
+        <v>770674.5</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>701090</v>
+        <v>745668</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>44172</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>45268</v>
+        <v>44291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034502631 — sarvajanik swachhata parisar nirman (khatoli)</t>
+          <t>1706008060/RS/22012034501851 — nali nirman karya ab road se chopda ashram ki or khatoli</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>44000</v>
+        <v>1430288.6</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>43320</v>
+        <v>701090</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>44189</v>
+        <v>44172</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>44494</v>
+        <v>45268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034505130 — Nali Nirman Kary Indar Singh Meena Ke makan Se Highway Road Ki or</t>
+          <t>1706008060/RS/22012034502631 — sarvajanik swachhata parisar nirman (khatoli)</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>1496466.92</v>
+        <v>44000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>1350922</v>
+        <v>43320</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>44213</v>
+        <v>44189</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>44531</v>
+        <v>44494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034511501 — nali nirman brajmohan ahirwar se raju mehatar se ramdyal ke ghar ki or (khatoli)</t>
+          <t>1706008060/RS/22012034505130 — Nali Nirman Kary Indar Singh Meena Ke makan Se Highway Road Ki or</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>0</v>
+        <v>1496466.92</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>1350922</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>44255</v>
-[...1 lines deleted...]
-      <c r="K388" s="3"/>
+        <v>44213</v>
+      </c>
+      <c r="K388" s="3" t="n">
+        <v>44531</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034515198 — nali nirman shiv lal ahirwar se rampyari bai or jagdish ahirwar ke ghar ki or (khatoli)</t>
+          <t>1706008060/RS/22012034511501 — nali nirman brajmohan ahirwar se raju mehatar se ramdyal ke ghar ki or (khatoli)</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>44300</v>
+        <v>44255</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034521115 — nala gaharikaran or chodikaran mansingh ke khet se jagdish lodha ke khet ki or (khatoli)</t>
+          <t>1706008060/RS/22012034515198 — nali nirman shiv lal ahirwar se rampyari bai or jagdish ahirwar ke ghar ki or (khatoli)</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>550880.7</v>
+        <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>485009</v>
+        <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>44443</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034556158 — nali nirman karya ramdyal ke makan se raju mehatar tak (khatoli)</t>
+          <t>1706008060/RS/22012034521115 — nala gaharikaran or chodikaran mansingh ke khet se jagdish lodha ke khet ki or (khatoli)</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>1002231.06</v>
+        <v>550880.7</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>996083.87</v>
+        <v>485009</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>44502</v>
+        <v>44443</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>45163</v>
+        <v>44504</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034556162 — nali nirman karya kashiram ke makan se dilip meena ke makan ki or (khatoli)</t>
+          <t>1706008060/RS/22012034556158 — nali nirman karya ramdyal ke makan se raju mehatar tak (khatoli)</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>995376.99</v>
+        <v>1002231.06</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>900119.15</v>
+        <v>996083.87</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>44499</v>
+        <v>44502</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>44574</v>
+        <v>45163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034564106 — CTR nali nirman karya pani ki tanki se arvind ke khet ki or (khatoli)</t>
+          <t>1706008060/RS/22012034556162 — nali nirman karya kashiram ke makan se dilip meena ke makan ki or (khatoli)</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>0</v>
+        <v>995376.99</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>900119.15</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>44499</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>44574</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034594664 — puliya nirman karya chain singh ke khet ke pass khatoli</t>
+          <t>1706008060/RS/22012034564106 — CTR nali nirman karya pani ki tanki se arvind ke khet ki or (khatoli)</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>702986.56</v>
+        <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>571276.4</v>
+        <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>44499</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/22012034600127 — puliya nirman karya raju meena ke khet ke pass (khatoli)</t>
+          <t>1706008060/RS/22012034594664 — puliya nirman karya chain singh ke khet ke pass khatoli</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>702362.4</v>
+        <v>702986.56</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>571276.4</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K395" s="3"/>
+        <v>44499</v>
+      </c>
+      <c r="K395" s="3" t="n">
+        <v>45279</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/32276 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही महोरसिह /ध</t>
+          <t>1706008060/RS/22012034600127 — puliya nirman karya raju meena ke khet ke pass (khatoli)</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>4400</v>
+        <v>702362.4</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>41438</v>
+        <v>44471</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/32285 — मसार्दा अभियान अंतर्गत शौचालय हितग्राही खेमचन्द्र</t>
+          <t>1706008060/RS/32276 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही महोरसिह /ध</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/32290 — मयार्दा अभियान अंतर्गत शौचालय हितग्रही चन्दनसिह /ख</t>
+          <t>1706008060/RS/32285 — मसार्दा अभियान अंतर्गत शौचालय हितग्राही खेमचन्द्र</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/32295 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही दिनेश /बद्</t>
+          <t>1706008060/RS/32290 — मयार्दा अभियान अंतर्गत शौचालय हितग्रही चन्दनसिह /ख</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>4396.7</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>41438</v>
       </c>
-      <c r="K399" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/32729 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही गोरधन /हरि</t>
+          <t>1706008060/RS/32295 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही दिनेश /बद्</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>4308.7</v>
+        <v>4396.7</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>42633</v>
+        <v>42510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/32744 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही जगदीश /भेर</t>
+          <t>1706008060/RS/32729 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही गोरधन /हरि</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>4399.75</v>
+        <v>4308.7</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>42154</v>
+        <v>42633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/32754 — मायार्दा अभियान अंतर्गत शौचालय हितग्राही श्री नारा</t>
+          <t>1706008060/RS/32744 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही जगदीश /भेर</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>1752</v>
+        <v>4399.75</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>42623</v>
+        <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/32762 — मयार्दा अभियान अंतर्गत शौचालय हित सीमावाई /महेन्द्</t>
+          <t>1706008060/RS/32754 — मायार्दा अभियान अंतर्गत शौचालय हितग्राही श्री नारा</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>4308.7</v>
+        <v>1752</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>42633</v>
+        <v>42623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/32770 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही रामकलीबाई</t>
+          <t>1706008060/RS/32762 — मयार्दा अभियान अंतर्गत शौचालय हित सीमावाई /महेन्द्</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>1752</v>
+        <v>4308.7</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>42623</v>
+        <v>42633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/32822 — मयार्द अभियान अंतर्गत शौचालय हितग्राही गुडडीवाई /घ</t>
+          <t>1706008060/RS/32770 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही रामकलीबाई</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>4308.7</v>
+        <v>1752</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>42633</v>
+        <v>42623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/33588 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही भेरूलाल /ब</t>
+          <t>1706008060/RS/32822 — मयार्द अभियान अंतर्गत शौचालय हितग्राही गुडडीवाई /घ</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>4308.7</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>41438</v>
       </c>
-      <c r="K406" s="3"/>
+      <c r="K406" s="3" t="n">
+        <v>42633</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/57213 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही प्रेमनारा</t>
+          <t>1706008060/RS/33588 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही भेरूलाल /ब</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>4399.75</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>41497</v>
-[...3 lines deleted...]
-      </c>
+        <v>41438</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/57221 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही राजेन्द्र</t>
+          <t>1706008060/RS/57213 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही प्रेमनारा</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>4399.75</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>41497</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/57226 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही मोहन / रा</t>
+          <t>1706008060/RS/57221 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही राजेन्द्र</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>4399.75</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>41497</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/57228 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही मांगीलाल</t>
+          <t>1706008060/RS/57226 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही मोहन / रा</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>4399.75</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>41497</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/57229 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही जगदीश / र</t>
+          <t>1706008060/RS/57228 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही मांगीलाल</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>4399.75</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>41497</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>41729</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/58910 — निर्मल भारत अभियान अंतर्गत शौचालय  संतोष / अम़तलाल</t>
+          <t>1706008060/RS/57229 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही जगदीश / र</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>4399.75</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>41508</v>
+        <v>41497</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>41724</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/58912 — निर्मल भारत अभियान अंतर्गत शौचा गीताबाई / गंगाराम</t>
+          <t>1706008060/RS/58910 — निर्मल भारत अभियान अंतर्गत शौचालय  संतोष / अम़तलाल</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>3085.7</v>
+        <v>4399.75</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>41508</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>42633</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/58914 — निर्मल भारत अभियान अंतर्गत शौचा सुखराम/शंकरलाल लोध</t>
+          <t>1706008060/RS/58912 — निर्मल भारत अभियान अंतर्गत शौचा गीताबाई / गंगाराम</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>4399.75</v>
+        <v>3085.7</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>41508</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>41724</v>
+        <v>42633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/58918 — निर्मल भारत अभियान अंतर्गत शौचा सुनील/रामभरोसा बंश</t>
+          <t>1706008060/RS/58914 — निर्मल भारत अभियान अंतर्गत शौचा सुखराम/शंकरलाल लोध</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>4357.7</v>
+        <v>4399.75</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>41508</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>42510</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/58920 — निर्मल भारत अभियान अंतर्गत शौचा नरेश/लल्लूराम बंशक</t>
+          <t>1706008060/RS/58918 — निर्मल भारत अभियान अंतर्गत शौचा सुनील/रामभरोसा बंश</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>4399.75</v>
+        <v>4357.7</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>41508</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>42154</v>
+        <v>42510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/58922 — निर्मल भारत अभियान अंतर्गत शौचा अम़तलाल/कल्लूराम ब</t>
+          <t>1706008060/RS/58920 — निर्मल भारत अभियान अंतर्गत शौचा नरेश/लल्लूराम बंशक</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>4357.7</v>
+        <v>4399.75</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>41508</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>42515</v>
+        <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/58925 — निर्मल भारत अभियान अंतर्गत शौचा कैलाशनारायण/मनीराम</t>
+          <t>1706008060/RS/58922 — निर्मल भारत अभियान अंतर्गत शौचा अम़तलाल/कल्लूराम ब</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>4357.7</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>41508</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>42633</v>
+        <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/59349 — निर्मल भारत अभियान अंतर्गत शौचालय  हेमराज / भेरूला</t>
+          <t>1706008060/RS/58925 — निर्मल भारत अभियान अंतर्गत शौचा कैलाशनारायण/मनीराम</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>1314</v>
+        <v>4357.7</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>41508</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>42623</v>
+        <v>42633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/59761 — निर्मल भारत अभियान शौचालय मुन्‍नालाल/बिहारीलाल बंश</t>
+          <t>1706008060/RS/59349 — निर्मल भारत अभियान अंतर्गत शौचालय  हेमराज / भेरूला</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>4357.7</v>
+        <v>1314</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>41509</v>
+        <v>41508</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>42480</v>
+        <v>42623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/59766 — निर्मल भारत अभियान शौचालय हरिसिंह / गंगाराम अहिरवा</t>
+          <t>1706008060/RS/59761 — निर्मल भारत अभियान शौचालय मुन्‍नालाल/बिहारीलाल बंश</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>4357.7</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>41509</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>42480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/59768 — निर्मल भारत अभियान शौचालय शिवराज / भरोसालाल अहिरवा</t>
+          <t>1706008060/RS/59766 — निर्मल भारत अभियान शौचालय हरिसिंह / गंगाराम अहिरवा</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>4357.7</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>41509</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>42510</v>
+        <v>42480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/59769 — निर्मल भारत अभियान शौचालय गजराजसिंह / पूनमचंद अहिव</t>
+          <t>1706008060/RS/59768 — निर्मल भारत अभियान शौचालय शिवराज / भरोसालाल अहिरवा</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>4357.7</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>41509</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>42510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/59770 — निर्मल भारत अभियान शौचालय धापूबाई / मांगीलाल</t>
+          <t>1706008060/RS/59769 — निर्मल भारत अभियान शौचालय गजराजसिंह / पूनमचंद अहिव</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>4357.7</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>41509</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>42510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/59864 — निर्मल भारत अभियान शौचालय कमरलाल / भरोसालाल अहिरवार</t>
+          <t>1706008060/RS/59770 — निर्मल भारत अभियान शौचालय धापूबाई / मांगीलाल</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>0</v>
+        <v>4357.7</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>41430</v>
-[...1 lines deleted...]
-      <c r="K425" s="3"/>
+        <v>41509</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>42510</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1706008060/RS/60 — निर्मल भारत अभियान  शोचालय निर्माण 10</t>
+          <t>1706008060/RS/59864 — निर्मल भारत अभियान शौचालय कमरलाल / भरोसालाल अहिरवार</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>44000</v>
+        <v>4400</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>14256</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>41277</v>
-[...3 lines deleted...]
-      </c>
+        <v>41430</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1706008060/SK/3175 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KHATOLI</t>
+          <t>1706008060/RS/60 — निर्मल भारत अभियान  शोचालय निर्माण 10</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>1285000</v>
+        <v>44000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>924228.7</v>
+        <v>14256</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>41780</v>
+        <v>41277</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>42855</v>
+        <v>42620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/001 — सार्वजानिक कूप निर्माण ग्राम खातोली स्‍थान सागर नाले के पास</t>
+          <t>1706008060/SK/3175 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KHATOLI</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>295000</v>
+        <v>1285000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>317412</v>
+        <v>924228.7</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>40635</v>
+        <v>41780</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>41232</v>
+        <v>42855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/003 — सार्वजानिक कूप निर्माण टोडी रोड से ग्राम खातोली</t>
+          <t>1706008060/WC/001 — सार्वजानिक कूप निर्माण ग्राम खातोली स्‍थान सागर नाले के पास</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>334000</v>
+        <v>295000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>359352</v>
+        <v>317412</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>40842</v>
+        <v>40635</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>41232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/01 — सार्वजानिक कूप खातोली</t>
+          <t>1706008060/WC/003 — सार्वजानिक कूप निर्माण टोडी रोड से ग्राम खातोली</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>295000</v>
+        <v>334000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>59600</v>
+        <v>359352</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>40334</v>
+        <v>40842</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>42660</v>
+        <v>41232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/05 — कपिलधारा कूप निर्माण लक्ष्‍मीनारायण /सोमलाल</t>
+          <t>1706008060/WC/01 — सार्वजानिक कूप खातोली</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>218000</v>
+        <v>295000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>111543</v>
+        <v>59600</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>39569</v>
+        <v>40334</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>39234</v>
+        <v>42660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/1113 — कपिल धारा कूप निर्माण भगवानसिह / गुलाबसिह</t>
+          <t>1706008060/WC/05 — कपिलधारा कूप निर्माण लक्ष्‍मीनारायण /सोमलाल</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>100000</v>
+        <v>218000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>53500</v>
+        <v>111543</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>39958</v>
+        <v>39569</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>39814</v>
+        <v>39234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/2 — कपिल धारा कूप निर्माण ईन्‍दरसिंह पुत्र प्‍यारेलाल लोधी</t>
+          <t>1706008060/WC/1113 — कपिल धारा कूप निर्माण भगवानसिह / गुलाबसिह</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>109000</v>
+        <v>100000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>159190</v>
+        <v>53500</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>39454</v>
+        <v>39958</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>39204</v>
+        <v>39814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/20 — कपिल धारा कूप नि श्रीनारायण / भोलाराम लोधा</t>
+          <t>1706008060/WC/2 — कपिल धारा कूप निर्माण ईन्‍दरसिंह पुत्र प्‍यारेलाल लोधी</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>129000</v>
+        <v>109000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>127500</v>
+        <v>159190</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>39859</v>
+        <v>39454</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>40513</v>
+        <v>39204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034468510 — सार्वजनिक कूप निर्माण कार्य नल जलयोजना हेतू नाला के पास खातोली</t>
+          <t>1706008060/WC/20 — कपिल धारा कूप नि श्रीनारायण / भोलाराम लोधा</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>0</v>
+        <v>129000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>127500</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>39859</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>40513</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034530074 — स्टाप डेम निर्माण कार्य सागर नाले की पुलिया के पास ग्राम खातोली</t>
+          <t>1706008060/WC/22012034468510 — सार्वजनिक कूप निर्माण कार्य नल जलयोजना हेतू नाला के पास खातोली</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>1469629.53</v>
+        <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>1433006.8</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>43904</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034552901 — चैक डेम निर्माण कार्य खातोली नाले पर खातोली</t>
+          <t>1706008060/WC/22012034530074 — स्टाप डेम निर्माण कार्य सागर नाले की पुलिया के पास ग्राम खातोली</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>0</v>
+        <v>1469629.53</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>1433006.8</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43898</v>
-[...1 lines deleted...]
-      <c r="K437" s="3"/>
+        <v>43904</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>44239</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034561579 — check dam nirman kary khatoli nale par</t>
+          <t>1706008060/WC/22012034552901 — चैक डेम निर्माण कार्य खातोली नाले पर खातोली</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>1314746.92</v>
+        <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>1248608</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>44003</v>
-[...3 lines deleted...]
-      </c>
+        <v>43898</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034579612 — Chek dam nirman nale k pass khatoli</t>
+          <t>1706008060/WC/22012034561579 — check dam nirman kary khatoli nale par</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>1480290.13</v>
+        <v>1314746.92</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>1345051</v>
+        <v>1248608</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>44151</v>
+        <v>44003</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>44378</v>
+        <v>44140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034596229 — chek dem nirman jagdish ke khet ke pass khatoli</t>
+          <t>1706008060/WC/22012034579612 — Chek dam nirman nale k pass khatoli</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>997633.92</v>
+        <v>1480290.13</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>964752</v>
+        <v>1345051</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>44221</v>
+        <v>44151</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>44449</v>
+        <v>44378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034598180 — nala turring karya prem lodha ke khet se kadam meena ke khet tak khatoli</t>
+          <t>1706008060/WC/22012034596229 — chek dem nirman jagdish ke khet ke pass khatoli</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>859538.1</v>
+        <v>997633.92</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>847441</v>
+        <v>964752</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>44175</v>
+        <v>44221</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>44454</v>
+        <v>44449</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034617470 — pokar nirman sagar nale ke pass (khatoli)</t>
+          <t>1706008060/WC/22012034598180 — nala turring karya prem lodha ke khet se kadam meena ke khet tak khatoli</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>570532.94</v>
+        <v>859538.1</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>483622</v>
+        <v>847441</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>44260</v>
+        <v>44175</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>44402</v>
+        <v>44454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034643071 — pokar nirman karya gram khatoli</t>
+          <t>1706008060/WC/22012034617470 — pokar nirman sagar nale ke pass (khatoli)</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>0</v>
+        <v>570532.94</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>483622</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>44260</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>44402</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034643077 — pokar nirman karya ashok ke khet ke pass (khatoli)</t>
+          <t>1706008060/WC/22012034643071 — pokar nirman karya gram khatoli</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034661547 — pokar nirman ashok mali ke khet ke pass (khatoli)</t>
+          <t>1706008060/WC/22012034643077 — pokar nirman karya ashok ke khet ke pass (khatoli)</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>44300</v>
+        <v>44217</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034661553 — pokar nirman karya gram khatoli</t>
+          <t>1706008060/WC/22012034661547 — pokar nirman ashok mali ke khet ke pass (khatoli)</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034698610 — mini percolation tank nirman shivnarayan ke khet ke pass (khatoli)</t>
+          <t>1706008060/WC/22012034661553 — pokar nirman karya gram khatoli</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>542634.19</v>
+        <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>479412</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>44343</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034702172 — mini percolation tank nirman ashok ke khet ke pass (khatoli)</t>
+          <t>1706008060/WC/22012034698610 — mini percolation tank nirman shivnarayan ke khet ke pass (khatoli)</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>0</v>
+        <v>542634.19</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>479412</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>44343</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>44459</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034711347 — cpr mini percolation tank nirman ashok ke khet ke pass (khatoli)</t>
+          <t>1706008060/WC/22012034702172 — mini percolation tank nirman ashok ke khet ke pass (khatoli)</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>453691.94</v>
+        <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>400282</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44353</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034748982 — mini percolation tank uparjan kendra ke pass (khatoli)</t>
+          <t>1706008060/WC/22012034711347 — cpr mini percolation tank nirman ashok ke khet ke pass (khatoli)</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>428305.78</v>
+        <v>453691.94</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>370367</v>
+        <v>400282</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>44386</v>
+        <v>44353</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>44531</v>
+        <v>44402</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034752097 — rapta nirman shri lodha ke khet ke pass (khatoli road)</t>
+          <t>1706008060/WC/22012034748982 — mini percolation tank uparjan kendra ke pass (khatoli)</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>0</v>
+        <v>428305.78</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>370367</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>44386</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>44531</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034767176 — ctr mini percolation tank chain singh ke khet ke pass (khatoli)</t>
+          <t>1706008060/WC/22012034752097 — rapta nirman shri lodha ke khet ke pass (khatoli road)</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>474344.88</v>
+        <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>419003</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44441</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034793225 — CTR mini percolation tank raju ke khet ke pass (khatoli)</t>
+          <t>1706008060/WC/22012034767176 — ctr mini percolation tank chain singh ke khet ke pass (khatoli)</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>427064.56</v>
+        <v>474344.88</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>1158</v>
+        <v>419003</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44457</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>44441</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>44489</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034793238 — CTR mini percolation tank shantidham ke pass (khatoli)</t>
+          <t>1706008060/WC/22012034793225 — CTR mini percolation tank raju ke khet ke pass (khatoli)</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>0</v>
+        <v>427064.56</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>0</v>
+        <v>1158</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44300</v>
+        <v>44457</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034798416 — C.T.R Mini Percolation Tank Nirman Karya Shantidham Ke Pass Gram Khatoli</t>
+          <t>1706008060/WC/22012034793238 — CTR mini percolation tank shantidham ke pass (khatoli)</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44337</v>
+        <v>44300</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034826219 — CTR stop dam nirman karya mathura lal meena ke khet ke pass (khatoli)</t>
+          <t>1706008060/WC/22012034798416 — C.T.R Mini Percolation Tank Nirman Karya Shantidham Ke Pass Gram Khatoli</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44424</v>
+        <v>44337</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012034860035 — stop dam cum cochwey nirman karya ram singh ke khet ke pass (khatoli)</t>
+          <t>1706008060/WC/22012034826219 — CTR stop dam nirman karya mathura lal meena ke khet ke pass (khatoli)</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>992555.33</v>
+        <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>665729.68</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44502</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012035289298 — JGSA dug well recharge nirman karya sarvjanik koop sagar puliya ke pass gram khatoli</t>
+          <t>1706008060/WC/22012034860035 — stop dam cum cochwey nirman karya ram singh ke khet ke pass (khatoli)</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>0</v>
+        <v>992555.33</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>0</v>
+        <v>665729.68</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K458" s="3"/>
+        <v>44502</v>
+      </c>
+      <c r="K458" s="3" t="n">
+        <v>45268</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012035294035 — JGSA dug well recharge nirman karya sarvjanik koop sagar puliya ke pass gram khatoli</t>
+          <t>1706008060/WC/22012035289298 — JGSA dug well recharge nirman karya sarvjanik koop sagar puliya ke pass gram khatoli</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012035294042 — JGSA dug well recharge nirman karya sarvjanik koop raju meena ke khet ke pass khatoli</t>
+          <t>1706008060/WC/22012035294035 — JGSA dug well recharge nirman karya sarvjanik koop sagar puliya ke pass gram khatoli</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012035294043 — JGSA dug well recharge nirman karya sarvjanik koop sagar road ke pass gram khatoli</t>
+          <t>1706008060/WC/22012035294042 — JGSA dug well recharge nirman karya sarvjanik koop raju meena ke khet ke pass khatoli</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/22012035294051 — JGSA dug well recharge nirman karya sarvjanik koop kamarji mharaj mandir ke pass khatoli</t>
+          <t>1706008060/WC/22012035294043 — JGSA dug well recharge nirman karya sarvjanik koop sagar road ke pass gram khatoli</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1706008060/WC/3 — कपिल धारा कूप निर्माण मथरालाल पुत्र जगन्‍नाथ</t>
+          <t>1706008060/WC/22012035294051 — JGSA dug well recharge nirman karya sarvjanik koop kamarji mharaj mandir ke pass khatoli</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>109000</v>
+        <v>25899.46</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>152507</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>39455</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>GUNA / CHANCHODA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C464" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D464" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E464" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F464" s="1" t="inlineStr">
+        <is>
+          <t>1706008060/WC/3 — कपिल धारा कूप निर्माण मथरालाल पुत्र जगन्‍नाथ</t>
+        </is>
+      </c>
+      <c r="G464" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H464" s="2" t="n">
+        <v>109000</v>
+      </c>
+      <c r="I464" s="2" t="n">
+        <v>152507</v>
+      </c>
+      <c r="J464" s="3" t="n">
+        <v>39455</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>40513</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C464" s="1" t="inlineStr">
+      <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D464" s="1" t="inlineStr">
+      <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
-      <c r="E464" s="1" t="inlineStr">
+      <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F464" s="1" t="inlineStr">
+      <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1706008060/WH/22012034449700 — Causway Nirman Karya Shrilal Ke khet ke Pass Gram Khatoli</t>
         </is>
       </c>
-      <c r="G464" s="1" t="inlineStr">
+      <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H464" s="2" t="n">
+      <c r="H465" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I464" s="2" t="n">
+      <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J464" s="3" t="n">
+      <c r="J465" s="3" t="n">
         <v>44337</v>
       </c>
-      <c r="K464" s="3"/>
+      <c r="K465" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>