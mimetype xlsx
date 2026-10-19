--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K823"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 22:38:06</t>
+          <t>Exported on: 2026-10-19 09:56:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -610,51 +610,51 @@
       <c r="J18" s="3" t="n">
         <v>44804</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1707003048/DP/22012034583861 — samudayik braksharopan nirman karya kudera pahadi par</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>39933</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>46027</v>
@@ -943,66 +943,66 @@
         <v>230782</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>38905</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1707003048/IC/22012034891717 — सामुदायिक कूप निर्माण कार्य गौशाला के पास बाजीतपुरा</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
@@ -3470,51 +3470,51 @@
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/22012035075035 — kapildhara koop nirman kary laxman ahirwar ki bhumi par</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>260763.82</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>187262</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45072</v>
@@ -3662,98 +3662,98 @@
       <c r="J82" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>45267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Other Works</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/22012035100506 — khakhri nirman kary bharat singh ki bhumi par</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>128095.9</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>79669.5</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/22012035103612 — खखरी निर्माण कार्य ममता श्रीधर कि भूमी पर</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>125037.43</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>18564</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45139</v>
@@ -4038,51 +4038,51 @@
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/22012035125669 — नंदन फलोउदान निर्माण कार्य रामनाथ कुम्हार कि भूमी पर</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>161586.73</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>53615.24</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45128</v>
@@ -4226,51 +4226,51 @@
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/22012035206364 — कपिलधारा कूप निर्माण कार्य खरगा रैकबार पिता मुन्ना रैकबार  की भूमि पर</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>263011.53</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>196186</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45367</v>
@@ -4467,51 +4467,51 @@
       <c r="J99" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K99" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/22012035402989 — Dug Bell recharge pit janak pancham lodhi ke koop ke pass</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45761</v>
@@ -4661,98 +4661,98 @@
       <c r="J103" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K103" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/22012035419421 — Dug well recharge pit ramlal dheemar /makunda ke koop ke pass bajitpura</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/22012035419470 — Dug well recharge pit dindayal /manohar lodhi ke koop ke pass bajitpura</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45761</v>
@@ -5096,98 +5096,98 @@
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/22012035570284 — Dugwell recharge pit ramprasad / kathule prajapati ke koop par</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/22012035570293 — dugwell recharge pit chinju bai bewa nandi ahirwar</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45761</v>
@@ -6750,1790 +6750,1816 @@
       <c r="J146" s="3" t="n">
         <v>42765</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>43002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/4583144 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119970526</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>21447</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/4589900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119964306</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>20412</v>
+        <v>21912</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/4602795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124213150</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>21960</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45674</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/4607591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124794550</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>20871</v>
+        <v>22371</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/4620267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126946820</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45573</v>
       </c>
-      <c r="K151" s="3"/>
+      <c r="K151" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/4629909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127613402</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45635</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/4755729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117841544</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45936</v>
       </c>
-      <c r="K153" s="3"/>
+      <c r="K153" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/4755826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117855041</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45587</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5113959 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128179940</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5114838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120574449</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45794</v>
       </c>
-      <c r="K156" s="3"/>
+      <c r="K156" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5115184 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124488369</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>22420</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5116837 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124784016</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45901</v>
       </c>
-      <c r="K158" s="3"/>
+      <c r="K158" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5118022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116897637</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>6525</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5118073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127239868</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5119114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126828366</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>22542</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>46192</v>
       </c>
-      <c r="K161" s="3"/>
+      <c r="K161" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5119548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127599889</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>22427</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5120264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115714775</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5121074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130383577</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45794</v>
       </c>
-      <c r="K164" s="3"/>
+      <c r="K164" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5121107 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120029527</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5121992 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124212472</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45794</v>
       </c>
-      <c r="K166" s="3"/>
+      <c r="K166" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5123415 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120293523</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45803</v>
       </c>
-      <c r="K167" s="3"/>
+      <c r="K167" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5124434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123511387</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>5481</v>
+        <v>9681</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5124501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126129838</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5124688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120019039</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5125635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125544920</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>15119</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5128337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119288586</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>46054</v>
       </c>
-      <c r="K172" s="3"/>
+      <c r="K172" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5130322 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126933775</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45846</v>
       </c>
-      <c r="K173" s="3"/>
+      <c r="K173" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5130617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127607852</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45887</v>
       </c>
-      <c r="K174" s="3"/>
+      <c r="K174" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5130788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127478635</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5132911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131025175</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45803</v>
       </c>
-      <c r="K176" s="3"/>
+      <c r="K176" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5146494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124822137</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5149753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127606690</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5164901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124789190</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>46054</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5192278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115714555</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5202674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127477650</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45846</v>
       </c>
-      <c r="K181" s="3"/>
+      <c r="K181" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5219014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126793879</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5230217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131025157</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5235585 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126845929</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>21288</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45894</v>
@@ -8585,548 +8611,562 @@
       <c r="J185" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5334074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127594144</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>46056</v>
       </c>
-      <c r="K186" s="3"/>
+      <c r="K186" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5416696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120000311</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5417136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120010680</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45875</v>
       </c>
-      <c r="K188" s="3"/>
+      <c r="K188" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5417395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126498268</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45887</v>
       </c>
-      <c r="K189" s="3"/>
+      <c r="K189" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5417984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124485631</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>15399</v>
+        <v>27999</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45971</v>
       </c>
-      <c r="K190" s="3"/>
+      <c r="K190" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5418294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126945796</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45782</v>
       </c>
-      <c r="K191" s="3"/>
+      <c r="K191" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5419324 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127352641</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45922</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5574478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122812819</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5580054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127457751</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5613035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131025181</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>16443</v>
+        <v>26943</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46056</v>
       </c>
-      <c r="K195" s="3"/>
+      <c r="K195" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1707003048/IF/IAY/5652937 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124211476</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45922</v>
       </c>
-      <c r="K196" s="3"/>
+      <c r="K196" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -36064,98 +36104,98 @@
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/22012035296039 — चेक डैम मरम्मत कार्य बुंदेला बाबा के हार के पास</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/22012035305729 — नवीन तालाब निर्माण कार्य अंदया हार बाजीतपुरा</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>45748</v>
@@ -36256,286 +36296,286 @@
       <c r="J762" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K762" s="3" t="n">
         <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/22012035324233 — परकोलेशन टेंक निर्माण कार्य क्रेसर के पास बाजीतपुरा</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>199792.72</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>10800</v>
+        <v>93600</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/22012035324234 — परकोलेशन टेंक निर्माण कार्य पथरिया पहाडी के पास बाजीतपुरा</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>199792.72</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>77400</v>
+        <v>95400</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/22012035324462 — परकुलेशन टैंक निर्माण कार्य घुटऊ पहाडी के पास बाजीतपुरा</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/22012035324464 — परकुलेशन टैंक निर्माण कार्य बाढई वाली पहाडी के पास बाजीतपुरा</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/22012035324465 — परकुलेशन टैंक निर्माण कार्य पथरयाऊ पहाडी के पास बाजीतपुरा</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/22012035324467 — परकुलेशन टैंक निर्माण कार्य केसर के पास बाजीतपुरा</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J768" s="3" t="n">
         <v>45870</v>
@@ -38049,333 +38089,333 @@
       <c r="J799" s="3" t="n">
         <v>39178</v>
       </c>
       <c r="K799" s="3" t="n">
         <v>41577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/VB/22012035332743 — Boldar Chak nirman karya Kanjna pahadi ke neeche bajeetpura</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/VB/22012035332749 — Boldar Chak nirman karya Kanjda pahadi par bajeetpura</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/VB/22012035332750 — Boldar Chak nirman karya Goud baba ke pas bajeetpura</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/VB/22012035332751 — Boldar Chak nirman karya Hanuman mandir ke pas  bajeetpura</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/VB/22012035332752 — Boldar Chak nirman karya Kalka mata pahadi par bajeetpura</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/VB/22012035332753 — Boldar Chak nirman karya Kalka mata pahadi ke neeche bajeetpura</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/VB/22012035332754 — Boldar Chak nirman karya Kalka mata pahadi ke Peechhe bajeetpura</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
         <v>46126</v>
@@ -38425,98 +38465,98 @@
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/VB/22012035332756 — Boldar Chak nirman karya Gouraiya pahadi ke neeche bajeetpura</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
           <t>1707003048/WC/VB/22012035332758 — Boldar chak nirman karya guru babba ke pass bajeetpura</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
         <v>46126</v>