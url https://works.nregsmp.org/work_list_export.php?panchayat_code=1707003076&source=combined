--- v0 (2026-09-07)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K912"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 20:11:46</t>
+          <t>Exported on: 2026-10-25 17:06:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -510,145 +510,145 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44507</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1707003076/AV/22012034626516 — आंगनवाडी भवन निर्माण कमलनगर केन्‍द्र ब</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>467113.94</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45049</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village/Rural Haat for community / Construction of Village/Rural Haat for community</t>
+          <t>Construction of Village/Rural Haat for community / Construction of Rural Haat Building for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Village Haats</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1707003076/AV/22012034668590 — Muktidham nirman karya chaturkari</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village/Rural Haat for community / Construction of Village/Rural Haat for community</t>
+          <t>Construction of Village/Rural Haat for community / Construction of Rural Haat Building for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Village Haats</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1707003076/AV/22012034668591 — Muktidham nirman karya panyarakhera</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45884</v>
@@ -792,73 +792,73 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1707003076/DP/22012034612627 — सामुदायिक पोषण वाटिका रामदीन के घर के पास</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>925085.95</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>27936</v>
+        <v>31536</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45591</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -2992,51 +2992,51 @@
         <v>386</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>44380</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012034814845 — CTR Nandan fal udyan Babulal/Pajan kushwaha</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>144199.83</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>133383</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>44380</v>
@@ -3133,98 +3133,98 @@
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012034814857 — CTR Nandan fal udyan Pritam/Pajan kushwaha</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>144199.83</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>98084</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>44456</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012034814860 — CTR Nandan fal udyan Beeran/Pajan kushwaha</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>144199.83</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>88929.55</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>44456</v>
@@ -3368,51 +3368,51 @@
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>44507</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012034914099 — नवीन कपिलधारा कूप जगदीश/ भूपत यादव की भूमि पर पनयाराखेरा</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>268936.31</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>103292</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>44907</v>
@@ -3748,73 +3748,73 @@
       <c r="J84" s="3" t="n">
         <v>45072</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035158121 — नवीन कपिलधारा कूप निर्माण रामा विश्वकर्मा की भूमी पर कमलगर</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>292097.54</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>213640.06</v>
+        <v>222340.06</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone graded Bund for Individuals / Construction of Stone graded Bund for Individuals</t>
@@ -3844,51 +3844,51 @@
       <c r="J86" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K86" s="3" t="n">
         <v>45509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035164885 — नवीन कपिलधारा कूप निर्माण प्रेमवाई/ नन्‍ने लाल यादव की भूमि पर कमलनगर</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>292097.54</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>222106.06</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45242</v>
@@ -4038,98 +4038,98 @@
       <c r="J90" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035350641 — Dugwell Recharge Baijnath yadav Ki Bhumi par Per panyarakhera</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035350650 — Dugwell Recharge Jagdish/ bhupat yadav Ki Bhumi par Per panyarakhera</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45761</v>
@@ -4226,98 +4226,98 @@
         <v>131311.98</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035370201 — Dugwell Richarge chintola / bhagunta sour ki bhumi par</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035371456 — Kapil dhara koop Ram bagas / Gopal yadav</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45754</v>
@@ -4369,145 +4369,145 @@
       <c r="J97" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035419036 — खेत तालाब निर्माण रतिराम/परमा कुशवाहा के खेत पर चतुरकारी</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>783</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035419388 — Dagwel Recharge Pits Sukhalal/Channa Adiwasi Ke Bhumi Koop Ke Pass</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>22027.99</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035419415 — Dagwel Recharge Pits Chintola/Bhagunta Adiwasi Ke Bhumi Koop Ke Pass</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>22288.99</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45778</v>
@@ -4557,380 +4557,380 @@
         <v>98658</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035487872 — खेत तालाब निर्माण घंसू / लम्‍पू आदिवासी की भूमि पर पनयाराखेरा</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I102" s="2" t="n">
-        <v>121256.64</v>
+        <v>127122.12</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035487884 — डगबेल रिचार्ज पिट गोकुल/ रामचरन सौंर के कूप के पास पनयाराखेरा</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035487905 — डग बेल रिचार्ज पिट रामचरन/ छउआ सोंर के कूप के पास पनयराखेरा</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035562871 — डगबेल रिचार्ज पिट लालदास0 / लक्ष्‍मन यादव के कूप के पास कमलनगर</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035562876 — डगबेल रिचार्ज पिट नारायणदास / रमसू कुशवाहा के कूप के पास कमलनगर</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035562878 — डगबेल रिचार्ज पिट बाबूलाल / पजन कुशवाहा के कूप के पास कमलनगर</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035562882 — डगबेल रिचार्ज पिट सुखदीन / रामनाथ यादव के कूप के पास कमलनगर</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035562886 — डगबेल रिचार्ज पिट बाबूलाल / नथू अहिरवार के कूप के पास चतुरकारी</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45761</v>
@@ -4980,51 +4980,51 @@
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035580209 — Dug well richarge pit somwati / feran sour ke koop ke pas</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45761</v>
@@ -5074,568 +5074,568 @@
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035580577 — डगबेल रिचार्ज पिट निर्माण मथुरा/ परमानंद आदिवासी के  कूप के पास पनयाराखेरा</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035609104 — पशु शेड निर्माण रामसखी/ श्रीराम यादव की भूमि पर पनयाराखेरा</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035609110 — पशु शेड निर्माण उमा/ छोटेलाल यादव की भूमि पर पनयाराखेरा</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035609116 — पशु शेड निर्माण सावित्री/ विनोद यादव की भूमि पर पनयाराखेरा</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035609119 — पशु शेड निर्माण रेखा/ अशोक यादव की भूमि पर पनयाराखेरा</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035609125 — पशु शेड निर्माण फूलावाई/ नंदराम यादव की भूमि पर पनयाराखेरा</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035609127 — पशु शेड निर्माण पिंकी/ देवेंद्र यादव की भूमि पर पनयाराखेरा</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035609131 — पशु शेड निर्माण आरती/ दीपक विश्‍वकर्मा की भूमि पर पनयाराखेरा</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035609137 — पशु शेड निर्माण सुमन/ रूपसिंह यादव की भूमि पर पनयाराखेरा</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035609151 — खकरी निर्माण कार्य रामशरण/ पंखू यादव की भूमि पर पनयाराखेरा</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035610950 — खकरी निर्माण कार्य दयाराम / बुदू यादव की भूमि पर पनयाराखेरा</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035610952 — खकरी निर्माण कार्य लक्ष्‍मन / बुदू यादव की भूमि पर पनयाराखेरा</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45885</v>
@@ -5660,51 +5660,51 @@
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/22012035662616 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP122850953</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I125" s="2" t="n">
-        <v>3132</v>
+        <v>9132</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>46178</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -6075,51 +6075,51 @@
       <c r="J133" s="3" t="n">
         <v>42333</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>44537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/9993689849 — KAPILDHARA KOOP NIRMAN PARMANAND SOUR</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>316000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>318784</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>42361</v>
@@ -8415,51 +8415,51 @@
       <c r="J181" s="3" t="n">
         <v>43350</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>43471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/1425726 — Construction of IAY House -IAY REG. NO. MP2958458</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>44648</v>
@@ -12476,51 +12476,51 @@
       <c r="J264" s="3" t="n">
         <v>44711</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>45194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/3989923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125026218</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>3672</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>44796</v>
@@ -13207,51 +13207,51 @@
       <c r="J279" s="3" t="n">
         <v>45639</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>45802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/4610197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124556247</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>10449</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45583</v>
@@ -13352,98 +13352,98 @@
       <c r="J282" s="3" t="n">
         <v>45639</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>45802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/4675225 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122791618</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45550</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/4677159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126247403</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>21393</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45616</v>
@@ -13495,51 +13495,51 @@
       <c r="J285" s="3" t="n">
         <v>45639</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>45802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/4769809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124541854</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>20871</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45616</v>
@@ -13591,427 +13591,429 @@
       <c r="J287" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>45802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/5114275 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124529753</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/5114657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125033469</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>23463</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46012</v>
       </c>
-      <c r="K289" s="3"/>
+      <c r="K289" s="3" t="n">
+        <v>46281</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/5115392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124549980</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/5115598 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122848664</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/5115599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122851516</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/5115905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124557341</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>21141</v>
+        <v>22341</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/5116222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125584373</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/5119589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125537396</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/5120215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122794158</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45908</v>
@@ -14063,286 +14065,288 @@
       <c r="J297" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/5121496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122802362</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>21948</v>
+        <v>22848</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45789</v>
       </c>
-      <c r="K298" s="3"/>
+      <c r="K298" s="3" t="n">
+        <v>46309</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/5122997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126257356</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/5126336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124558262</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/5127298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125029122</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/5130594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124548753</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1707003076/IF/IAY/5131228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125033127</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45812</v>
@@ -19090,51 +19094,51 @@
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1707003076/RC/22012034656812 — सुदूर सडक निर्माण हन्डा सागर से बलखंडी की ओर</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>2270251.05</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>2238000.49</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45367</v>
@@ -19329,51 +19333,51 @@
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1707003076/RC/22012034842583 — सीसी रोड़ निर्माण कार्य गोलू कुशवाहा के घर से डामर तक कमलनगर पनयाराखेरा</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>119550</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>119277</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46061</v>
@@ -29453,51 +29457,51 @@
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
           <t>1707003076/WC/22012034585082 — RFR braksharopan karya shaskiye bhumi par kamalnagar</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>142446.41</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>128236</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>44153</v>
@@ -36595,192 +36599,192 @@
         <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
           <t>1707003076/WC/22012035259324 — नवीन तालाब निर्माण बंदियन हार पनयाराखेरा</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
           <t>1707003076/WC/22012035259325 — नवीन तालाब निर्माण खजरी नरिया पनयाराखेरा</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
           <t>1707003076/WC/22012035259327 — नवीन तालाब निर्माण खैरी हार की नरिया पनयाराखेरा</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
           <t>1707003076/WC/22012035260276 — Parculetion tenk kishori dheemar ke khet ke pas kamalnagar</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
         <v>45749</v>
@@ -36830,51 +36834,51 @@
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
           <t>1707003076/WC/22012035260505 — Khet talav Munna ahirwar ki bhumi par kamalnagar</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>116298</v>
       </c>
       <c r="J777" s="3" t="n">
         <v>45771</v>
@@ -42491,568 +42495,568 @@
         <v>0</v>
       </c>
       <c r="J895" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K895" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
           <t>1707003076/WH/22012034943675 — तालाब जीर्णाद्वार नंदी के खेत के पास चतुरकारी</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J896" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K896" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
           <t>1707003076/WH/22012034943676 — तालाब जीर्णाद्वार गुंदी के खेत के पास कमलनगर</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I897" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J897" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K897" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
           <t>1707003076/WH/22012034944353 — चंदेलीकालीन तालाब मरम्‍मत कार्य चतुरकारी</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I898" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J898" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K898" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
           <t>1707003076/WH/22012034944354 — चंदेलकालीन तालाब मरम्‍मत कार्य पनयाराखेरा</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I899" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J899" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K899" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
           <t>1707003076/WH/22012034944463 — स्‍टापडेम जीर्णोद्वार सिद्ववावा के पास कमलनगर</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I900" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J900" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K900" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
           <t>1707003076/WH/22012034944464 — स्‍टापडेम जीर्णाद्वार पठाघाट के पास चतुरकारी</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I901" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J901" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K901" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
           <t>1707003077/IF/IAY/201527 — Construction of IAY House -IAY REG. NO. MP-07-003-077-001/8</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I902" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J902" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K902" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
           <t>1707003077/IF/IAY/201528 — Construction of IAY House -IAY REG. NO. MP-07-003-077-001/21</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I903" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J903" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K903" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
           <t>1707003077/IF/IAY/201529 — Construction of IAY House -IAY REG. NO. MP-07-003-077-001/49</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I904" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J904" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K904" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
           <t>1707003077/IF/IAY/201531 — Construction of IAY House -IAY REG. NO. MP-07-003-077-001/67</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I905" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J905" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K905" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
           <t>1707003077/IF/IAY/201532 — Construction of IAY House -IAY REG. NO. MP-07-003-077-001/36</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I906" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J906" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K906" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / JATARA</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
           <t>1707003077/IF/IAY/201533 — Construction of IAY House -IAY REG. NO. MP-07-003-077-001/20</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I907" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J907" s="3" t="n">
         <v>42403</v>