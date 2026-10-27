--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K896"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 16:57:06</t>
+          <t>Exported on: 2026-10-27 06:17:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -14429,64 +14429,64 @@
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1707004009/IF/IAY/3815105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118616985</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>11220</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>44772</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>45868</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
@@ -17418,64 +17418,64 @@
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1707004009/IF/IAY/4331391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118258239</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>10410</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>44807</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>45763</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
@@ -17908,64 +17908,64 @@
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1707004009/IF/IAY/4346797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121438888</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>204</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>44807</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>45783</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
@@ -19191,64 +19191,64 @@
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1707004009/IF/IAY/4697968 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118109071</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>20340</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>46173</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
@@ -20039,64 +20039,64 @@
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1707004009/IF/IAY/4888219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120645950</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>21672</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45730</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>46173</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
@@ -20135,64 +20135,64 @@
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1707004009/IF/IAY/4888224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120662769</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>21798</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45730</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>46173</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
@@ -20842,64 +20842,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1707004009/IF/IAY/5266318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122833224</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>46173</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
@@ -21361,64 +21361,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1707004009/IF/IAY/5306875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120378210</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>46173</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
@@ -21457,64 +21457,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1707004009/IF/IAY/5318473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120569032</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>46173</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
@@ -21553,162 +21553,162 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1707004009/IF/IAY/5323088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119849506</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>46131</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1707004009/IF/IAY/5323564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118120873</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>46180</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1707004009/IF/IAY/5326910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120615707</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>46173</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
@@ -22176,64 +22176,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1707004009/IF/IAY/5810924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121460424</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>46194</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
@@ -22319,64 +22319,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1707004009/IF/IAY/5817239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128548256</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>46173</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>