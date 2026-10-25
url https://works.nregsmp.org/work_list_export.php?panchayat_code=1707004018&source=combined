--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K788"/>
+  <dimension ref="A1:K790"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 02:29:01</t>
+          <t>Exported on: 2026-10-25 17:06:43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -416,51 +416,51 @@
       <c r="J14" s="3" t="n">
         <v>39695</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>41315</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1707004018/DP/22012034408521 — व़क्षारोपण कार्य कब्रिस्‍तान के पास ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>342000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>14794</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43294</v>
@@ -755,51 +755,51 @@
       <c r="J21" s="3" t="n">
         <v>41935</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>42334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1707004018/IC/22012034892939 — सार्वजनिक कूप निर्माण गढी की माता के पास ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45932</v>
@@ -945,51 +945,51 @@
       <c r="J25" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>43417</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/22012034326758 — कपिल धारा कूप निर्माण हरगोविन्‍द्र यादव/बन्‍दे यादव ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>113904</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>42810</v>
@@ -2281,51 +2281,51 @@
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>43994</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/22012034657959 — Mumtaj Khan/ Halke Khan Koop Nirmad Gram Panchayat Kanjna</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>183954</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>44534</v>
@@ -3791,51 +3791,51 @@
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/22012035216477 — कपिल धारा कूप निर्माण खित्ते अहिरवार /करी ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>256101.86</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>68040</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45669</v>
@@ -3885,145 +3885,147 @@
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/22012035216764 — कपिल धारा कूप निर्माण दुलीचंद पटेल /बरसाई ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>256101.86</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>189510.8</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/22012035216765 — कपिल धारा कूप निर्माण अब्दुल खान /रज्जब ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>256101.86</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>192281</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45367</v>
       </c>
-      <c r="K89" s="3"/>
+      <c r="K89" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/22012035219198 — कपिल धारा कूप निर्माण मुलायम यादव /हरचरन ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>256101.86</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>221</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45367</v>
@@ -4416,51 +4418,51 @@
       <c r="J98" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K98" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/22012035512743 — JGSA 2025 Khet Talab Nirmad Munnu Yadav Gram Panchayat Kanjna</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45761</v>
@@ -21903,125 +21905,129 @@
       <c r="J455" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>43019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4607987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123851500</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>20385</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45677</v>
       </c>
-      <c r="K456" s="3"/>
+      <c r="K456" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4609935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125522869</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>22464</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45688</v>
       </c>
-      <c r="K457" s="3"/>
+      <c r="K457" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -22046,879 +22052,905 @@
       <c r="J458" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4612468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124619046</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>6804</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4613066 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125854621</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>22221</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45677</v>
       </c>
-      <c r="K460" s="3"/>
+      <c r="K460" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4614382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125860684</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>22122</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45677</v>
       </c>
-      <c r="K461" s="3"/>
+      <c r="K461" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4616135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125783823</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>19593</v>
+        <v>23193</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4619027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125841308</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>22221</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45677</v>
       </c>
-      <c r="K463" s="3"/>
+      <c r="K463" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4620944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126515326</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45677</v>
       </c>
-      <c r="K464" s="3"/>
+      <c r="K464" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4623669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127321747</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>22725</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45732</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4623674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127323091</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>8370</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4624306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127187985</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45677</v>
       </c>
-      <c r="K467" s="3"/>
+      <c r="K467" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4627752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128348165</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>22725</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45688</v>
       </c>
-      <c r="K468" s="3"/>
+      <c r="K468" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4627756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128348667</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>6804</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4630651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128857213</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>22725</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45732</v>
       </c>
-      <c r="K470" s="3"/>
+      <c r="K470" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4630652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128857608</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>22725</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45732</v>
       </c>
-      <c r="K471" s="3"/>
+      <c r="K471" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4630659 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128858786</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>22050</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45677</v>
       </c>
-      <c r="K472" s="3"/>
+      <c r="K472" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4630660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128859167</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>23244</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45688</v>
       </c>
-      <c r="K473" s="3"/>
+      <c r="K473" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4632226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129660982</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>22050</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45677</v>
       </c>
-      <c r="K474" s="3"/>
+      <c r="K474" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4632526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128996137</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>22851</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45688</v>
       </c>
-      <c r="K475" s="3"/>
+      <c r="K475" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4632860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129991039</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>45696</v>
       </c>
-      <c r="K476" s="3"/>
+      <c r="K476" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -22943,333 +22975,345 @@
       <c r="J477" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K477" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4633790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129772805</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>22464</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45732</v>
       </c>
-      <c r="K478" s="3"/>
+      <c r="K478" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4636659 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130212567</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>22986</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45732</v>
       </c>
-      <c r="K479" s="3"/>
+      <c r="K479" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4636660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130212600</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>22725</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45696</v>
       </c>
-      <c r="K480" s="3"/>
+      <c r="K480" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4638480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131169804</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>22464</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45696</v>
       </c>
-      <c r="K481" s="3"/>
+      <c r="K481" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4638481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131169827</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>20898</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45696</v>
       </c>
-      <c r="K482" s="3"/>
+      <c r="K482" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4639280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130866200</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>22986</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45696</v>
       </c>
-      <c r="K483" s="3"/>
+      <c r="K483" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4642917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134541538</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>6804</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>45696</v>
@@ -23321,125 +23365,129 @@
       <c r="J485" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>43379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4710201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125855788</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>45677</v>
       </c>
-      <c r="K486" s="3"/>
+      <c r="K486" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4710827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125784632</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>22725</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45688</v>
       </c>
-      <c r="K487" s="3"/>
+      <c r="K487" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -23464,172 +23512,176 @@
       <c r="J488" s="3" t="n">
         <v>45696</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4718150 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130674949</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>18858</v>
+        <v>24558</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>45696</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4723319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126957360</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>22725</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45688</v>
       </c>
-      <c r="K490" s="3"/>
+      <c r="K490" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4776402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125867802</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>22476</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>45688</v>
       </c>
-      <c r="K491" s="3"/>
+      <c r="K491" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -23654,239 +23706,243 @@
       <c r="J492" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4784599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130212546</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>22986</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45732</v>
       </c>
-      <c r="K493" s="3"/>
+      <c r="K493" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4847715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122555313</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>22203</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45696</v>
       </c>
-      <c r="K494" s="3"/>
+      <c r="K494" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4866296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125524588</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>6804</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>45732</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4960946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125392923</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>9135</v>
+        <v>21735</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45835</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4969477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130306834</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45835</v>
@@ -23940,427 +23996,439 @@
       <c r="J498" s="3" t="n">
         <v>45835</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4971218 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130866240</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>11235</v>
+        <v>21735</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45835</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/4972187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130576465</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45785</v>
       </c>
-      <c r="K500" s="3"/>
+      <c r="K500" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5251652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130576472</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45793</v>
       </c>
-      <c r="K501" s="3"/>
+      <c r="K501" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5265230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124536156</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45835</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5270689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125784253</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45835</v>
       </c>
-      <c r="K503" s="3"/>
+      <c r="K503" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5276569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125526669</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45793</v>
       </c>
-      <c r="K504" s="3"/>
+      <c r="K504" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5293808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126956449</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45835</v>
       </c>
-      <c r="K505" s="3"/>
+      <c r="K505" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5296172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127173464</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45835</v>
       </c>
-      <c r="K506" s="3"/>
+      <c r="K506" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5303052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131340877</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45835</v>
@@ -24414,310 +24482,314 @@
       <c r="J508" s="3" t="n">
         <v>45835</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5326384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125849343</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5334046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127175900</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45793</v>
       </c>
-      <c r="K510" s="3"/>
+      <c r="K510" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5473897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125785008</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45835</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5476417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131340854</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45842</v>
       </c>
-      <c r="K512" s="3"/>
+      <c r="K512" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5553700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130128777</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45842</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5555058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131340798</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>20370</v>
+        <v>23370</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45842</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
@@ -24798,78 +24870,80 @@
       <c r="J516" s="3" t="n">
         <v>45842</v>
       </c>
       <c r="K516" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5558844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130576439</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45842</v>
       </c>
-      <c r="K517" s="3"/>
+      <c r="K517" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -24894,221 +24968,223 @@
       <c r="J518" s="3" t="n">
         <v>45842</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5567185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131169848</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>11235</v>
+        <v>21735</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>45842</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5619594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124618257</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45842</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5624185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131340771</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>17535</v>
+        <v>25335</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45842</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5624186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131340778</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45842</v>
       </c>
-      <c r="K522" s="3"/>
+      <c r="K522" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -25133,145 +25209,149 @@
       <c r="J523" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K523" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5653605 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127176668</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>23424</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45849</v>
       </c>
-      <c r="K524" s="3"/>
+      <c r="K524" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5654616 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130866218</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>23397</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45849</v>
       </c>
-      <c r="K525" s="3"/>
+      <c r="K525" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5654807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131169815</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>23343</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>45849</v>
@@ -25325,286 +25405,286 @@
       <c r="J527" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5709160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131340829</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>9135</v>
+        <v>21735</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5809103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124618645</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5809437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134922004</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5809489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129181170</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5809552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130576462</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5809556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127177382</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45930</v>
@@ -25656,407 +25736,413 @@
       <c r="J534" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K534" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5809652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130866214</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>45923</v>
       </c>
-      <c r="K535" s="3"/>
+      <c r="K535" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5809653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130866224</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5809689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131340707</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5809690 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131340781</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45930</v>
       </c>
-      <c r="K538" s="3"/>
+      <c r="K538" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5809691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131340786</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5809862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129991762</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5809887 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129180945</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5809963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130128632</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45930</v>
       </c>
-      <c r="K542" s="3"/>
+      <c r="K542" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -26081,192 +26167,194 @@
       <c r="J543" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K543" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5810003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131169719</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>45930</v>
       </c>
-      <c r="K544" s="3"/>
+      <c r="K544" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5810125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131169781</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5810317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128996231</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>11235</v>
+        <v>17535</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5810490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131109522</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45938</v>
@@ -26367,11570 +26455,11664 @@
       <c r="J549" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K549" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5810929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130128950</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5838228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131109536</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
           <t>1707004018/IF/IAY/5838268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126504894</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/641273 — Construction of IAY House -IAY REG. NO. MP1050793</t>
+          <t>1707004018/IF/IAY/6369232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125933335</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>16540</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>42810</v>
-[...3 lines deleted...]
-      </c>
+        <v>45724</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/642404 — Construction of IAY House -IAY REG. NO. MP1142230</t>
+          <t>1707004018/IF/IAY/6369569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125939306</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>15724</v>
+        <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>42810</v>
-[...3 lines deleted...]
-      </c>
+        <v>45724</v>
+      </c>
+      <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/643248 — Construction of IAY House -IAY REG. NO. MP1197922</t>
+          <t>1707004018/IF/IAY/641273 — Construction of IAY House -IAY REG. NO. MP1050793</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>14557</v>
+        <v>16540</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>43381</v>
+        <v>43376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/643996 — Construction of IAY House -IAY REG. NO. MP1239818</t>
+          <t>1707004018/IF/IAY/642404 — Construction of IAY House -IAY REG. NO. MP1142230</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>14796</v>
+        <v>15724</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>43381</v>
+        <v>43019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/659903 — Construction of IAY House -IAY REG. NO. MP1305281</t>
+          <t>1707004018/IF/IAY/643248 — Construction of IAY House -IAY REG. NO. MP1197922</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>15588</v>
+        <v>14557</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>43076</v>
+        <v>42810</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>43393</v>
+        <v>43381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/660404 — Construction of IAY House -IAY REG. NO. MP1395570</t>
+          <t>1707004018/IF/IAY/643996 — Construction of IAY House -IAY REG. NO. MP1239818</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>15784</v>
+        <v>14796</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>43104</v>
+        <v>42810</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>43376</v>
+        <v>43381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/660405 — Construction of IAY House -IAY REG. NO. MP1395605</t>
+          <t>1707004018/IF/IAY/659903 — Construction of IAY House -IAY REG. NO. MP1305281</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>16584</v>
+        <v>15588</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>42999</v>
+        <v>43076</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>43241</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/662586 — Construction of IAY House -IAY REG. NO. MP1682285</t>
+          <t>1707004018/IF/IAY/660404 — Construction of IAY House -IAY REG. NO. MP1395570</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>15552</v>
+        <v>15784</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>43104</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>43241</v>
+        <v>43376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/662591 — Construction of IAY House -IAY REG. NO. MP1682868</t>
+          <t>1707004018/IF/IAY/660405 — Construction of IAY House -IAY REG. NO. MP1395605</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>16584</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>42999</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/662656 — Construction of IAY House -IAY REG. NO. MP1693434</t>
+          <t>1707004018/IF/IAY/662586 — Construction of IAY House -IAY REG. NO. MP1682285</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>16584</v>
+        <v>15552</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>43076</v>
+        <v>43104</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/663649 — Construction of IAY House -IAY REG. NO. MP1834766</t>
+          <t>1707004018/IF/IAY/662591 — Construction of IAY House -IAY REG. NO. MP1682868</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>15480</v>
+        <v>16584</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>42943</v>
+        <v>42999</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>43141</v>
+        <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/663650 — Construction of IAY House -IAY REG. NO. MP1834828</t>
+          <t>1707004018/IF/IAY/662656 — Construction of IAY House -IAY REG. NO. MP1693434</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>16560</v>
+        <v>16584</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>42999</v>
+        <v>43076</v>
       </c>
       <c r="K564" s="3" t="n">
         <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/663687 — Construction of IAY House -IAY REG. NO. MP1840977</t>
+          <t>1707004018/IF/IAY/663649 — Construction of IAY House -IAY REG. NO. MP1834766</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>15528</v>
+        <v>15480</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>43076</v>
+        <v>42943</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>43241</v>
+        <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/663688 — Construction of IAY House -IAY REG. NO. MP1841170</t>
+          <t>1707004018/IF/IAY/663650 — Construction of IAY House -IAY REG. NO. MP1834828</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>15528</v>
+        <v>16560</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>43104</v>
+        <v>42999</v>
       </c>
       <c r="K566" s="3" t="n">
         <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/663824 — Construction of IAY House -IAY REG. NO. MP1858989</t>
+          <t>1707004018/IF/IAY/663687 — Construction of IAY House -IAY REG. NO. MP1840977</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>15552</v>
+        <v>15528</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>43104</v>
+        <v>43076</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>43242</v>
+        <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/663848 — Construction of IAY House -IAY REG. NO. MP1860781</t>
+          <t>1707004018/IF/IAY/663688 — Construction of IAY House -IAY REG. NO. MP1841170</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>16512</v>
+        <v>15528</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>42943</v>
+        <v>43104</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>43192</v>
+        <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/663868 — Construction of IAY House -IAY REG. NO. MP1862294</t>
+          <t>1707004018/IF/IAY/663824 — Construction of IAY House -IAY REG. NO. MP1858989</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>15528</v>
+        <v>15552</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>43076</v>
+        <v>43104</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>43242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/663869 — Construction of IAY House -IAY REG. NO. MP1862303</t>
+          <t>1707004018/IF/IAY/663848 — Construction of IAY House -IAY REG. NO. MP1860781</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>15528</v>
+        <v>16512</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>43076</v>
+        <v>42943</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>43241</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/664110 — Construction of IAY House -IAY REG. NO. MP1881997</t>
+          <t>1707004018/IF/IAY/663868 — Construction of IAY House -IAY REG. NO. MP1862294</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>16780</v>
+        <v>15528</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>43104</v>
+        <v>43076</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>43358</v>
+        <v>43242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/664454 — Construction of IAY House -IAY REG. NO. MP1925268</t>
+          <t>1707004018/IF/IAY/663869 — Construction of IAY House -IAY REG. NO. MP1862303</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>16830</v>
+        <v>15528</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>44889</v>
+        <v>43076</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>45579</v>
+        <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/664505 — Construction of IAY House -IAY REG. NO. MP1930059</t>
+          <t>1707004018/IF/IAY/664110 — Construction of IAY House -IAY REG. NO. MP1881997</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>16692</v>
+        <v>16780</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>43104</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>43262</v>
+        <v>43358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/664575 — Construction of IAY House -IAY REG. NO. MP1938841</t>
+          <t>1707004018/IF/IAY/664454 — Construction of IAY House -IAY REG. NO. MP1925268</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>16168</v>
+        <v>16830</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>42943</v>
+        <v>44889</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>43141</v>
+        <v>45579</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/664639 — Construction of IAY House -IAY REG. NO. MP1947479</t>
+          <t>1707004018/IF/IAY/664505 — Construction of IAY House -IAY REG. NO. MP1930059</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>14796</v>
+        <v>16692</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>42943</v>
+        <v>43104</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>43381</v>
+        <v>43262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/664653 — Construction of IAY House -IAY REG. NO. MP1948737</t>
+          <t>1707004018/IF/IAY/664575 — Construction of IAY House -IAY REG. NO. MP1938841</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>15840</v>
+        <v>16168</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>43685</v>
+        <v>42943</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>43851</v>
+        <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/664666 — Construction of IAY House -IAY REG. NO. MP1950038</t>
+          <t>1707004018/IF/IAY/664639 — Construction of IAY House -IAY REG. NO. MP1947479</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>16560</v>
+        <v>14796</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>42999</v>
+        <v>42943</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>43241</v>
+        <v>43381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/664668 — Construction of IAY House -IAY REG. NO. MP1950211</t>
+          <t>1707004018/IF/IAY/664653 — Construction of IAY House -IAY REG. NO. MP1948737</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>16168</v>
+        <v>15840</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>42943</v>
+        <v>43685</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>43099</v>
+        <v>43851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/664669 — Construction of IAY House -IAY REG. NO. MP1950229</t>
+          <t>1707004018/IF/IAY/664666 — Construction of IAY House -IAY REG. NO. MP1950038</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>16584</v>
+        <v>16560</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>43104</v>
+        <v>42999</v>
       </c>
       <c r="K579" s="3" t="n">
         <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/664808 — Construction of IAY House -IAY REG. NO. MP1970588</t>
+          <t>1707004018/IF/IAY/664668 — Construction of IAY House -IAY REG. NO. MP1950211</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>17884</v>
+        <v>16168</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>43735</v>
+        <v>42943</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>44707</v>
+        <v>43099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/664809 — Construction of IAY House -IAY REG. NO. MP1970613</t>
+          <t>1707004018/IF/IAY/664669 — Construction of IAY House -IAY REG. NO. MP1950229</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>16560</v>
+        <v>16584</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>42999</v>
+        <v>43104</v>
       </c>
       <c r="K581" s="3" t="n">
         <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IF/IAY/664840 — Construction of IAY House -IAY REG. NO. MP1971425</t>
+          <t>1707004018/IF/IAY/664808 — Construction of IAY House -IAY REG. NO. MP1970588</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>15576</v>
+        <v>17884</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>43076</v>
+        <v>43735</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>43241</v>
+        <v>44707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799394640 — घनश्‍याम,रामस्‍वरूप/छोटेलाल मेहतर मेंढ बंधान निर्माण</t>
+          <t>1707004018/IF/IAY/664809 — Construction of IAY House -IAY REG. NO. MP1970613</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>20000</v>
+        <v>15030</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>19856</v>
+        <v>16560</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>41445</v>
+        <v>42999</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>41458</v>
+        <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799394644 — मोहनलाल/जयराम ढीमर मेंढ बंधान निर्माण</t>
+          <t>1707004018/IF/IAY/664840 — Construction of IAY House -IAY REG. NO. MP1971425</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>20000</v>
+        <v>15030</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>19856</v>
+        <v>15576</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>41445</v>
+        <v>43076</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>41458</v>
+        <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799394646 — नथू/मकुंदा अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799394640 — घनश्‍याम,रामस्‍वरूप/छोटेलाल मेहतर मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>41445</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>41458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799394648 — हजरत/सुवान खां मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799394644 — मोहनलाल/जयराम ढीमर मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>41445</v>
       </c>
       <c r="K586" s="3" t="n">
         <v>41458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799394675 — रामबगस/सेवालाल यादव मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799394646 — नथू/मकुंदा अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>41445</v>
       </c>
       <c r="K587" s="3" t="n">
         <v>41458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397582 — चूरामन,गनेश/भददू अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799394648 — हजरत/सुवान खां मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I588" s="2" t="n">
         <v>19856</v>
       </c>
-      <c r="I588" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J588" s="3" t="n">
-        <v>41459</v>
-[...1 lines deleted...]
-      <c r="K588" s="3"/>
+        <v>41445</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>41458</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397583 — हरबल/गुन्‍दे अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799394675 — रामबगस/सेवालाल यादव मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>41452</v>
+        <v>41445</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>41465</v>
+        <v>41458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397584 — गुमान/दरउ अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397582 — चूरामन,गनेश/भददू अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>41459</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397585 — मथुरा/कल्‍ले कुर्मी मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397583 — हरबल/गुन्‍दे अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>19939</v>
+        <v>20000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>0</v>
+        <v>19856</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K591" s="3"/>
+        <v>41452</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>41465</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397588 — नथुवा/बल्‍ला अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397584 — गुमान/दरउ अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>19939</v>
+        <v>19856</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>41378</v>
+        <v>41459</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397589 — मल्‍थुवा/बल्‍ला अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397585 — मथुरा/कल्‍ले कुर्मी मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>20000</v>
+        <v>19939</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>19856</v>
+        <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>41452</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397591 — मचला/पर्वत अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397588 — नथुवा/बल्‍ला अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>20000</v>
+        <v>19939</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>19856</v>
+        <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>41452</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397596 — बाबी/दुर्जन अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397589 — मल्‍थुवा/बल्‍ला अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K595" s="3" t="n">
         <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397597 — कल्‍लू/हरजू अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397591 — मचला/पर्वत अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K596" s="3" t="n">
         <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397599 — दयाराम/मचला अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397596 — बाबी/दुर्जन अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K597" s="3" t="n">
         <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397601 — नथू/गुन्‍दे अहिरवार मेंढ बंधान‍ निर्माण</t>
+          <t>1707004018/LD/3799397597 — कल्‍लू/हरजू अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397602 — अजुद्वी/रमोला अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397599 — दयाराम/मचला अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397603 — मातादीन,रामप्रसाद/पनुवा अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397601 — नथू/गुन्‍दे अहिरवार मेंढ बंधान‍ निर्माण</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K600" s="3" t="n">
         <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397604 — बिलासी/सूरा अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397602 — अजुद्वी/रमोला अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397621 — मगन/झलू बेडिया मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397603 — मातादीन,रामप्रसाद/पनुवा अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K602" s="3" t="n">
         <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397626 — राधा देवी/रतनलाल गौस्‍वामी मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397604 — बिलासी/सूरा अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>19939</v>
+        <v>20000</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>0</v>
+        <v>19856</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K603" s="3"/>
+        <v>41452</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>41465</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397627 — खुल्‍ली/हल्‍का अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397621 — मगन/झलू बेडिया मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397629 — बल्‍देवप्रसाद/प्‍यारेलाल अहिरवार मेंढ बंधान निर्मा</t>
+          <t>1707004018/LD/3799397626 — राधा देवी/रतनलाल गौस्‍वामी मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>20000</v>
+        <v>19939</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>19856</v>
+        <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>41452</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397631 — कूरे/नथू साहू मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397627 — खुल्‍ली/हल्‍का अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>41452</v>
       </c>
       <c r="K606" s="3" t="n">
         <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397637 — मुल्‍ली/सूका अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397629 — बल्‍देवप्रसाद/प्‍यारेलाल अहिरवार मेंढ बंधान निर्मा</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I607" s="2" t="n">
         <v>19856</v>
       </c>
-      <c r="I607" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J607" s="3" t="n">
-        <v>41459</v>
-[...1 lines deleted...]
-      <c r="K607" s="3"/>
+        <v>41452</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>41465</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397917 — जुगल/चिन्‍टोले यादव मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397631 — कूरे/नथू साहू मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I608" s="2" t="n">
         <v>19856</v>
       </c>
-      <c r="I608" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J608" s="3" t="n">
-        <v>41459</v>
-[...1 lines deleted...]
-      <c r="K608" s="3"/>
+        <v>41452</v>
+      </c>
+      <c r="K608" s="3" t="n">
+        <v>41465</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397918 — हीरा,भागवती/नंगे ढीमर मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397637 — मुल्‍ली/सूका अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>41459</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397919 — दयाराम/श्‍यामले रजक मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397917 — जुगल/चिन्‍टोले यादव मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>19939</v>
+        <v>19856</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>41378</v>
+        <v>41459</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397920 — गौरीबाई/रामसिंह अहिरवार मेंढ बंधान‍ निर्माण</t>
+          <t>1707004018/LD/3799397918 — हीरा,भागवती/नंगे ढीमर मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>19856</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>41459</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397921 — मथुरा,पूरन/ठकुआ अहिरवार मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397919 — दयाराम/श्‍यामले रजक मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>19939</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397926 — बेटीबाई,ठलू उर्फ टीकाराम/गोकल ढीमर मेंढ बंधान निर्</t>
+          <t>1707004018/LD/3799397920 — गौरीबाई/रामसिंह अहिरवार मेंढ बंधान‍ निर्माण</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>19939</v>
+        <v>19856</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>41378</v>
+        <v>41459</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1707004018/LD/3799397929 — सौवरन/खुमान बसोर मेंढ बंधान निर्माण</t>
+          <t>1707004018/LD/3799397921 — मथुरा,पूरन/ठकुआ अहिरवार मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>19856</v>
+        <v>19939</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>41459</v>
+        <v>41378</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/132 — कजंना से अन्‍तपुरा पहुॅच मार्ग</t>
+          <t>1707004018/LD/3799397926 — बेटीबाई,ठलू उर्फ टीकाराम/गोकल ढीमर मेंढ बंधान निर्</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>196950</v>
+        <v>19939</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>47170.54</v>
+        <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>38838</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/136 — खागरेघाट से अंनतपुरा पहमुॅचमार्ग</t>
+          <t>1707004018/LD/3799397929 — सौवरन/खुमान बसोर मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>247000</v>
+        <v>19856</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>309994.4</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>38888</v>
-[...3 lines deleted...]
-      </c>
+        <v>41459</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/141 — सी सी रोड हटवारा</t>
+          <t>1707004018/RC/132 — कजंना से अन्‍तपुरा पहुॅच मार्ग</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>499943</v>
+        <v>196950</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>333918.91</v>
+        <v>47170.54</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>38924</v>
+        <v>38838</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>45133</v>
+        <v>45128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/1731 — कंजना से भगवंतपुरा पहुच मार्ग कंजना</t>
+          <t>1707004018/RC/136 — खागरेघाट से अंनतपुरा पहमुॅचमार्ग</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>441000</v>
+        <v>247000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>571238</v>
+        <v>309994.4</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>39385</v>
+        <v>38888</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>39399</v>
+        <v>45128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034183941 — सी सी रोड निर्माण खंदिया से प्रेमपुरा की ओर पंच पर</t>
+          <t>1707004018/RC/141 — सी सी रोड हटवारा</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>40025</v>
+        <v>499943</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>40484</v>
+        <v>333918.91</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>41534</v>
+        <v>38924</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>41542</v>
+        <v>45133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Cement concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034189073 — हटवारा से दयाराम अहिरवार के मकान तक नाली निर्माण प</t>
+          <t>1707004018/RC/1731 — कंजना से भगवंतपुरा पहुच मार्ग कंजना</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>167500</v>
+        <v>441000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>157301</v>
+        <v>571238</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>41578</v>
+        <v>39385</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>42207</v>
+        <v>39399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034191023 — नाली निर्माण अजीत के मकान से पहाडी मार्ग रोड के दो</t>
+          <t>1707004018/RC/22012034183941 — सी सी रोड निर्माण खंदिया से प्रेमपुरा की ओर पंच पर</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>160000</v>
+        <v>40025</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>160062</v>
+        <v>40484</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>41574</v>
+        <v>41534</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>41626</v>
+        <v>41542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034191025 — सी सी रोड निर्माण एवं नाली हटवारा से आंगनवाडी तक प</t>
+          <t>1707004018/RC/22012034189073 — हटवारा से दयाराम अहिरवार के मकान तक नाली निर्माण प</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>37520</v>
+        <v>167500</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>33168</v>
+        <v>157301</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>41932</v>
+        <v>41578</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>41965</v>
+        <v>42207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034232186 — सीसीरोड निर्माण पंचायत भवन से देवीदयाल के मकान तक/ सुदंर कुशवाहा के मकान से प्रभू मेतर पंच परमेश्‍वर</t>
+          <t>1707004018/RC/22012034191023 — नाली निर्माण अजीत के मकान से पहाडी मार्ग रोड के दो</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>160000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>164866</v>
+        <v>160062</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>41942</v>
+        <v>41574</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>42095</v>
+        <v>41626</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034291080 — सी सी रोड निर्माण प्रभू मेतर के मकान से प्रेमपुरा की ओर कर्न्‍वेजेन्‍स</t>
+          <t>1707004018/RC/22012034191025 — सी सी रोड निर्माण एवं नाली हटवारा से आंगनवाडी तक प</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>92000</v>
+        <v>37520</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>91793</v>
+        <v>33168</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>42341</v>
+        <v>41932</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>42368</v>
+        <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034330938 — सुदूर सडक निर्माण कंजना नदी से अंनतपुरा की ओर ग्राम पंचायत कंजना</t>
+          <t>1707004018/RC/22012034232186 — सीसीरोड निर्माण पंचायत भवन से देवीदयाल के मकान तक/ सुदंर कुशवाहा के मकान से प्रभू मेतर पंच परमेश्‍वर</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>1173000</v>
+        <v>160000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>1134635.53</v>
+        <v>164866</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>42810</v>
+        <v>41942</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>43474</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034342467 — सुदूर सडक निर्माण अंन्‍तपुरा मार्ग से भगवंतपुरा तक पहुचमार्ग कंजना</t>
+          <t>1707004018/RC/22012034291080 — सी सी रोड निर्माण प्रभू मेतर के मकान से प्रेमपुरा की ओर कर्न्‍वेजेन्‍स</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>1656000</v>
+        <v>92000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>1511772.5</v>
+        <v>91793</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>42908</v>
+        <v>42341</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>43474</v>
+        <v>42368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034539681 — सुदूर सड़क अनंतपुरा खिरक से कंजना पंचायत भवन तक ग्राम पंचायत कंजना</t>
+          <t>1707004018/RC/22012034330938 — सुदूर सडक निर्माण कंजना नदी से अंनतपुरा की ओर ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>1229707.05</v>
+        <v>1173000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>1029300</v>
+        <v>1134635.53</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>44113</v>
+        <v>42810</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>45570</v>
+        <v>43474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034543455 — सी.सी. रोड निर्माण सुकईं बाल्मीक के मकान से मैन रोड तक</t>
+          <t>1707004018/RC/22012034342467 — सुदूर सडक निर्माण अंन्‍तपुरा मार्ग से भगवंतपुरा तक पहुचमार्ग कंजना</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>21037</v>
+        <v>1656000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>20900</v>
+        <v>1511772.5</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>44205</v>
+        <v>42908</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>44251</v>
+        <v>43474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034543534 — सी.सी.रोड निर्माण सामुदायिक भवन की बाउण्डरी बाल के अन्दर धनीमहाराज के पास</t>
+          <t>1707004018/RC/22012034539681 — सुदूर सड़क अनंतपुरा खिरक से कंजना पंचायत भवन तक ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>77902</v>
+        <v>1229707.05</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>77520</v>
+        <v>1029300</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44205</v>
+        <v>44113</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>44267</v>
+        <v>45570</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034562692 — सी.सी. रोड निर्माण हरदौल बाबा से तरीचर वाले मकान तक ग्राम पंचायत कंजना</t>
+          <t>1707004018/RC/22012034543455 — सी.सी. रोड निर्माण सुकईं बाल्मीक के मकान से मैन रोड तक</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>21000</v>
+        <v>21037</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>19879</v>
+        <v>20900</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44455</v>
+        <v>44205</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>44566</v>
+        <v>44251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034566433 — सी.सी. रोड निर्माण दयाराम अहिरवार के मकान से मुन्ना कटारे तक ग्राम पंचायत कंजना</t>
+          <t>1707004018/RC/22012034543534 — सी.सी.रोड निर्माण सामुदायिक भवन की बाउण्डरी बाल के अन्दर धनीमहाराज के पास</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>86000</v>
+        <v>77902</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>86460</v>
+        <v>77520</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44441</v>
+        <v>44205</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>44668</v>
+        <v>44267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034613237 — Nali Nirmad Dayaram Ahirwar Ke Makan Se Nale Ki Or Gram Panchayat Kanjna</t>
+          <t>1707004018/RC/22012034562692 — सी.सी. रोड निर्माण हरदौल बाबा से तरीचर वाले मकान तक ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>52000</v>
+        <v>21000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>51408</v>
+        <v>19879</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44689</v>
+        <v>44455</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>44698</v>
+        <v>44566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034625394 — CC Road Nirmad Dyal Rajak Ke Makan Se Raju Kshwaha Ke Makan Tak Gram Panchayat Kanjna</t>
+          <t>1707004018/RC/22012034566433 — सी.सी. रोड निर्माण दयाराम अहिरवार के मकान से मुन्ना कटारे तक ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>36000</v>
+        <v>86000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>34272</v>
+        <v>86460</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44993</v>
+        <v>44441</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>45202</v>
+        <v>44668</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034662460 — सीसी रोड निर्माण मैन रोड से दलीचुंद्र के मकान तक तकग्राम पंचायत कंजना (कनवर्जेन्‍स)</t>
+          <t>1707004018/RC/22012034613237 — Nali Nirmad Dayaram Ahirwar Ke Makan Se Nale Ki Or Gram Panchayat Kanjna</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>45000</v>
+        <v>52000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>44642</v>
+        <v>51408</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>45205</v>
+        <v>44689</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>45359</v>
+        <v>44698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034662477 — सीसी रोड निर्माण मैन रोड से चौधरी बाबा तकग्राम पंचायत कंजना (कनवर्जेन्‍स)</t>
+          <t>1707004018/RC/22012034625394 — CC Road Nirmad Dyal Rajak Ke Makan Se Raju Kshwaha Ke Makan Tak Gram Panchayat Kanjna</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>58000</v>
+        <v>36000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>56269</v>
+        <v>34272</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>45205</v>
+        <v>44993</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>45359</v>
+        <v>45202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034680521 — सुदूर सड़क निर्माण गड़ा घाट से कंजना की और ग्राम पंचायत कंजना</t>
+          <t>1707004018/RC/22012034662460 — सीसी रोड निर्माण मैन रोड से दलीचुंद्र के मकान तक तकग्राम पंचायत कंजना (कनवर्जेन्‍स)</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>936019.67</v>
+        <v>45000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>885488</v>
+        <v>44642</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>45631</v>
-[...1 lines deleted...]
-      <c r="K636" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>45359</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034826597 — सीसी रोड निर्माण मोहन ढीमर के मकान से नाले की ओर ग्राम पंचायत कंजना कनवर्जेन्‍स</t>
+          <t>1707004018/RC/22012034662477 — सीसी रोड निर्माण मैन रोड से चौधरी बाबा तकग्राम पंचायत कंजना (कनवर्जेन्‍स)</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>102000</v>
+        <v>58000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>91368</v>
+        <v>56269</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>45593</v>
+        <v>45205</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>46126</v>
+        <v>45359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034841993 — खेत सडक निर्माण अनंतपुरा मार्ग से धनीराम रजक के कुआ तक ग्राम पंचायत कंजना</t>
+          <t>1707004018/RC/22012034680521 — सुदूर सड़क निर्माण गड़ा घाट से कंजना की और ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>0</v>
+        <v>936019.67</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>0</v>
+        <v>885488</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>45761</v>
+        <v>45631</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034844568 — सीसी रोड निर्माण मुख्‍य सडक से अनंतपुरा की ओर ग्राम पंचायत कंजना कनवर्जेन्‍स</t>
+          <t>1707004018/RC/22012034826597 — सीसी रोड निर्माण मोहन ढीमर के मकान से नाले की ओर ग्राम पंचायत कंजना कनवर्जेन्‍स</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>132700</v>
+        <v>102000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>131283</v>
+        <v>91368</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>45853</v>
+        <v>45593</v>
       </c>
       <c r="K639" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/22012034849990 — सीसी रोड निर्माण मैन राेड से छिदामी लुहार के मकान तक ग्राम पंचायत कंजना कनवर्जेन्‍स</t>
+          <t>1707004018/RC/22012034841993 — खेत सडक निर्माण अनंतपुरा मार्ग से धनीराम रजक के कुआ तक ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>31700</v>
+        <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>45762</v>
+        <v>45761</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/2560 — जीएसबी मार्ग कंजना से भगवंतपुरा पहुॅचमार्ग</t>
+          <t>1707004018/RC/22012034844568 — सीसी रोड निर्माण मुख्‍य सडक से अनंतपुरा की ओर ग्राम पंचायत कंजना कनवर्जेन्‍स</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>823000</v>
+        <v>132700</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>676136</v>
+        <v>131283</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>40057</v>
+        <v>45853</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>41609</v>
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/2608 — हरगोविन्‍द् यादव की जमीन से जिटकोरा तक पहुॅचमार्ग</t>
+          <t>1707004018/RC/22012034849990 — सीसी रोड निर्माण मैन राेड से छिदामी लुहार के मकान तक ग्राम पंचायत कंजना कनवर्जेन्‍स</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>494000</v>
+        <v>31700</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>220560</v>
+        <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>40479</v>
-[...3 lines deleted...]
-      </c>
+        <v>45762</v>
+      </c>
+      <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/3629 — ग्राम पंचायत कंजना में सी सी रौड एवं दोनों ओर व्‍ह</t>
+          <t>1707004018/RC/2560 — जीएसबी मार्ग कंजना से भगवंतपुरा पहुॅचमार्ग</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>500000</v>
+        <v>823000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>171176</v>
+        <v>676136</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>41032</v>
+        <v>40057</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>41054</v>
+        <v>41609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RC/3932 — 1707004018/RC/3932</t>
+          <t>1707004018/RC/2608 — हरगोविन्‍द् यादव की जमीन से जिटकोरा तक पहुॅचमार्ग</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>166000</v>
+        <v>494000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>56368</v>
+        <v>220560</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>41248</v>
+        <v>40479</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>41501</v>
+        <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RS/22012034494844 — वर्मी कम्पोस्ट माध्यमिक शाला कंजना</t>
+          <t>1707004018/RC/3629 — ग्राम पंचायत कंजना में सी सी रौड एवं दोनों ओर व्‍ह</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>0</v>
+        <v>171176</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K645" s="3"/>
+        <v>41032</v>
+      </c>
+      <c r="K645" s="3" t="n">
+        <v>41054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RS/22012034494848 — वर्मी कम्पोस्ट माध्यमिक शाला कंजना</t>
+          <t>1707004018/RC/3932 — 1707004018/RC/3932</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>0</v>
+        <v>166000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>0</v>
+        <v>56368</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K646" s="3"/>
+        <v>41248</v>
+      </c>
+      <c r="K646" s="3" t="n">
+        <v>41501</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RS/22012034494853 — बर्मी कम्‍पोस्‍ट निर्माण मा0शाला0 ग्राम पंचायत कंजना</t>
+          <t>1707004018/RS/22012034494844 — वर्मी कम्पोस्ट माध्यमिक शाला कंजना</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>44058</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RS/22012034516785 — CTR- SOUKPTI NIRMAN MEN ROD HANDPUMP KS PASS</t>
+          <t>1707004018/RS/22012034494848 — वर्मी कम्पोस्ट माध्यमिक शाला कंजना</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>44222</v>
+        <v>44058</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RS/22012034516786 — CTR- SOUKPTI NIRMAN DURGA AHIRWAR KE MAKAN KE  PASS</t>
+          <t>1707004018/RS/22012034494853 — बर्मी कम्‍पोस्‍ट निर्माण मा0शाला0 ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>10615</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>44385</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RS/22012034516787 — CTR- SOUKPTI NIRMAN  HANDPUMP SUKAI BALMIKI KE MAKAN KE PASS</t>
+          <t>1707004018/RS/22012034516785 — CTR- SOUKPTI NIRMAN MEN ROD HANDPUMP KS PASS</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>10046</v>
+        <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>44385</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RS/22012034516788 — CTR- SOUKPTI NIRMAN  HANDPUMP DHANIMAHARAJ  KE PASS</t>
+          <t>1707004018/RS/22012034516786 — CTR- SOUKPTI NIRMAN DURGA AHIRWAR KE MAKAN KE  PASS</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>10615</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>44385</v>
       </c>
       <c r="K651" s="3" t="n">
         <v>44556</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RS/22012034516811 — CTR-Nirman handpump prathmik shala ke pass</t>
+          <t>1707004018/RS/22012034516787 — CTR- SOUKPTI NIRMAN  HANDPUMP SUKAI BALMIKI KE MAKAN KE PASS</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>0</v>
+        <v>10046</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K652" s="3"/>
+        <v>44385</v>
+      </c>
+      <c r="K652" s="3" t="n">
+        <v>44887</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RS/22012034516812 — CTR- SOUK PIT NIRMAN HANDPUMP MASJID KE PASS</t>
+          <t>1707004018/RS/22012034516788 — CTR- SOUKPTI NIRMAN  HANDPUMP DHANIMAHARAJ  KE PASS</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>193</v>
+        <v>10615</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>44385</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>44907</v>
+        <v>44556</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RS/22012034516813 — CTR- souk pit Nirman handpump prathmik shala ke pass</t>
+          <t>1707004018/RS/22012034516811 — CTR-Nirman handpump prathmik shala ke pass</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>10615</v>
+        <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44385</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RS/22012034630288 — Naali Nirmad Hasan Khan Ke Makan Se Bhagchan Ahirwar Ke MakanTak Gram Panchayat Kanjna</t>
+          <t>1707004018/RS/22012034516812 — CTR- SOUK PIT NIRMAN HANDPUMP MASJID KE PASS</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>42000</v>
+        <v>14467.3</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>41688</v>
+        <v>193</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>44534</v>
+        <v>44385</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>44581</v>
+        <v>44907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RS/22012035115997 — नाली निर्माण हरदौल बाबा से नाले की ओर ग्राम पंचायत कंजना (कनवर्जेन्सव)</t>
+          <t>1707004018/RS/22012034516813 — CTR- souk pit Nirman handpump prathmik shala ke pass</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>74500</v>
+        <v>14467.3</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>74035</v>
+        <v>10615</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>45205</v>
+        <v>44385</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>45359</v>
+        <v>44907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1707004018/RS/22012035115998 — नाली निर्माण ऋषि कुमार के मकान से व़जेश विश्‍वकर्मा के मकान तक ग्राम पंचायत कंजना (कनवर्जेन्‍स)</t>
+          <t>1707004018/RS/22012034630288 — Naali Nirmad Hasan Khan Ke Makan Se Bhagchan Ahirwar Ke MakanTak Gram Panchayat Kanjna</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>53000</v>
+        <v>42000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>0</v>
+        <v>41688</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>45203</v>
-[...1 lines deleted...]
-      <c r="K657" s="3"/>
+        <v>44534</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>44581</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1707004018/SK/1392 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KANJNA</t>
+          <t>1707004018/RS/22012035115997 — नाली निर्माण हरदौल बाबा से नाले की ओर ग्राम पंचायत कंजना (कनवर्जेन्सव)</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>1285000</v>
+        <v>74500</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>1000593</v>
+        <v>74035</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>41739</v>
+        <v>45205</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>42095</v>
+        <v>45359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/1547 — BALRAM S/O NATTHE KURMI KOOP NIRMAD</t>
+          <t>1707004018/RS/22012035115998 — नाली निर्माण ऋषि कुमार के मकान से व़जेश विश्‍वकर्मा के मकान तक ग्राम पंचायत कंजना (कनवर्जेन्‍स)</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>170000</v>
+        <v>53000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>152782</v>
+        <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>39562</v>
-[...3 lines deleted...]
-      </c>
+        <v>45203</v>
+      </c>
+      <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/1548 — KALLO S/O DUMDI AHIRWAR  KOOP NIRMAD</t>
+          <t>1707004018/SK/1392 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KANJNA</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>170000</v>
+        <v>1285000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>170566</v>
+        <v>1000593</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>39513</v>
+        <v>41739</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>40005</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/1549 — KARAI BEVA / SAINTOO LUHAR KOOP NIRMAD</t>
+          <t>1707004018/WC/1547 — BALRAM S/O NATTHE KURMI KOOP NIRMAD</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>170000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>169910</v>
+        <v>152782</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>39513</v>
+        <v>39562</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>40005</v>
+        <v>40036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/1550 — CHOORAMAN / BHADDOO AHIRWAR KOOP NIRMAD</t>
+          <t>1707004018/WC/1548 — KALLO S/O DUMDI AHIRWAR  KOOP NIRMAD</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>170000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>149938</v>
+        <v>170566</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>39513</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>39513</v>
+        <v>40005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/1551 — CHAINOO / NANJOO AHIRWAR KOOP NIRMAD</t>
+          <t>1707004018/WC/1549 — KARAI BEVA / SAINTOO LUHAR KOOP NIRMAD</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>170000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>167036</v>
+        <v>169910</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>39486</v>
+        <v>39513</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>40036</v>
+        <v>40005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/1552 — BALLE / JUGAN AHIRWAR KOOP NIRMAD</t>
+          <t>1707004018/WC/1550 — CHOORAMAN / BHADDOO AHIRWAR KOOP NIRMAD</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>170000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>29370</v>
+        <v>149938</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>39492</v>
+        <v>39513</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>39492</v>
+        <v>39513</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/1767 — अयोध्‍याप्रसाद/जसरथ अहिरवार कपिल धारा कुप निर्माण कंजना (D.P.I.P)</t>
+          <t>1707004018/WC/1551 — CHAINOO / NANJOO AHIRWAR KOOP NIRMAD</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>170000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>171800</v>
+        <v>167036</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>39519</v>
+        <v>39486</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>39693</v>
+        <v>40036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/1768 — तुलारामराजू/कल्‍लू अहिरवार कपिल धारा कूप निर्माण कंजना (D.P.I.P.)</t>
+          <t>1707004018/WC/1552 — BALLE / JUGAN AHIRWAR KOOP NIRMAD</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>170000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>171029</v>
+        <v>29370</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>39519</v>
+        <v>39492</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>39690</v>
+        <v>39492</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/1769 — लटोरे/फिन्‍ने अहिरवार कपिल धारा कूप निर्माण कंजना (D.P.I.P.)</t>
+          <t>1707004018/WC/1767 — अयोध्‍याप्रसाद/जसरथ अहिरवार कपिल धारा कुप निर्माण कंजना (D.P.I.P)</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>170000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>124482</v>
+        <v>171800</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>39519</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>39519</v>
+        <v>39693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/1877 — दो पुलिसा निर्माण कंजना</t>
+          <t>1707004018/WC/1768 — तुलारामराजू/कल्‍लू अहिरवार कपिल धारा कूप निर्माण कंजना (D.P.I.P.)</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>326000</v>
+        <v>170000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>308260</v>
+        <v>171029</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>39695</v>
+        <v>39519</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>39695</v>
+        <v>39690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/2096 — स्‍टाप डेम निर्माण चमरा घाट</t>
+          <t>1707004018/WC/1769 — लटोरे/फिन्‍ने अहिरवार कपिल धारा कूप निर्माण कंजना (D.P.I.P.)</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>486000</v>
+        <v>170000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>456950</v>
+        <v>124482</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>39982</v>
+        <v>39519</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>40327</v>
+        <v>39519</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034393309 — तालाब निर्माण पठार हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/1877 — दो पुलिसा निर्माण कंजना</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>982000</v>
+        <v>326000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>972387</v>
+        <v>308260</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>43272</v>
+        <v>39695</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>43474</v>
+        <v>39695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034395305 — सामुदायिक परिसर खेत तालाब निर्माण हडबाई हार के पास ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/2096 — स्‍टाप डेम निर्माण चमरा घाट</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>259000</v>
+        <v>486000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>249348</v>
+        <v>456950</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>43314</v>
+        <v>39982</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>43839</v>
+        <v>40327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034395307 — khet talab nirmad kachhar har gram panchayat kanjna</t>
+          <t>1707004018/WC/22012034393309 — तालाब निर्माण पठार हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>276000</v>
+        <v>982000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>258468</v>
+        <v>972387</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>43314</v>
+        <v>43272</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>43839</v>
+        <v>43474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034395308 — khet talab nirmad kalua har gram panchayat kanjna</t>
+          <t>1707004018/WC/22012034395305 — सामुदायिक परिसर खेत तालाब निर्माण हडबाई हार के पास ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>276000</v>
+        <v>259000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>204552</v>
+        <v>249348</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>43314</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>44029</v>
+        <v>43839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034445768 — समुदायक परिसर खेत तालाब बन्दियन हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034395307 — khet talab nirmad kachhar har gram panchayat kanjna</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>276000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>256284</v>
+        <v>258468</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>43531</v>
+        <v>43314</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>43987</v>
+        <v>43839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034445787 — समुदायक परिसर खेत तालाब सिद्धेश्वर हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034395308 — khet talab nirmad kalua har gram panchayat kanjna</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>276000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>257796</v>
+        <v>204552</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>43531</v>
+        <v>43314</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>43987</v>
+        <v>44029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034446749 — navin talab nirmna patar badera har kanjna</t>
+          <t>1707004018/WC/22012034445768 — समुदायक परिसर खेत तालाब बन्दियन हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>1415000</v>
+        <v>276000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>1398566</v>
+        <v>256284</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>43531</v>
       </c>
       <c r="K676" s="3" t="n">
-        <v>43777</v>
+        <v>43987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034446758 — navin talab nirman karya sichai har kanjna</t>
+          <t>1707004018/WC/22012034445787 — समुदायक परिसर खेत तालाब सिद्धेश्वर हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>1257000</v>
+        <v>276000</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>1239230</v>
+        <v>257796</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>43531</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>45492</v>
+        <v>43987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034446766 — navin talab nirman karya rakhaya har kanjana</t>
+          <t>1707004018/WC/22012034446749 — navin talab nirmna patar badera har kanjna</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>1221000</v>
+        <v>1415000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>1166719</v>
+        <v>1398566</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>43531</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>45578</v>
+        <v>43777</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034472038 — स्‍टपडेम मरम्‍मत समदुआ हार नाला ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034446758 — navin talab nirman karya sichai har kanjna</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>0</v>
+        <v>1257000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>0</v>
+        <v>1239230</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K679" s="3"/>
+        <v>43531</v>
+      </c>
+      <c r="K679" s="3" t="n">
+        <v>45492</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034472040 — नवीन तालाब मिर्नाण घटोई हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034446766 — navin talab nirman karya rakhaya har kanjana</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>1381160.44</v>
+        <v>1221000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>0</v>
+        <v>1166719</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K680" s="3"/>
+        <v>43531</v>
+      </c>
+      <c r="K680" s="3" t="n">
+        <v>45578</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034472041 — नवीन तालाब निर्माण चरोखर हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034472038 — स्‍टपडेम मरम्‍मत समदुआ हार नाला ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>1210143.17</v>
+        <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034552612 — तालाब निर्माण अन्‍नतपुरा हार के पास ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034472040 — नवीन तालाब मिर्नाण घटोई हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>0</v>
+        <v>1381160.44</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>43935</v>
+        <v>43491</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034552613 — तालाब निर्माण सिमरा घाट  ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034472041 — नवीन तालाब निर्माण चरोखर हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>1407250.73</v>
+        <v>1210143.17</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>1397197</v>
+        <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>43998</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034556580 — नवीन तालाब निर्माण चरोखर हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034552612 — तालाब निर्माण अन्‍नतपुरा हार के पास ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>1209479.98</v>
+        <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>1199585</v>
+        <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>43998</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034556585 — नवीन तालाब निर्माण घाटोंइ हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034552613 — तालाब निर्माण सिमरा घाट  ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>1381198.68</v>
+        <v>1407250.73</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>1368188</v>
+        <v>1397197</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>43998</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>44232</v>
+        <v>44225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034577277 — naveen stap dam nirmad rajabai nala gram panchayat kanjna</t>
+          <t>1707004018/WC/22012034556580 — नवीन तालाब निर्माण चरोखर हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>1415920.41</v>
+        <v>1209479.98</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>1408463</v>
+        <v>1199585</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>44113</v>
+        <v>43998</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>45016</v>
+        <v>44239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034584640 — नवीन स्टाप डैम निर्माड कंजना नाला ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034556585 — नवीन तालाब निर्माण घाटोंइ हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>1474620.14</v>
+        <v>1381198.68</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>1469843</v>
+        <v>1368188</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>44113</v>
+        <v>43998</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>44427</v>
+        <v>44232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034621131 — नवीन स्टाप डैम निर्माड़ खरगुपुरा हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034577277 — naveen stap dam nirmad rajabai nala gram panchayat kanjna</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>0</v>
+        <v>1415920.41</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>0</v>
+        <v>1408463</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K688" s="3"/>
+        <v>44113</v>
+      </c>
+      <c r="K688" s="3" t="n">
+        <v>45016</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034684733 — CTR- PARKOLATION PIT TANK MITHI KUIYA HAR</t>
+          <t>1707004018/WC/22012034584640 — नवीन स्टाप डैम निर्माड कंजना नाला ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>401796.27</v>
+        <v>1474620.14</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>396445</v>
+        <v>1469843</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>44534</v>
+        <v>44113</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>45318</v>
+        <v>44427</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034684739 — CTR- PARKOLATION PIT TANK KALRA NHI HAR HAR</t>
+          <t>1707004018/WC/22012034621131 — नवीन स्टाप डैम निर्माड़ खरगुपुरा हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>371239.26</v>
+        <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>367513</v>
+        <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44218</v>
+      </c>
+      <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034684749 — CTR- PARKOLATION PIT TANK GADARIYA HAR</t>
+          <t>1707004018/WC/22012034684733 — CTR- PARKOLATION PIT TANK MITHI KUIYA HAR</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>0</v>
+        <v>401796.27</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>0</v>
+        <v>396445</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K691" s="3"/>
+        <v>44534</v>
+      </c>
+      <c r="K691" s="3" t="n">
+        <v>45318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034684768 — CTR- DUG OUT POND BOLL HAR</t>
+          <t>1707004018/WC/22012034684739 — CTR- PARKOLATION PIT TANK KALRA NHI HAR HAR</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>0</v>
+        <v>371239.26</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>0</v>
+        <v>367513</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K692" s="3"/>
+        <v>44534</v>
+      </c>
+      <c r="K692" s="3" t="n">
+        <v>45318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034685760 — CTR PARKOLATION PIT NIRMAN FADALI HAR</t>
+          <t>1707004018/WC/22012034684749 — CTR- PARKOLATION PIT TANK GADARIYA HAR</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034685764 — CTR percolation pit dang har</t>
+          <t>1707004018/WC/22012034684768 — CTR- DUG OUT POND BOLL HAR</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>296887.08</v>
+        <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>294800</v>
+        <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034685773 — CTR naveen stap dem nirman purushottampura nala par</t>
+          <t>1707004018/WC/22012034685760 — CTR PARKOLATION PIT NIRMAN FADALI HAR</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>1467194.88</v>
+        <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>1463651.5</v>
+        <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>44515</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034685779 — CTR naveen stap dem nirman khangar nala par</t>
+          <t>1707004018/WC/22012034685764 — CTR percolation pit dang har</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>1459851.05</v>
+        <v>296887.08</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>1452149</v>
+        <v>294800</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>44515</v>
+        <v>44708</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>45584</v>
+        <v>45358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034685782 — CTR- STAP DAM MARAMMAT SANOYA HAR</t>
+          <t>1707004018/WC/22012034685773 — CTR naveen stap dem nirman purushottampura nala par</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>0</v>
+        <v>1467194.88</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>0</v>
+        <v>1463651.5</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K697" s="3"/>
+        <v>44515</v>
+      </c>
+      <c r="K697" s="3" t="n">
+        <v>45584</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034686014 — CTR- DUG POND OUT PREMPURA NALA</t>
+          <t>1707004018/WC/22012034685779 — CTR naveen stap dem nirman khangar nala par</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>0</v>
+        <v>1459851.05</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>0</v>
+        <v>1452149</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K698" s="3"/>
+        <v>44515</v>
+      </c>
+      <c r="K698" s="3" t="n">
+        <v>45584</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034686261 — CTR- STAP DAM MARAMMAT ATA KUINYA NALA</t>
+          <t>1707004018/WC/22012034685782 — CTR- STAP DAM MARAMMAT SANOYA HAR</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034686273 — CTR- STAP DAM MARAMMAT GADHA GHAT</t>
+          <t>1707004018/WC/22012034686014 — CTR- DUG POND OUT PREMPURA NALA</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034687495 — CTR- STAP  DEM MARAMMAT TILAIYA HAR</t>
+          <t>1707004018/WC/22012034686261 — CTR- STAP DAM MARAMMAT ATA KUINYA NALA</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034687500 — CTR TALAB JEERODHAR DANG HAR</t>
+          <t>1707004018/WC/22012034686273 — CTR- STAP DAM MARAMMAT GADHA GHAT</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034687503 — CTR TALAB JEERODHAR BOLLA HAR</t>
+          <t>1707004018/WC/22012034687495 — CTR- STAP  DEM MARAMMAT TILAIYA HAR</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034687506 — CTR TALAB JEEROD0HAR P REMPURA HAR</t>
+          <t>1707004018/WC/22012034687500 — CTR TALAB JEERODHAR DANG HAR</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034687513 — CTR TALAB JEERODHAR  SIMRAHAR</t>
+          <t>1707004018/WC/22012034687503 — CTR TALAB JEERODHAR BOLLA HAR</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034687540 — CTR-NAVEEN TALAB NIRMAN BARIYAN HAR</t>
+          <t>1707004018/WC/22012034687506 — CTR TALAB JEEROD0HAR P REMPURA HAR</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034724256 — CTR कंटूटेंच गिदवासा माता पहाड़ी ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034687513 — CTR TALAB JEERODHAR  SIMRAHAR</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>53328.03</v>
+        <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>46320</v>
+        <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>44515</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034726487 — CTR वाटर हार्वेस्टिंग पंचायत भवन ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034687540 — CTR-NAVEEN TALAB NIRMAN BARIYAN HAR</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>44300</v>
+        <v>44222</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034726491 — CTR वाटर हार्वेस्टिंग प्राथमिक शाला ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034724256 — CTR कंटूटेंच गिदवासा माता पहाड़ी ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>22173.14</v>
+        <v>53328.03</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>4825</v>
+        <v>46320</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>44385</v>
+        <v>44515</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>44907</v>
+        <v>44536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034726497 — CTR वाटर हार्वेस्टिंग माध्यमिक शाला ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034726487 — CTR वाटर हार्वेस्टिंग पंचायत भवन ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>22173.14</v>
+        <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>44385</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034726501 — CTR वाटर हार्वेस्टिंग हाई स्कूल ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034726491 — CTR वाटर हार्वेस्टिंग प्राथमिक शाला ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>22173.14</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>193</v>
+        <v>4825</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>44385</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>44494</v>
+        <v>44907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034835510 — CTR Parkolation tank nirmad Bhesai toriya ke pass gram panchayat kanjna</t>
+          <t>1707004018/WC/22012034726497 — CTR वाटर हार्वेस्टिंग माध्यमिक शाला ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>316650.71</v>
+        <v>22173.14</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>285164</v>
+        <v>193</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>44659</v>
+        <v>44385</v>
       </c>
       <c r="K712" s="3" t="n">
-        <v>45608</v>
+        <v>44907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034835511 — CTR Parkolation tank nirmad Gidwas toriya ke pass gram panchayat kanjna</t>
+          <t>1707004018/WC/22012034726501 — CTR वाटर हार्वेस्टिंग हाई स्कूल ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>369312.03</v>
+        <v>22173.14</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>0</v>
+        <v>193</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K713" s="3"/>
+        <v>44385</v>
+      </c>
+      <c r="K713" s="3" t="n">
+        <v>44494</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034910654 — कंटूटेंच निर्माण भेंसाईं टोरिया ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034835510 — CTR Parkolation tank nirmad Bhesai toriya ke pass gram panchayat kanjna</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>323746.8</v>
+        <v>316650.71</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>289500</v>
+        <v>285164</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>44610</v>
+        <v>44659</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>44658</v>
+        <v>45608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034910655 — कंटूटेंच निर्माण भेंसाईं टोरिया ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034835511 — CTR Parkolation tank nirmad Gidwas toriya ke pass gram panchayat kanjna</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>0</v>
+        <v>369312.03</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>44585</v>
+        <v>44424</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034910662 — कंटूटेंच निर्माण बोल्ला टोरिया ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034910654 — कंटूटेंच निर्माण भेंसाईं टोरिया ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>323746.8</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>291816</v>
+        <v>289500</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>44611</v>
+        <v>44610</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>44650</v>
+        <v>44658</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034922444 — पार्कोलेशन टेंक निर्माण झिदुआ हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034910655 — कंटूटेंच निर्माण भेंसाईं टोरिया ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>393962.35</v>
+        <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>364833.32</v>
+        <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>45346</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034922445 — पार्कोलेशन टेंक निर्माण सिमरिया हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034910662 — कंटूटेंच निर्माण बोल्ला टोरिया ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>387976.64</v>
+        <v>323746.8</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>383252</v>
+        <v>291816</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>44689</v>
+        <v>44611</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>45318</v>
+        <v>44650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034927705 — पार्कोलेशन टैंक निर्माण बेड़िया हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034922444 — पार्कोलेशन टेंक निर्माण झिदुआ हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>427155.43</v>
+        <v>393962.35</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>404944</v>
+        <v>364833.32</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>44689</v>
+        <v>45346</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>45318</v>
+        <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034927707 — पार्कोलेशन टैंक निर्माण खरगुपुरा हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034922445 — पार्कोलेशन टेंक निर्माण सिमरिया हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>403397.83</v>
+        <v>387976.64</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>366432</v>
+        <v>383252</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>44708</v>
+        <v>44689</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>45608</v>
+        <v>45318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034935786 — स्टाप डेम मरम्मत भटा कुइया हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034927705 — पार्कोलेशन टैंक निर्माण बेड़िया हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>0</v>
+        <v>427155.43</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>0</v>
+        <v>404944</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>44653</v>
-[...1 lines deleted...]
-      <c r="K721" s="3"/>
+        <v>44689</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>45318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034935797 — स्टाप डेम मरम्मत सनौया घाट ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034927707 — पार्कोलेशन टैंक निर्माण खरगुपुरा हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>0</v>
+        <v>403397.83</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>0</v>
+        <v>366432</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>44653</v>
-[...1 lines deleted...]
-      <c r="K722" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K722" s="3" t="n">
+        <v>45608</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034935803 — स्टाप डेम मरम्मत गड़ा घाट ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034935786 — स्टाप डेम मरम्मत भटा कुइया हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>44653</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034935815 — नवीन स्टाप डेम निर्माण  नाला हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034935797 — स्टाप डेम मरम्मत सनौया घाट ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>44653</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034935823 — नवीन स्टाप डैम निर्माड़ नाला हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034935803 — स्टाप डेम मरम्मत गड़ा घाट ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>44653</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034982411 — परकोलेशन टैंक निर्माण पुसोत्तम नाला ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034935815 — नवीन स्टाप डेम निर्माण  नाला हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44665</v>
+        <v>44653</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034982417 — परकोलेशन टैंक निर्माण बडेरा हार नाला ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034935823 — नवीन स्टाप डैम निर्माड़ नाला हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>44665</v>
+        <v>44653</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034992083 — पार्कोलेशन टैंक निर्माण गरारी हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034982411 — परकोलेशन टैंक निर्माण पुसोत्तम नाला ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>44789</v>
+        <v>44665</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034992086 — पार्कोलेशन टैंक निर्माण पटुआ  हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034982417 — परकोलेशन टैंक निर्माण बडेरा हार नाला ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>44789</v>
+        <v>44665</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034992087 — पार्कोलेशन टैंक निर्माण छोटा नाला ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034992083 — पार्कोलेशन टैंक निर्माण गरारी हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034992088 — पार्कोलेशन टैंक निर्माण छोटा नाला ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034992086 — पार्कोलेशन टैंक निर्माण पटुआ  हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012034992094 — पार्कोलेशन टैंक निर्माण खरगु हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034992087 — पार्कोलेशन टैंक निर्माण छोटा नाला ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035020332 — पार्कोलेशन टैंक निर्माण कुमर गड़ा हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034992088 — पार्कोलेशन टैंक निर्माण छोटा नाला ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>398777.42</v>
+        <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>387673</v>
+        <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>45054</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035020343 — पार्कोलेशन टैंक निर्माण करी हार हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012034992094 — पार्कोलेशन टैंक निर्माण खरगु हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035020346 — पार्कोलेशन टैंक निर्माण कच्छार हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012035020332 — पार्कोलेशन टैंक निर्माण कुमर गड़ा हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>0</v>
+        <v>398777.42</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>0</v>
+        <v>387673</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K735" s="3"/>
+        <v>45054</v>
+      </c>
+      <c r="K735" s="3" t="n">
+        <v>45578</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035062832 — पार्कोलेशन टेंक निर्माण कीटन हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012035020343 — पार्कोलेशन टैंक निर्माण करी हार हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>45030</v>
+        <v>44789</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035062833 — पार्कोलेशन टैंक निर्माण कच्छार हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012035020346 — पार्कोलेशन टैंक निर्माण कच्छार हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>45030</v>
+        <v>44789</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035062835 — पार्कोलेशन टैंक निर्माण करी हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012035062832 — पार्कोलेशन टेंक निर्माण कीटन हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035062837 — पार्कोलेशन टैंक निर्माण भटुआ हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012035062833 — पार्कोलेशन टैंक निर्माण कच्छार हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>402357.48</v>
+        <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>380128</v>
+        <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>45363</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035062842 — तालाब निर्माण अनंतपुरा हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012035062835 — पार्कोलेशन टैंक निर्माण करी हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035068402 — Naveen Talab Nirmad Chhota Nala Gram Panchayat Kanjna</t>
+          <t>1707004018/WC/22012035062837 — पार्कोलेशन टैंक निर्माण भटुआ हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>0</v>
+        <v>402357.48</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>0</v>
+        <v>380128</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K741" s="3"/>
+        <v>45363</v>
+      </c>
+      <c r="K741" s="3" t="n">
+        <v>46125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035071392 — Naveen Talab Nirmad Bolla Har Gram Panchayat Kanjna</t>
+          <t>1707004018/WC/22012035062842 — तालाब निर्माण अनंतपुरा हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035078543 — Dagout pond nirmad badgaiya har gram panchayat kanjna</t>
+          <t>1707004018/WC/22012035068402 — Naveen Talab Nirmad Chhota Nala Gram Panchayat Kanjna</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>404081.16</v>
+        <v>0</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>381971</v>
+        <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>45095</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035078544 — Dagout pond nirmad chotaiyan ghat ke bagal me gram panchayat kanjna</t>
+          <t>1707004018/WC/22012035071392 — Naveen Talab Nirmad Bolla Har Gram Panchayat Kanjna</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>402176.36</v>
+        <v>0</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>3315</v>
+        <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>45095</v>
+        <v>45030</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035078545 — Dagout pond nirmad chotaiyan ghat ke bagal me gram panchayat kanjna</t>
+          <t>1707004018/WC/22012035078543 — Dagout pond nirmad badgaiya har gram panchayat kanjna</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>0</v>
+        <v>404081.16</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>0</v>
+        <v>381971</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K745" s="3"/>
+        <v>45095</v>
+      </c>
+      <c r="K745" s="3" t="n">
+        <v>46156</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Repair &amp; Maintenance of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035078547 — Dagout pond nirmad ber har gram panchayat kanjna</t>
+          <t>1707004018/WC/22012035078544 — Dagout pond nirmad chotaiyan ghat ke bagal me gram panchayat kanjna</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>405445.15</v>
+        <v>402176.36</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>373570</v>
+        <v>3315</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>45095</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035078567 — Dagout pond nirmad kari  har gram panchayat kanjna</t>
+          <t>1707004018/WC/22012035078545 — Dagout pond nirmad chotaiyan ghat ke bagal me gram panchayat kanjna</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035124488 — Parkolation Temk Nirmad Arsiyane Har Gram Panchayat Kanjna</t>
+          <t>1707004018/WC/22012035078547 — Dagout pond nirmad ber har gram panchayat kanjna</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>428222.18</v>
+        <v>405445.15</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>412758</v>
+        <v>373570</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>45207</v>
-[...3 lines deleted...]
-      </c>
+        <v>45095</v>
+      </c>
+      <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035124494 — Parkolation Tenk Nirmad Anantpura Har Gram Panchayat Kanjna</t>
+          <t>1707004018/WC/22012035078567 — Dagout pond nirmad kari  har gram panchayat kanjna</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>404048.7</v>
+        <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>390307.16</v>
+        <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>45367</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035124513 — Parkolation Tenk Nirmad Ganna Har Gram Panchayat Kanjna</t>
+          <t>1707004018/WC/22012035124488 — Parkolation Temk Nirmad Arsiyane Har Gram Panchayat Kanjna</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>438133.64</v>
+        <v>428222.18</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>428605</v>
+        <v>412758</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>45367</v>
+        <v>45207</v>
       </c>
       <c r="K750" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035124517 — Parkolation Tenk Nirmad Badara Har Gram Panchayat Kanjna</t>
+          <t>1707004018/WC/22012035124494 — Parkolation Tenk Nirmad Anantpura Har Gram Panchayat Kanjna</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>0</v>
+        <v>404048.7</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>0</v>
+        <v>390307.16</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K751" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K751" s="3" t="n">
+        <v>46156</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035179747 — नवीन तालाब निर्माण अनंतपुरा हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WC/22012035124513 — Parkolation Tenk Nirmad Ganna Har Gram Panchayat Kanjna</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>0</v>
+        <v>438133.64</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>0</v>
+        <v>428605</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K752" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K752" s="3" t="n">
+        <v>46156</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035277255 — JGSA Richarg Pit Samudaik Koop Ambe Mata Ke Pass Gram Panchayat Kanjna</t>
+          <t>1707004018/WC/22012035124517 — Parkolation Tenk Nirmad Badara Har Gram Panchayat Kanjna</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>10175.36</v>
+        <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>45773</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/22012035277263 — JGSA Richarg Pit Samudaik Koop Kusmariya Mata Ke Pass Gram Panchayat Kanjna</t>
+          <t>1707004018/WC/22012035179747 — नवीन तालाब निर्माण अनंतपुरा हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>25313.63</v>
+        <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>45773</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/2331 — सार्वजनिक पेयजल कूप निर्माण कुसमरिया माता के पास</t>
+          <t>1707004018/WC/22012035277255 — JGSA Richarg Pit Samudaik Koop Ambe Mata Ke Pass Gram Panchayat Kanjna</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>206000</v>
+        <v>25899.46</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>325979.2</v>
+        <v>10175.36</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>40241</v>
+        <v>45773</v>
       </c>
       <c r="K755" s="3" t="n">
-        <v>40660</v>
+        <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/2519 — सार्वजनिक पेय जल कूप निर्माण अम्‍बेमाता के पास हरिजन बस्‍ती</t>
+          <t>1707004018/WC/22012035277263 — JGSA Richarg Pit Samudaik Koop Kusmariya Mata Ke Pass Gram Panchayat Kanjna</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>206000</v>
+        <v>25899.46</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>152814</v>
+        <v>25313.63</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>40241</v>
+        <v>45773</v>
       </c>
       <c r="K756" s="3" t="n">
-        <v>40890</v>
+        <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/2520 — नथुवा/कुजा अहिरवार कपिल धारा कूप निर्माण</t>
+          <t>1707004018/WC/2331 — सार्वजनिक पेयजल कूप निर्माण कुसमरिया माता के पास</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>200000</v>
+        <v>206000</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>20882</v>
+        <v>325979.2</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>40304</v>
+        <v>40241</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>41977</v>
+        <v>40660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/2521 — रामदयाल/रामसेवक दर्जी कपिल धारा कूप निर्माण</t>
+          <t>1707004018/WC/2519 — सार्वजनिक पेय जल कूप निर्माण अम्‍बेमाता के पास हरिजन बस्‍ती</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>200000</v>
+        <v>206000</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>218544.97</v>
+        <v>152814</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>40304</v>
+        <v>40241</v>
       </c>
       <c r="K758" s="3" t="n">
-        <v>41122</v>
+        <v>40890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/3770 — तालाब का बांध विस्‍तार एवं बेस्‍ट वियर निर्माण घटोई घाट</t>
+          <t>1707004018/WC/2520 — नथुवा/कुजा अहिरवार कपिल धारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>419000</v>
+        <v>200000</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>412543</v>
+        <v>20882</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>41060</v>
+        <v>40304</v>
       </c>
       <c r="K759" s="3" t="n">
-        <v>41094</v>
+        <v>41977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/3894 — 1707004018/WC/3894</t>
+          <t>1707004018/WC/2521 — रामदयाल/रामसेवक दर्जी कपिल धारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>305885</v>
+        <v>218544.97</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>41303</v>
+        <v>40304</v>
       </c>
       <c r="K760" s="3" t="n">
-        <v>41361</v>
+        <v>41122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/543 — स्‍टापडैम निर्माण सह  रिपटा निर्माण खंगरे घाट</t>
+          <t>1707004018/WC/3770 — तालाब का बांध विस्‍तार एवं बेस्‍ट वियर निर्माण घटोई घाट</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>499000</v>
+        <v>419000</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>301047</v>
+        <v>412543</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>39156</v>
+        <v>41060</v>
       </c>
       <c r="K761" s="3" t="n">
-        <v>39229</v>
+        <v>41094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/662 — कूप निर्माण चतरे पूरन अहिरवार</t>
+          <t>1707004018/WC/3894 — 1707004018/WC/3894</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>110000</v>
+        <v>300000</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>38650</v>
+        <v>305885</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>39191</v>
+        <v>41303</v>
       </c>
       <c r="K762" s="3" t="n">
-        <v>39260</v>
+        <v>41361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/663 — कूप निर्माण रगवर तनय पर्वत अहिरवार</t>
+          <t>1707004018/WC/543 — स्‍टापडैम निर्माण सह  रिपटा निर्माण खंगरे घाट</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>110000</v>
+        <v>499000</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>31220</v>
+        <v>301047</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>39191</v>
+        <v>39156</v>
       </c>
       <c r="K763" s="3" t="n">
-        <v>39232</v>
+        <v>39229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/664 — रामसहाय तनय भैयालाल कूप निर्माण</t>
+          <t>1707004018/WC/662 — कूप निर्माण चतरे पूरन अहिरवार</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>110000</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>184500</v>
+        <v>38650</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>39408</v>
+        <v>39191</v>
       </c>
       <c r="K764" s="3" t="n">
-        <v>39972</v>
+        <v>39260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/665 — अछरूवा तनय रामदीन अहिरवार</t>
+          <t>1707004018/WC/663 — कूप निर्माण रगवर तनय पर्वत अहिरवार</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>110000</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>128290</v>
+        <v>31220</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>39408</v>
-[...1 lines deleted...]
-      <c r="K765" s="3"/>
+        <v>39191</v>
+      </c>
+      <c r="K765" s="3" t="n">
+        <v>39232</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/922 — sinchai koop nirmad bhagbati babulal khangar kanjna</t>
+          <t>1707004018/WC/664 — रामसहाय तनय भैयालाल कूप निर्माण</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>110000</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>76376</v>
+        <v>184500</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>39408</v>
       </c>
       <c r="K766" s="3" t="n">
-        <v>39470</v>
+        <v>39972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/9993639753 — मनीराम/काशीबाई/रामसहाय यादव लघु तालाब निर्माण कंजन</t>
+          <t>1707004018/WC/665 — अछरूवा तनय रामदीन अहिरवार</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>300000</v>
+        <v>110000</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>297457</v>
+        <v>128290</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>41634</v>
-[...3 lines deleted...]
-      </c>
+        <v>39408</v>
+      </c>
+      <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/9993640473 — लधु तालाब निर्माण कंजना</t>
+          <t>1707004018/WC/922 — sinchai koop nirmad bhagbati babulal khangar kanjna</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>300000</v>
+        <v>110000</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>0</v>
+        <v>76376</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>42599</v>
-[...1 lines deleted...]
-      <c r="K768" s="3"/>
+        <v>39408</v>
+      </c>
+      <c r="K768" s="3" t="n">
+        <v>39470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/9993641495 — नथुवा/बल्‍ला अहिरवार लघु तालाब कंजना</t>
+          <t>1707004018/WC/9993639753 — मनीराम/काशीबाई/रामसहाय यादव लघु तालाब निर्माण कंजन</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>299924</v>
+        <v>297457</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>41662</v>
+        <v>41634</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>41927</v>
+        <v>41696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/9993641497 — राजेन्‍द्र/मंगनलाल प्रजापति लघु तालाब निर्माण कंजन</t>
+          <t>1707004018/WC/9993640473 — लधु तालाब निर्माण कंजना</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>299940</v>
+        <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>41676</v>
-[...3 lines deleted...]
-      </c>
+        <v>42599</v>
+      </c>
+      <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/9993651815 — गंगाराम/कलू कोरी लघु तालाब निर्माण (SC)</t>
+          <t>1707004018/WC/9993641495 — नथुवा/बल्‍ला अहिरवार लघु तालाब कंजना</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>0</v>
+        <v>299924</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K771" s="3"/>
+        <v>41662</v>
+      </c>
+      <c r="K771" s="3" t="n">
+        <v>41927</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/9993652954 — कल्‍लू/दुर्जन अहिरवार नवीन लघु तालाब निर्माण कंजना</t>
+          <t>1707004018/WC/9993641497 — राजेन्‍द्र/मंगनलाल प्रजापति लघु तालाब निर्माण कंजन</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>297991</v>
+        <v>299940</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>41802</v>
+        <v>41676</v>
       </c>
       <c r="K772" s="3" t="n">
-        <v>41948</v>
+        <v>41927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/9993660725 — किलेदार/खडी कुर्मी लघु तालाब निर्माण</t>
+          <t>1707004018/WC/9993651815 — गंगाराम/कलू कोरी लघु तालाब निर्माण (SC)</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>408000</v>
+        <v>300000</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>405801</v>
+        <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>42341</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/9993663666 — नंगा/नथुआ अहिरवार नवीन लघु तालाब निर्माण</t>
+          <t>1707004018/WC/9993652954 — कल्‍लू/दुर्जन अहिरवार नवीन लघु तालाब निर्माण कंजना</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>408000</v>
+        <v>300000</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>406162</v>
+        <v>297991</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>42369</v>
+        <v>41802</v>
       </c>
       <c r="K774" s="3" t="n">
-        <v>42872</v>
+        <v>41948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WC/9993664931 — चतरा/ठक्‍के अहिरवार नवीन लघु तालाब निर्माण</t>
+          <t>1707004018/WC/9993660725 — किलेदार/खडी कुर्मी लघु तालाब निर्माण</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>408000</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>407569</v>
+        <v>405801</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>42383</v>
+        <v>42341</v>
       </c>
       <c r="K775" s="3" t="n">
-        <v>42872</v>
+        <v>42522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WH/22012034439492 — talab nirman jirnoddhar bhaisay har kanjna</t>
+          <t>1707004018/WC/9993663666 — नंगा/नथुआ अहिरवार नवीन लघु तालाब निर्माण</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>713000</v>
+        <v>408000</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>683785</v>
+        <v>406162</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>43531</v>
+        <v>42369</v>
       </c>
       <c r="K776" s="3" t="n">
-        <v>43867</v>
+        <v>42872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WH/22012034439493 — talab jirnoddhar karya khadri har kanjana</t>
+          <t>1707004018/WC/9993664931 — चतरा/ठक्‍के अहिरवार नवीन लघु तालाब निर्माण</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>828000</v>
+        <v>408000</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>813620</v>
+        <v>407569</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>43531</v>
+        <v>42383</v>
       </c>
       <c r="K777" s="3" t="n">
-        <v>43867</v>
+        <v>42872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WH/22012034440916 — स्‍टपडेम मरम्‍मत चमरिया घाट निर्माण ग्राम पंचायत कंजना</t>
+          <t>1707004018/WH/22012034439492 — talab nirman jirnoddhar bhaisay har kanjna</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>0</v>
+        <v>713000</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>0</v>
+        <v>683785</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K778" s="3"/>
+        <v>43531</v>
+      </c>
+      <c r="K778" s="3" t="n">
+        <v>43867</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WH/22012034440917 — स्‍टापडेम मरम्‍मत भटा कुईया नाला ग्राम पंचायत कंजना</t>
+          <t>1707004018/WH/22012034439493 — talab jirnoddhar karya khadri har kanjana</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>0</v>
+        <v>828000</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>0</v>
+        <v>813620</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K779" s="3"/>
+        <v>43531</v>
+      </c>
+      <c r="K779" s="3" t="n">
+        <v>43867</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WH/22012034440918 — स्‍टापडेम मरम्‍मत कार्य सनोपा घाट नाला ग्राम पंचायत कंजना</t>
+          <t>1707004018/WH/22012034440916 — स्‍टपडेम मरम्‍मत चमरिया घाट निर्माण ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WH/22012034440919 — तालाब जीर्णोद्धार सिमरा घाट हार ग्राम पंचायत कंजना</t>
+          <t>1707004018/WH/22012034440917 — स्‍टापडेम मरम्‍मत भटा कुईया नाला ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J781" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WH/22012034440920 — तालाब जीर्णेद्धार रामसहाय के खेत के पास ग्राम पंचायत कंजना</t>
+          <t>1707004018/WH/22012034440918 — स्‍टापडेम मरम्‍मत कार्य सनोपा घाट नाला ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WH/22012034440921 — तालाब जीर्णोद्धार दयाराम के खेत के पास ग्राम पंचायत कंजना</t>
+          <t>1707004018/WH/22012034440919 — तालाब जीर्णोद्धार सिमरा घाट हार ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WH/22012034939202 — स्टाप डेम मरम्मत कार्य चमरा घाट ग्राम पंचायत कंजना</t>
+          <t>1707004018/WH/22012034440920 — तालाब जीर्णेद्धार रामसहाय के खेत के पास ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>45315</v>
+        <v>43491</v>
       </c>
       <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WH/22012034939203 — स्टाप डेम मरम्मत कार्य खांगरे घाट ग्राम पंचायत कंजना</t>
+          <t>1707004018/WH/22012034440921 — तालाब जीर्णोद्धार दयाराम के खेत के पास ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>45315</v>
+        <v>43491</v>
       </c>
       <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WH/22012034944250 — स्‍टापडेम मरम्‍मत कार्य खांगरे घाट ग्राम पंचायत कंजना</t>
+          <t>1707004018/WH/22012034939202 — स्टाप डेम मरम्मत कार्य चमरा घाट ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>588448.24</v>
+        <v>0</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>507147.8</v>
+        <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>45820</v>
+        <v>45315</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WH/22012034944253 — स्टापडेम मरम्मत कार्य चमरा घाट ग्राम पंचायत कंजना</t>
+          <t>1707004018/WH/22012034939203 — स्टाप डेम मरम्मत कार्य खांगरे घाट ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>45761</v>
+        <v>45315</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
+          <t>1707004018/WH/22012034944250 — स्‍टापडेम मरम्‍मत कार्य खांगरे घाट ग्राम पंचायत कंजना</t>
+        </is>
+      </c>
+      <c r="G788" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H788" s="2" t="n">
+        <v>588448.24</v>
+      </c>
+      <c r="I788" s="2" t="n">
+        <v>507147.8</v>
+      </c>
+      <c r="J788" s="3" t="n">
+        <v>45820</v>
+      </c>
+      <c r="K788" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
+      <c r="A789" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / PALERA</t>
+        </is>
+      </c>
+      <c r="B789" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C789" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D789" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E789" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F789" s="1" t="inlineStr">
+        <is>
+          <t>1707004018/WH/22012034944253 — स्टापडेम मरम्मत कार्य चमरा घाट ग्राम पंचायत कंजना</t>
+        </is>
+      </c>
+      <c r="G789" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H789" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I789" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J789" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K789" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
+      <c r="A790" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / PALERA</t>
+        </is>
+      </c>
+      <c r="B790" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C790" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D790" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E790" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F790" s="1" t="inlineStr">
+        <is>
           <t>1707004018/WH/22012034944257 — स्टापडेम मरम्मत कार्य चमरा घाट ग्राम पंचायत कंजना</t>
         </is>
       </c>
-      <c r="G788" s="1" t="inlineStr">
+      <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="H788" s="2" t="n">
+      <c r="H790" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I788" s="2" t="n">
+      <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J788" s="3" t="n">
+      <c r="J790" s="3" t="n">
         <v>45761</v>
       </c>
-      <c r="K788" s="3"/>
+      <c r="K790" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>