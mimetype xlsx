--- v0 (2026-09-05)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K469"/>
+  <dimension ref="A1:K470"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 02:03:45</t>
+          <t>Exported on: 2026-10-24 12:28:47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -512,51 +512,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1707004029/AV/22012034648806 — नवीन बाउंडरी बॉल निर्माण कब्रिस्तान में खजरी (कनवर्जेन्सच)</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>103411</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>94852</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45205</v>
@@ -1378,51 +1378,51 @@
       <c r="J34" s="3" t="n">
         <v>43501</v>
       </c>
       <c r="K34" s="3" t="n">
         <v>43585</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/22012034457914 — कपिलधारा कूप निर्माण प्रभुदयाल,भगवानदास/कलू बंशकारkhajri</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>235521.64</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>107460</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44140</v>
@@ -2420,51 +2420,51 @@
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>44091</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/22012034657978 — सिचाई कूप निर्माण रमसू अहिरवार/ललंजू खजरी</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>98658</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>44512</v>
@@ -2657,98 +2657,98 @@
       <c r="J61" s="3" t="n">
         <v>44362</v>
       </c>
       <c r="K61" s="3" t="n">
         <v>45008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Coast Line plntation of Forestry Trees-Individuals / Along the coast Line Plantation of Forestry Trees for Individuals</t>
+          <t>Coast Line plntation of Forestry Trees-Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/22012034825193 — नंदन फलोद्यान निर्माण देवकीनंदन राजपूत /भैरो खजरी</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>10422</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>44455</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Coast Line plntation of Forestry Trees-Individuals / Along the coast Line Plantation of Forestry Trees for Individuals</t>
+          <t>Coast Line plntation of Forestry Trees-Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/22012034825197 — नंदन फलोद्यान निर्माण बृजलाल अहिरवार/भूरे खजरी</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>19770</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>44512</v>
@@ -3603,51 +3603,51 @@
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/22012035387412 — JGSY रिचार्ज पिट निर्माण शिवलाल /रामदास वंशकार के कुआं के पास खजरी</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45761</v>
@@ -4042,214 +4042,214 @@
       <c r="J90" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/22012035398369 — JGSY खेत तालाब निर्माण लोचन सिंह के खेत पर खजरी</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>44109</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/22012035490033 — JGSY खेत तालाब निर्माण उत्तम के खेत पर खजरी</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I92" s="2" t="n">
-        <v>109127</v>
+        <v>121727</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/22012035491922 — JGSY खेत तालाब निर्माण महादेव तिवारी के खेत पर खजरी</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>61335</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Line Plntation(Coast) - horti-trees (Individuals) / Along the coast Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Line Plntation(Coast) - horti-trees (Individuals) / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/22012035601149 — एक बगिया मां के नाम राजकुमारी/घनश्याम अहिरवार ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>186933.28</v>
       </c>
       <c r="I94" s="2" t="n">
-        <v>5427</v>
+        <v>19827</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45956</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Line Plntation(Coast) - horti-trees (Individuals) / Along the coast Line Plantation of Horticulture Trees for Individuals</t>
@@ -4816,51 +4816,51 @@
       <c r="J106" s="3" t="n">
         <v>43291</v>
       </c>
       <c r="K106" s="3" t="n">
         <v>43362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/1311765 — Construction of IAY House -IAY REG. NO. MP1074299</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>43161</v>
@@ -6137,51 +6137,51 @@
       <c r="J133" s="3" t="n">
         <v>44043</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>44124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/2246271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2955191</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>43656</v>
@@ -7458,51 +7458,51 @@
       <c r="J160" s="3" t="n">
         <v>44293</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>45323</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/3821751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120984749</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>44684</v>
@@ -8681,51 +8681,51 @@
       <c r="J185" s="3" t="n">
         <v>44722</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>45418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/3881754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131120336</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>44684</v>
@@ -9022,51 +9022,51 @@
       <c r="J192" s="3" t="n">
         <v>44718</v>
       </c>
       <c r="K192" s="3" t="n">
         <v>45418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/3907489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132339556</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>14634</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>44715</v>
@@ -9412,51 +9412,51 @@
       <c r="J200" s="3" t="n">
         <v>44733</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>45105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4309079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128407226</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>44747</v>
@@ -10096,2119 +10096,2119 @@
       <c r="J214" s="3" t="n">
         <v>45121</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>45418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4708048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124047521</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>21717</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4708050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124048415</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4711919 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126801792</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4712616 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125719286</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4712622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125721811</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>19170</v>
+        <v>21870</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4713397 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125940647</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4713408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125943720</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4713411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125944503</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>8748</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4714646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126722416</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>20520</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4718054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132335045</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>21276</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4718055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132335090</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4718056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132335117</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>20736</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4718057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132336014</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4718059 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132338666</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4718061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132339568</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>21276</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4718063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132340487</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>20628</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4718064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132341265</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>16470</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4718065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132341870</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>20520</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4718646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131120305</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>8748</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4718647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131120355</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4770479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124046595</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>22041</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45635</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4776087 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125756928</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45562</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4787598 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132340928</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>5832</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4787604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132342354</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45562</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4865174 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124050818</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4869383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132335674</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4869384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132338517</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>13338</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4888299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125709781</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4890106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127257831</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45576</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4964143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125740656</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4970545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131120328</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/4971398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132338294</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>15660</v>
+        <v>19260</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5248601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125739575</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5250688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132339672</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>1566</v>
+        <v>12366</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5252311 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132336409</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>15660</v>
+        <v>19260</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5252341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132340752</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5253526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132339308</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5253642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131120295</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>8064</v>
+        <v>11664</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45855</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5256161 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132339322</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>5166</v>
+        <v>15966</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5256223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132340288</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>3132</v>
+        <v>12144</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5257545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132340911</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5259238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132340611</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5260943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132338475</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>5166</v>
+        <v>14166</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5269580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132341111</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5271425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132340896</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45895</v>
@@ -12260,1602 +12260,1602 @@
       <c r="J260" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5284719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131120302</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5285092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131120309</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5293503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124053139</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>17226</v>
+        <v>22626</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5294889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132335049</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5300502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131120298</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5305176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125503470</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5310973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132334809</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5312444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132336549</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5313630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125949010</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5314910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126781571</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5320581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126319924</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5322191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125941588</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5323490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132335870</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>7200</v>
+        <v>21600</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5326577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132335067</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5328591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124048738</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>5193</v>
+        <v>10593</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5332843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132341499</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5334090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125945041</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5335575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132339537</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>12528</v>
+        <v>16128</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5340384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132338180</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5340564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132341277</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>12396</v>
+        <v>23196</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5653224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126805092</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>12528</v>
+        <v>21528</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5654967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132338249</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5654968 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132338649</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5654971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132339171</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5654975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132335793</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5654976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132335960</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5655389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132339696</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5655391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132340636</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>12528</v>
+        <v>19728</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5655647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125718020</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5656066 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125711818</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5658491 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125755692</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5658751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132341931</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5708525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124050476</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>3600</v>
+        <v>14400</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5708949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126726137</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>6525</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45895</v>
@@ -13897,8421 +13897,8468 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>16499</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>42766</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/5793593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132334739</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/6088723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126719411</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1707004029/IF/IAY/6094281 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132336467</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/638314 — Construction of IAY House -IAY REG. NO. MP2281994</t>
+          <t>1707004029/IF/IAY/6381345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126807462</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>15861</v>
+        <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>42787</v>
-[...3 lines deleted...]
-      </c>
+        <v>46229</v>
+      </c>
+      <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/660540 — Construction of IAY House -IAY REG. NO. MP1417035</t>
+          <t>1707004029/IF/IAY/638314 — Construction of IAY House -IAY REG. NO. MP2281994</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>15480</v>
+        <v>15861</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>42955</v>
+        <v>42787</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>43146</v>
+        <v>43244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/660567 — Construction of IAY House -IAY REG. NO. MP1423521</t>
+          <t>1707004029/IF/IAY/660540 — Construction of IAY House -IAY REG. NO. MP1417035</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>15636</v>
+        <v>15480</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>43067</v>
+        <v>42955</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>43327</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/669943 — Construction of IAY House -IAY REG. NO. MP2308389</t>
+          <t>1707004029/IF/IAY/660567 — Construction of IAY House -IAY REG. NO. MP1423521</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>15480</v>
+        <v>15636</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>42955</v>
+        <v>43067</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>43115</v>
+        <v>43327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/670189 — Construction of IAY House -IAY REG. NO. MP2328075</t>
+          <t>1707004029/IF/IAY/669943 — Construction of IAY House -IAY REG. NO. MP2308389</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>42983</v>
+        <v>42955</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>43192</v>
+        <v>43115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/671202 — Construction of IAY House -IAY REG. NO. MP2389317</t>
+          <t>1707004029/IF/IAY/670189 — Construction of IAY House -IAY REG. NO. MP2328075</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43067</v>
+        <v>42983</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/671880 — Construction of IAY House -IAY REG. NO. MP2451123</t>
+          <t>1707004029/IF/IAY/671202 — Construction of IAY House -IAY REG. NO. MP2389317</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>42955</v>
+        <v>43067</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>43115</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/671989 — Construction of IAY House -IAY REG. NO. MP2468624</t>
+          <t>1707004029/IF/IAY/671880 — Construction of IAY House -IAY REG. NO. MP2451123</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>42927</v>
+        <v>42955</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>43192</v>
+        <v>43115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/672098 — Construction of IAY House -IAY REG. NO. MP2478755</t>
+          <t>1707004029/IF/IAY/671989 — Construction of IAY House -IAY REG. NO. MP2468624</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>43032</v>
+        <v>42927</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>43146</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/672178 — Construction of IAY House -IAY REG. NO. MP2489176</t>
+          <t>1707004029/IF/IAY/672098 — Construction of IAY House -IAY REG. NO. MP2478755</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>43032</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>43151</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/672481 — Construction of IAY House -IAY REG. NO. MP2514408</t>
+          <t>1707004029/IF/IAY/672178 — Construction of IAY House -IAY REG. NO. MP2489176</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>43032</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>43136</v>
+        <v>43151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/672578 — Construction of IAY House -IAY REG. NO. MP2519470</t>
+          <t>1707004029/IF/IAY/672481 — Construction of IAY House -IAY REG. NO. MP2514408</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>42983</v>
+        <v>43032</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>43192</v>
+        <v>43136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/672579 — Construction of IAY House -IAY REG. NO. MP2519475</t>
+          <t>1707004029/IF/IAY/672578 — Construction of IAY House -IAY REG. NO. MP2519470</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>42983</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>43146</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/676208 — Construction of IAY House -IAY REG. NO. MP2925832</t>
+          <t>1707004029/IF/IAY/672579 — Construction of IAY House -IAY REG. NO. MP2519475</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>43067</v>
+        <v>42983</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>43192</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/676458 — Construction of IAY House -IAY REG. NO. MP2945825</t>
+          <t>1707004029/IF/IAY/676208 — Construction of IAY House -IAY REG. NO. MP2925832</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>43067</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/676974 — Construction of IAY House -IAY REG. NO. MP3008527</t>
+          <t>1707004029/IF/IAY/676458 — Construction of IAY House -IAY REG. NO. MP2945825</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>43067</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>43146</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/984996 — Construction of IAY House -IAY REG. NO. MP2490348</t>
+          <t>1707004029/IF/IAY/676974 — Construction of IAY House -IAY REG. NO. MP3008527</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>43067</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/IAY/985032 — Construction of IAY House -IAY REG. NO. MP2520140</t>
+          <t>1707004029/IF/IAY/984996 — Construction of IAY House -IAY REG. NO. MP2490348</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>42983</v>
+        <v>43067</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1707004029/LD/22012034260389 — नारायणदास/शशिकांत अहिरवार मेंढ्वंधान निर्माण</t>
+          <t>1707004029/IF/IAY/985032 — Construction of IAY House -IAY REG. NO. MP2520140</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K317" s="3"/>
+        <v>42983</v>
+      </c>
+      <c r="K317" s="3" t="n">
+        <v>43146</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1707004029/LD/22012034316682 — naveen shantidham nirman jitkora</t>
+          <t>1707004029/LD/22012034260389 — नारायणदास/शशिकांत अहिरवार मेंढ्वंधान निर्माण</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>42839</v>
+        <v>42395</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1707004029/LD/22012034944404 — नाली निर्माण कार्य मस्जिद से व़जलाल प्रजापति के घर की ओर ग्राम पंचायत खजरी कनवर्जेन्‍स</t>
+          <t>1707004029/LD/22012034316682 — naveen shantidham nirman jitkora</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>26200</v>
+        <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>45452</v>
+        <v>42839</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1707004029/LD/3799424769 — नवीन शांतिधाम निर्माण कार्य खजरी</t>
+          <t>1707004029/LD/22012034944404 — नाली निर्माण कार्य मस्जिद से व़जलाल प्रजापति के घर की ओर ग्राम पंचायत खजरी कनवर्जेन्‍स</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>350000</v>
+        <v>26200</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>6996</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>41674</v>
-[...3 lines deleted...]
-      </c>
+        <v>45452</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1707004029/LD/9926712571 — भगवानदास/चिमन मेंड बंधान खजरी</t>
+          <t>1707004029/LD/3799424769 — नवीन शांतिधाम निर्माण कार्य खजरी</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>27000</v>
+        <v>350000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>20096</v>
+        <v>6996</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>41835</v>
+        <v>41674</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>41911</v>
+        <v>42287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1707004029/LD/9926712776 — इस्‍माईलखॉ/चॉद खॉ मेड बंधान खजरी</t>
+          <t>1707004029/LD/9926712571 — भगवानदास/चिमन मेंड बंधान खजरी</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>12246</v>
+        <v>20096</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>41835</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>41911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1707004029/LD/9926712778 — धनीराम कुम्‍हार/ब़जलाल/हरदास मेड बंधान खजरी</t>
+          <t>1707004029/LD/9926712776 — इस्‍माईलखॉ/चॉद खॉ मेड बंधान खजरी</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>40000</v>
+        <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>39878</v>
+        <v>12246</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>41835</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>41911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/1923 — सी सी रोड निमार्ण जा्गेश्‍वर के बेडा से खजरी</t>
+          <t>1707004029/LD/9926712778 — धनीराम कुम्‍हार/ब़जलाल/हरदास मेड बंधान खजरी</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>500000</v>
+        <v>40000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>201138</v>
+        <v>39878</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>39820</v>
+        <v>41835</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>39973</v>
+        <v>41911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034171604 — काले खां के मकान से हजरत खां के बेडा तक सी सी रोड</t>
+          <t>1707004029/RC/1923 — सी सी रोड निमार्ण जा्गेश्‍वर के बेडा से खजरी</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>138586</v>
+        <v>500000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>138584</v>
+        <v>201138</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>41450</v>
+        <v>39820</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>42460</v>
+        <v>39973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034191783 — अमीर खॉं के मकान से बुनकरयाना होकर ग्‍यासी राय के</t>
+          <t>1707004029/RC/22012034171604 — काले खां के मकान से हजरत खां के बेडा तक सी सी रोड</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>154080</v>
+        <v>138586</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>137360</v>
+        <v>138584</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>41646</v>
+        <v>41450</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>41730</v>
+        <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034191785 — हज्‍जू अहिरवार के मकान से पिरूवा अहिरवार के बेडा त</t>
+          <t>1707004029/RC/22012034191783 — अमीर खॉं के मकान से बुनकरयाना होकर ग्‍यासी राय के</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>51808</v>
+        <v>154080</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>51714</v>
+        <v>137360</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>41623</v>
+        <v>41646</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>41656</v>
+        <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034210897 — सी सी रोड निर्माण एवं नाली निर्माण नूरमुहम्‍मद के</t>
+          <t>1707004029/RC/22012034191785 — हज्‍जू अहिरवार के मकान से पिरूवा अहिरवार के बेडा त</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>74160</v>
+        <v>51808</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>65824</v>
+        <v>51714</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>41702</v>
+        <v>41623</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>41766</v>
+        <v>41656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034210900 — सी सी रोड निर्माण एवं नाली निर्माण जगत नापित के मक</t>
+          <t>1707004029/RC/22012034210897 — सी सी रोड निर्माण एवं नाली निर्माण नूरमुहम्‍मद के</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>62640</v>
+        <v>74160</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>55660</v>
+        <v>65824</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>41730</v>
+        <v>41766</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034210903 — सी सी रोड निर्माण एवं नाली निर्माण ई जी एस शाला से</t>
+          <t>1707004029/RC/22012034210900 — सी सी रोड निर्माण एवं नाली निर्माण जगत नापित के मक</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>57960</v>
+        <v>62640</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>51512</v>
+        <v>55660</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>41973</v>
+        <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034232232 — सी सी रोड निर्माण खुमान अहिरवार के मकान से पुष्‍पेंन्‍द्र अहिरवार के मकान तक पंच खजरी</t>
+          <t>1707004029/RC/22012034210903 — सी सी रोड निर्माण एवं नाली निर्माण ई जी एस शाला से</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>128640</v>
+        <v>57960</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>128534</v>
+        <v>51512</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>41940</v>
+        <v>41702</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>42460</v>
+        <v>41973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034289237 — सी सी रोड निर्माण प्रधान मंत्री सडक से स्‍वराज भवन तक भाग2</t>
+          <t>1707004029/RC/22012034232232 — सी सी रोड निर्माण खुमान अहिरवार के मकान से पुष्‍पेंन्‍द्र अहिरवार के मकान तक पंच खजरी</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>43180</v>
+        <v>128640</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>43284</v>
+        <v>128534</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>42330</v>
+        <v>41940</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>42370</v>
+        <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034293799 — सुदूर सडक निर्माण हाई स्‍कूल से दरदौरा सीमा तक पहुंचमार्ग ग्राम पंचायत खजरी</t>
+          <t>1707004029/RC/22012034289237 — सी सी रोड निर्माण प्रधान मंत्री सडक से स्‍वराज भवन तक भाग2</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>1434000</v>
+        <v>43180</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>1409151.97</v>
+        <v>43284</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>42367</v>
+        <v>42330</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>43585</v>
+        <v>42370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034343041 — सुदूर सडक निर्माण पारियन खिरक से जबारपुरा मुख्‍य मार्ग तक पहुंचमार्ग ग्राम पंचायत खजरी</t>
+          <t>1707004029/RC/22012034293799 — सुदूर सडक निर्माण हाई स्‍कूल से दरदौरा सीमा तक पहुंचमार्ग ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>1230000</v>
+        <v>1434000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>1106750.05</v>
+        <v>1409151.97</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>42920</v>
+        <v>42367</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>43931</v>
+        <v>43585</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034510982 — सुदूर सड़क निर्माण बरदिया नाला से पारियन मुहल्ला की ओर</t>
+          <t>1707004029/RC/22012034343041 — सुदूर सडक निर्माण पारियन खिरक से जबारपुरा मुख्‍य मार्ग तक पहुंचमार्ग ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>1230000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>0</v>
+        <v>1106750.05</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43752</v>
-[...1 lines deleted...]
-      <c r="K335" s="3"/>
+        <v>42920</v>
+      </c>
+      <c r="K335" s="3" t="n">
+        <v>43931</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034521650 — सुदूर सड़क निर्माण मैन रोड से लोचन सिंह के माकन तक</t>
+          <t>1707004029/RC/22012034510982 — सुदूर सड़क निर्माण बरदिया नाला से पारियन मुहल्ला की ओर</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43856</v>
+        <v>43752</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034522283 — सुदूर सड़क निर्माण परियान मुहल्ला से गाव की ओर</t>
+          <t>1707004029/RC/22012034521650 — सुदूर सड़क निर्माण मैन रोड से लोचन सिंह के माकन तक</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>43935</v>
+        <v>43856</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034522322 — सुदूर सड़क निर्माण मैन रोड से पारियन मुहल्ला तक ग्राम पंचयत खजरी</t>
+          <t>1707004029/RC/22012034522283 — सुदूर सड़क निर्माण परियान मुहल्ला से गाव की ओर</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>43946</v>
+        <v>43935</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034522323 — सुदूर सड़क निर्माण पारियन मुहल्ला से गाव कीओर ग्राम पंचयत खजरी</t>
+          <t>1707004029/RC/22012034522322 — सुदूर सड़क निर्माण मैन रोड से पारियन मुहल्ला तक ग्राम पंचयत खजरी</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>43946</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034525186 — सुदूर सड़क निर्माण दिवान के मुहल्ला से पथरिया मुहल्ला तक ग्राम पंचायत खजरी</t>
+          <t>1707004029/RC/22012034522323 — सुदूर सड़क निर्माण पारियन मुहल्ला से गाव कीओर ग्राम पंचयत खजरी</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>1488651.33</v>
+        <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>1476900</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44234</v>
-[...3 lines deleted...]
-      </c>
+        <v>43946</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034525187 — सुदूर सड़क निर्माण लुधियाना मुहल्ला से हाई स्कूल तकग्राम पंचायत खजरी</t>
+          <t>1707004029/RC/22012034525186 — सुदूर सड़क निर्माण दिवान के मुहल्ला से पथरिया मुहल्ला तक ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>0</v>
+        <v>1488651.33</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>1476900</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K341" s="3"/>
+        <v>44234</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>44781</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034533908 — सीमेंट कांक्रीट से नाली निर्माण शंकर जी के मन्दिर से बरड़िया नाला तक खजरी</t>
+          <t>1707004029/RC/22012034525187 — सुदूर सड़क निर्माण लुधियाना मुहल्ला से हाई स्कूल तकग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>43947</v>
+        <v>43935</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034533909 — सीमेंट कांक्रीट से नाली निर्माण शांति बंशकार से सुम्मी अहिरवार तक तक खजरी</t>
+          <t>1707004029/RC/22012034533908 — सीमेंट कांक्रीट से नाली निर्माण शंकर जी के मन्दिर से बरड़िया नाला तक खजरी</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>43947</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034534361 — नालीनिर्माण सीमेंट कांक्रीट से शांति बंशकार से सुम्मी अहिरवार तक</t>
+          <t>1707004029/RC/22012034533909 — सीमेंट कांक्रीट से नाली निर्माण शांति बंशकार से सुम्मी अहिरवार तक तक खजरी</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>51000</v>
+        <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>60420</v>
+        <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44169</v>
-[...3 lines deleted...]
-      </c>
+        <v>43947</v>
+      </c>
+      <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034534367 — नालीनिर्माण सीमेंट कांक्रीट से शंकर जी के मंदिर से बरदिया नाला तक खजरी तक</t>
+          <t>1707004029/RC/22012034534361 — नालीनिर्माण सीमेंट कांक्रीट से शांति बंशकार से सुम्मी अहिरवार तक</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>66000</v>
+        <v>51000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>50160</v>
+        <v>60420</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>44181</v>
+        <v>44169</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>44207</v>
+        <v>44198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034550524 — घाट निर्माण तालाब रिटर्निंग बाल प्रथमिक स्वास्थ्य केन्द्र तालाब पर खजरी</t>
+          <t>1707004029/RC/22012034534367 — नालीनिर्माण सीमेंट कांक्रीट से शंकर जी के मंदिर से बरदिया नाला तक खजरी तक</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>123650</v>
+        <v>66000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>125400</v>
+        <v>50160</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>44166</v>
+        <v>44181</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>44251</v>
+        <v>44207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034555942 — पुलिया निर्माण हरिजन बस्ती पिपराना नाला जमना पाल के मकान के पासखजरी</t>
+          <t>1707004029/RC/22012034550524 — घाट निर्माण तालाब रिटर्निंग बाल प्रथमिक स्वास्थ्य केन्द्र तालाब पर खजरी</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>80000</v>
+        <v>123650</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>79800</v>
+        <v>125400</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>44202</v>
+        <v>44166</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>44251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034567681 — नाली निर्माण कार्य राजाराम बंशकार के मकान से बृजलाल कुम्हार तक</t>
+          <t>1707004029/RC/22012034555942 — पुलिया निर्माण हरिजन बस्ती पिपराना नाला जमना पाल के मकान के पासखजरी</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>0</v>
+        <v>80000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>0</v>
+        <v>79800</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K348" s="3"/>
+        <v>44202</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>44251</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034567689 — नाली निर्माण कार्य राजाराम बंशकार के मकान से बृजलाल कुम्हार तक</t>
+          <t>1707004029/RC/22012034567681 — नाली निर्माण कार्य राजाराम बंशकार के मकान से बृजलाल कुम्हार तक</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>85050</v>
+        <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>85692</v>
+        <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>44385</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034567702 — नाली निर्माण कार्य भगवानदास के मकान से गुल्ले अहिरवार के मकान तक</t>
+          <t>1707004029/RC/22012034567689 — नाली निर्माण कार्य राजाराम बंशकार के मकान से बृजलाल कुम्हार तक</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>21900</v>
+        <v>85050</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>85692</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K350" s="3"/>
+        <v>44385</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>44562</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034573089 — सी सी रोड एवं नाली निर्माण सुम्मी अहिरवार के मकान से शांति बंशकार के मकान तक खजरी</t>
+          <t>1707004029/RC/22012034567702 — नाली निर्माण कार्य भगवानदास के मकान से गुल्ले अहिरवार के मकान तक</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>261600</v>
+        <v>21900</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>264024</v>
+        <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44382</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034573090 — सी सी रोड एवं नाली निर्माण बरदिया नाला से सिद्ध बाबा तक खजरी</t>
+          <t>1707004029/RC/22012034573089 — सी सी रोड एवं नाली निर्माण सुम्मी अहिरवार के मकान से शांति बंशकार के मकान तक खजरी</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>268000</v>
+        <v>261600</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>269814</v>
+        <v>264024</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>44362</v>
+        <v>44382</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>44562</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034574308 — सुदूर सड़क निर्माण गाँवसे पठरिया मुहल्ला की ओर भाग -2 खजरी</t>
+          <t>1707004029/RC/22012034573090 — सी सी रोड एवं नाली निर्माण बरदिया नाला से सिद्ध बाबा तक खजरी</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>0</v>
+        <v>268000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>0</v>
+        <v>269814</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K353" s="3"/>
+        <v>44362</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>44562</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034580059 — नाली निर्माण रामपाल के बेडा से देवी चोकीदार के पासतक खजरी</t>
+          <t>1707004029/RC/22012034574308 — सुदूर सड़क निर्माण गाँवसे पठरिया मुहल्ला की ओर भाग -2 खजरी</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>68200</v>
+        <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034580060 — पुलिया निर्माण ब्रजलाल के मकान के पास खजरी</t>
+          <t>1707004029/RC/22012034580059 — नाली निर्माण रामपाल के बेडा से देवी चोकीदार के पासतक खजरी</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>100000</v>
+        <v>68200</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034585239 — पुलिया निर्माण ट्रांस्फार्मर के पास खजरी</t>
+          <t>1707004029/RC/22012034580060 — पुलिया निर्माण ब्रजलाल के मकान के पास खजरी</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>99588</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>44505</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034585244 — नाली निर्माण दयाल पाल की पुलिया से रावन की ओर खजरी</t>
+          <t>1707004029/RC/22012034585239 — पुलिया निर्माण ट्रांस्फार्मर के पास खजरी</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>68200</v>
+        <v>100000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>68322</v>
+        <v>99588</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>44505</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>44562</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034620603 — सी सी रोड निर्माण पंचायत भवन के पास ग्राम पंचायत खजरी कन्‍वर्जेन्‍स</t>
+          <t>1707004029/RC/22012034585244 — नाली निर्माण दयाल पाल की पुलिया से रावन की ओर खजरी</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>24400</v>
+        <v>68200</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>23868</v>
+        <v>68322</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>45062</v>
+        <v>44505</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>45114</v>
+        <v>44562</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034634393 — सुदूर सड़क निर्माण लोचन सिंह के मकान से भागवत सिंह की कोठी तक खजरी</t>
+          <t>1707004029/RC/22012034620603 — सी सी रोड निर्माण पंचायत भवन के पास ग्राम पंचायत खजरी कन्‍वर्जेन्‍स</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>0</v>
+        <v>24400</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>0</v>
+        <v>23868</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K359" s="3"/>
+        <v>45062</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>45114</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034639706 — सुदूर सड़क निर्माण हरिजन बस्ती से पठरिया मुहल्ला की ओर खजरी</t>
+          <t>1707004029/RC/22012034634393 — सुदूर सड़क निर्माण लोचन सिंह के मकान से भागवत सिंह की कोठी तक खजरी</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034665661 — सी सी रोड निर्माण किशोरी विश्वकर्मा के मकान से बारात बब्बा तक खजरी</t>
+          <t>1707004029/RC/22012034639706 — सुदूर सड़क निर्माण हरिजन बस्ती से पठरिया मुहल्ला की ओर खजरी</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>147958</v>
+        <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>141219</v>
+        <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034665672 — सी सी रोड निर्माण अच्छेलाल अहिरवार के घर से रामचरण केघर तक खजरी</t>
+          <t>1707004029/RC/22012034665661 — सी सी रोड निर्माण किशोरी विश्वकर्मा के मकान से बारात बब्बा तक खजरी</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>100880</v>
+        <v>147958</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>442</v>
+        <v>141219</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45205</v>
       </c>
-      <c r="K362" s="3"/>
+      <c r="K362" s="3" t="n">
+        <v>45548</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034827863 — सीसी रोड निर्माण छत्रपाल के मकान से शासकीय शाला की ओर ग्राम पंचायत खजरी कनवर्जेन्‍स</t>
+          <t>1707004029/RC/22012034665672 — सी सी रोड निर्माण अच्छेलाल अहिरवार के घर से रामचरण केघर तक खजरी</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>77700</v>
+        <v>100880</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>69164.03</v>
+        <v>442</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>46162</v>
+        <v>45205</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/22012034827871 — सीसी रोड निर्माण तालाब के पास ग्राम पंचायत खजरी कनवर्जेन्‍स</t>
+          <t>1707004029/RC/22012034827863 — सीसी रोड निर्माण छत्रपाल के मकान से शासकीय शाला की ओर ग्राम पंचायत खजरी कनवर्जेन्‍स</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>22200</v>
+        <v>77700</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>18270</v>
+        <v>69164.03</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/2350 — रिटर्निंग बाल एवं मिटटी मुरम मार्ग</t>
+          <t>1707004029/RC/22012034827871 — सीसी रोड निर्माण तालाब के पास ग्राम पंचायत खजरी कनवर्जेन्‍स</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>380000</v>
+        <v>22200</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>373123</v>
+        <v>18270</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>40283</v>
-[...3 lines deleted...]
-      </c>
+        <v>46162</v>
+      </c>
+      <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/2405 — मिटटी मुरम मार्ग सांस्‍क़तिक भवन से जवाहरपुरा पहुॅचमार्ग</t>
+          <t>1707004029/RC/2350 — रिटर्निंग बाल एवं मिटटी मुरम मार्ग</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>492000</v>
+        <v>380000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>437828</v>
+        <v>373123</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>40304</v>
+        <v>40283</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>40698</v>
+        <v>40339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/2669 — ग्‍यासी कलार के मकान से जवाहरपुरा तक पहुॅचमार्ग</t>
+          <t>1707004029/RC/2405 — मिटटी मुरम मार्ग सांस्‍क़तिक भवन से जवाहरपुरा पहुॅचमार्ग</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>490000</v>
+        <v>492000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>567214</v>
+        <v>437828</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>40521</v>
+        <v>40304</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>40722</v>
+        <v>40698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/3592 — सीसी रोड निर्माण रावन की पुलिया से बाला जी मंदिर तक पंच परमेश्‍वर</t>
+          <t>1707004029/RC/2669 — ग्‍यासी कलार के मकान से जवाहरपुरा तक पहुॅचमार्ग</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>387000</v>
+        <v>490000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>155554</v>
+        <v>567214</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>41039</v>
+        <v>40521</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>41182</v>
+        <v>40722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/3791 — मोती चौरसिया के मकान से गोविन्‍ददास के मकान तक सी.सी.रोड पंच परमेश्‍वर</t>
+          <t>1707004029/RC/3592 — सीसी रोड निर्माण रावन की पुलिया से बाला जी मंदिर तक पंच परमेश्‍वर</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>270000</v>
+        <v>387000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>231762</v>
+        <v>155554</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>41060</v>
+        <v>41039</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>41363</v>
+        <v>41182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/3792 — मकुन्‍दी चौरसिया के मकान से बरदिया नाला तक सी.सी.रोड पंच परमेश्‍वर</t>
+          <t>1707004029/RC/3791 — मोती चौरसिया के मकान से गोविन्‍ददास के मकान तक सी.सी.रोड पंच परमेश्‍वर</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>363000</v>
+        <v>270000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>32390</v>
+        <v>231762</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>41353</v>
+        <v>41060</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>41202</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/498 — पहुॅचमार्ग पारियन खिरक से बखतर सीमा तक</t>
+          <t>1707004029/RC/3792 — मकुन्‍दी चौरसिया के मकान से बरदिया नाला तक सी.सी.रोड पंच परमेश्‍वर</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>491000</v>
+        <v>363000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>143017</v>
+        <v>32390</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>39131</v>
-[...1 lines deleted...]
-      <c r="K371" s="3"/>
+        <v>41353</v>
+      </c>
+      <c r="K371" s="3" t="n">
+        <v>41202</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/775 — पहुॅचमार्ग सिद्वबाबा से जबाहरपुरा मार्ग भाग 1</t>
+          <t>1707004029/RC/498 — पहुॅचमार्ग पारियन खिरक से बखतर सीमा तक</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>471000</v>
+        <v>491000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>477000</v>
+        <v>143017</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>39408</v>
-[...3 lines deleted...]
-      </c>
+        <v>39131</v>
+      </c>
+      <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/777 — सी सी रोड निर्माण ग्राम पंचायत खजरी</t>
+          <t>1707004029/RC/775 — पहुॅचमार्ग सिद्वबाबा से जबाहरपुरा मार्ग भाग 1</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>483000</v>
+        <v>471000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>226520</v>
+        <v>477000</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>39163</v>
+        <v>39408</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>39428</v>
+        <v>39477</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/781 — पारियन खिरक से बखतर की सीमा तक पहुॅचमार्गु</t>
+          <t>1707004029/RC/777 — सी सी रोड निर्माण ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>492000</v>
+        <v>483000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>24120</v>
+        <v>226520</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>39291</v>
+        <v>39163</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>39310</v>
+        <v>39428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RC/813 — सिद्व बाबा से जवाहरपुरा मार्ग भाग 2</t>
+          <t>1707004029/RC/781 — पारियन खिरक से बखतर की सीमा तक पहुॅचमार्गु</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>478000</v>
+        <v>492000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>459470</v>
+        <v>24120</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>39499</v>
+        <v>39291</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>39629</v>
+        <v>39310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034263641 — राजकुमार/अयोध्या प्रसाद व्यक्तिगत शौचालय निर्माण</t>
+          <t>1707004029/RC/813 — सिद्व बाबा से जवाहरपुरा मार्ग भाग 2</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>5400</v>
+        <v>478000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>5400</v>
+        <v>459470</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>41919</v>
+        <v>39499</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>41973</v>
+        <v>39629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034263658 — राजेश/मोतीलाल व्यक्तिगत शौचलय निर्माण</t>
+          <t>1707004029/RS/22012034263641 — राजकुमार/अयोध्या प्रसाद व्यक्तिगत शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>41919</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>41973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034274959 — राजेन्द्र प्रसाद/द्वारका प्रसाद चौरसिया व्यक्तिगत शौचालय निर्माण</t>
+          <t>1707004029/RS/22012034263658 — राजेश/मोतीलाल व्यक्तिगत शौचलय निर्माण</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>41933</v>
+        <v>41919</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>42460</v>
+        <v>41973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034274971 — लाखनसिंह/करनसिह व्यक्तिगत शौचालय निर्माण</t>
+          <t>1707004029/RS/22012034274959 — राजेन्द्र प्रसाद/द्वारका प्रसाद चौरसिया व्यक्तिगत शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>3650</v>
+        <v>5400</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>41940</v>
+        <v>41933</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034276376 — प्रमोद कुमार/रमेश प्रसाद व्यक्तिगत शौचलय निर्माण</t>
+          <t>1707004029/RS/22012034274971 — लाखनसिंह/करनसिह व्यक्तिगत शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>5400</v>
+        <v>3650</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>41933</v>
+        <v>41940</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>41973</v>
+        <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034276384 — मुस्तफा खान/बशीर खान व्यक्तिगत शौचालय निर्माण</t>
+          <t>1707004029/RS/22012034276376 — प्रमोद कुमार/रमेश प्रसाद व्यक्तिगत शौचलय निर्माण</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>41933</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>41973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034276385 — बसंत कुमार तिवारी/रामसहाय व्यक्तिगत शौचालय निर्माण</t>
+          <t>1707004029/RS/22012034276384 — मुस्तफा खान/बशीर खान व्यक्तिगत शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>41940</v>
+        <v>41933</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>41973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034276956 — दिनेश कुमार/रमेशप्रसाद व्यक्तिगत शौचालय निर्माण</t>
+          <t>1707004029/RS/22012034276385 — बसंत कुमार तिवारी/रामसहाय व्यक्तिगत शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>41933</v>
+        <v>41940</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>41973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034276957 — संतोश कुमार/महादेव प्रसाद व्यक्तिगत शौचालय निर्माण</t>
+          <t>1707004029/RS/22012034276956 — दिनेश कुमार/रमेशप्रसाद व्यक्तिगत शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>41933</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>41973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034276958 — युशुफ अली/बजीरखान व्यक्तिगत शौचालय निर्माण</t>
+          <t>1707004029/RS/22012034276957 — संतोश कुमार/महादेव प्रसाद व्यक्तिगत शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>41933</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>41973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034276962 — कालीचरन तिवारी /हल्काइ व्यक्तिगत शौचालय निर्माण</t>
+          <t>1707004029/RS/22012034276958 — युशुफ अली/बजीरखान व्यक्तिगत शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>41933</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>41973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034276964 — रजनीश तिवारी /ग्यप्रसाद व्यक्तिगत शौचालय निर्माण</t>
+          <t>1707004029/RS/22012034276962 — कालीचरन तिवारी /हल्काइ व्यक्तिगत शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41940</v>
+        <v>41933</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>41973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034407299 — ISMAIL KHAN SHAUCHALAY NIRMAN KARY KHAJRI</t>
+          <t>1707004029/RS/22012034276964 — रजनीश तिवारी /ग्यप्रसाद व्यक्तिगत शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>43197</v>
-[...1 lines deleted...]
-      <c r="K388" s="3"/>
+        <v>41940</v>
+      </c>
+      <c r="K388" s="3" t="n">
+        <v>41973</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034486975 — सामुदायिक शौचालय निर्माण पुलिस चौकी परिसर खजरी</t>
+          <t>1707004029/RS/22012034407299 — ISMAIL KHAN SHAUCHALAY NIRMAN KARY KHAJRI</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>75000</v>
+        <v>12000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>44022</v>
+        <v>43197</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034487407 — सामुदायिक स्‍वच्‍छता परिसर निर्माण पुलिस चैकी प्रांगण के समीप  ग्राम पंचायत खजरी</t>
+          <t>1707004029/RS/22012034486975 — सामुदायिक शौचालय निर्माण पुलिस चौकी परिसर खजरी</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>62100</v>
+        <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>44029</v>
-[...3 lines deleted...]
-      </c>
+        <v>44022</v>
+      </c>
+      <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034495242 — नाडेप टांका कचरा दान रावनकी पुलिया के पास ग्राम पंचायत खजरी</t>
+          <t>1707004029/RS/22012034487407 — सामुदायिक स्‍वच्‍छता परिसर निर्माण पुलिस चैकी प्रांगण के समीप  ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>12412.41</v>
+        <v>75000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>1351</v>
+        <v>62100</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>44315</v>
+        <v>44029</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>46057</v>
+        <v>45541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034495243 — नाडेप टांका कचरा दान रामपाल पाल के माकन के सामने ग्राम पंचायत खजरी</t>
+          <t>1707004029/RS/22012034495242 — नाडेप टांका कचरा दान रावनकी पुलिया के पास ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>12412.41</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>1351</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>45427</v>
+        <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034495244 — नाडेप टांका कचरा दान बरदिया नाला के पास ग्राम पंचायत खजरी</t>
+          <t>1707004029/RS/22012034495243 — नाडेप टांका कचरा दान रामपाल पाल के माकन के सामने ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>0</v>
+        <v>12412.41</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>1351</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>44008</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>44315</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>45427</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034495245 — नाडेप टांका कचरा दान शांति धाम  के पास ग्राम पंचायत खजरी</t>
+          <t>1707004029/RS/22012034495244 — नाडेप टांका कचरा दान बरदिया नाला के पास ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>44008</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034495246 — नाडेप टांका कचरा दान प्राथमिक शाला परियनखिरक  के पास ग्राम पंचायत खजरी</t>
+          <t>1707004029/RS/22012034495245 — नाडेप टांका कचरा दान शांति धाम  के पास ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>12412.41</v>
+        <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>44008</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034495247 — नाडेप टांका कचरा दान पठरिया मुहल्ला में ग्राम पंचायत खजरी</t>
+          <t>1707004029/RS/22012034495246 — नाडेप टांका कचरा दान प्राथमिक शाला परियनखिरक  के पास ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>0</v>
+        <v>12412.41</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>44008</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034505895 — नाडेप टांका कचरा दान बरदिया नाला के पास ग्राम पंचायत खजरी</t>
+          <t>1707004029/RS/22012034495247 — नाडेप टांका कचरा दान पठरिया मुहल्ला में ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>12480.05</v>
+        <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>44106</v>
+        <v>44008</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034505896 — नाडेप टांका कचरा दान शांति धाम  के पास ग्राम पंचायत खजरी</t>
+          <t>1707004029/RS/22012034505895 — नाडेप टांका कचरा दान बरदिया नाला के पास ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>12480.05</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034505897 — नाडेप टांका कचरा दान राकेश चौरसिया के मकान के पास ग्राम पंचायत खजरी</t>
+          <t>1707004029/RS/22012034505896 — नाडेप टांका कचरा दान शांति धाम  के पास ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>12480.05</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034510228 — सोकपिट निर्माण हैंडपम्प के पास बसोर मुहल्ला खजरी</t>
+          <t>1707004029/RS/22012034505897 — नाडेप टांका कचरा दान राकेश चौरसिया के मकान के पास ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>14283.77</v>
+        <v>12480.05</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034510229 — सोकपिट निर्माण हैंडपम्प के पास मस्जिद के सामने खजरी</t>
+          <t>1707004029/RS/22012034510228 — सोकपिट निर्माण हैंडपम्प के पास बसोर मुहल्ला खजरी</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034510230 — सोकपिट निर्माण हैंडपम्प के पास माध्यमिक शाला के पास खजरी</t>
+          <t>1707004029/RS/22012034510229 — सोकपिट निर्माण हैंडपम्प के पास मस्जिद के सामने खजरी</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034510231 — सोकपिट निर्माण हैंडपम्प के पास पडावन खिरक  खजरी</t>
+          <t>1707004029/RS/22012034510230 — सोकपिट निर्माण हैंडपम्प के पास माध्यमिक शाला के पास खजरी</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034510232 — सोकपिट निर्माण हैंडपम्प के पास प्राथमिक शाला के पास पारियन खिरक खजरी</t>
+          <t>1707004029/RS/22012034510231 — सोकपिट निर्माण हैंडपम्प के पास पडावन खिरक  खजरी</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034510233 — सोकपिट निर्माण हैंडपम्प के पास सामुदायिक सामुदायिक भवन के पास परियन खिरक  खजरी</t>
+          <t>1707004029/RS/22012034510232 — सोकपिट निर्माण हैंडपम्प के पास प्राथमिक शाला के पास पारियन खिरक खजरी</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034510234 — सोकपिट निर्माण हैंडपम्प के पास लुधियाना मुहल्ला इ जी स शाला के पास खजरी</t>
+          <t>1707004029/RS/22012034510233 — सोकपिट निर्माण हैंडपम्प के पास सामुदायिक सामुदायिक भवन के पास परियन खिरक  खजरी</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034510235 — सोकपिट निर्माण हैंडपम्प के पास दीवानपुरा कुआ के पास  खजरी</t>
+          <t>1707004029/RS/22012034510234 — सोकपिट निर्माण हैंडपम्प के पास लुधियाना मुहल्ला इ जी स शाला के पास खजरी</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034510236 — सोकपिट निर्माण हैंडपम्प के पास हाई स्कूल के पास खजरी</t>
+          <t>1707004029/RS/22012034510235 — सोकपिट निर्माण हैंडपम्प के पास दीवानपुरा कुआ के पास  खजरी</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1707004029/RS/22012034694670 — नाली निर्माण भज्जू पल के मकान के बगल से बच्चू पल के खेत तक</t>
+          <t>1707004029/RS/22012034510236 — सोकपिट निर्माण हैंडपम्प के पास हाई स्कूल के पास खजरी</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>149000</v>
+        <v>14283.77</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>142987</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>45079</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/1215 — मनका, बाबू तनय दलू अहिरवार नवीन कूप निर्माण</t>
+          <t>1707004029/RS/22012034694670 — नाली निर्माण भज्जू पल के मकान के बगल से बच्चू पल के खेत तक</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>170000</v>
+        <v>149000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>168166</v>
+        <v>142987</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>39569</v>
+        <v>45079</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>39931</v>
+        <v>45364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/1216 — विजय कुमार रविन्‍द्र कुमार तनय जानकी अहिरवार नवीन कूप निर्माण</t>
+          <t>1707004029/WC/1215 — मनका, बाबू तनय दलू अहिरवार नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>170000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>178838</v>
+        <v>168166</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>39499</v>
+        <v>39569</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>39931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/1851 — जसरथ तनय सीगें अहिरवार नवीन कूप निर्माण</t>
+          <t>1707004029/WC/1216 — विजय कुमार रविन्‍द्र कुमार तनय जानकी अहिरवार नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>168000</v>
+        <v>170000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>146389</v>
+        <v>178838</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>39737</v>
+        <v>39499</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>39966</v>
+        <v>39931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/2083 — स्‍टापडैम निर्माण वरदिया नाले पर</t>
+          <t>1707004029/WC/1851 — जसरथ तनय सीगें अहिरवार नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>473000</v>
+        <v>168000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>467674</v>
+        <v>146389</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>39940</v>
+        <v>39737</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>40002</v>
+        <v>39966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034514593 — डगआउट पॉइंट कावरहार खजरी</t>
+          <t>1707004029/WC/2083 — स्‍टापडैम निर्माण वरदिया नाले पर</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>332572.21</v>
+        <v>473000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>321380</v>
+        <v>467674</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43967</v>
+        <v>39940</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>44752</v>
+        <v>40002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034560098 — डगआउट पॉइंट निर्माण ग्राम पंचायत खजरी</t>
+          <t>1707004029/WC/22012034514593 — डगआउट पॉइंट कावरहार खजरी</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>108814.67</v>
+        <v>332572.21</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>114682</v>
+        <v>321380</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>44354</v>
+        <v>43967</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>45008</v>
+        <v>44752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034637592 — स्टाप डेम निर्माण बरदिया नाला पर शांति धाम के पास्</t>
+          <t>1707004029/WC/22012034560098 — डगआउट पॉइंट निर्माण ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>0</v>
+        <v>108814.67</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>0</v>
+        <v>114682</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K416" s="3"/>
+        <v>44354</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>45008</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034637593 — स्टाप डेम निर्माण बरदिया नाला पर घनश्याम तिवारी की बगिया के पास</t>
+          <t>1707004029/WC/22012034637592 — स्टाप डेम निर्माण बरदिया नाला पर शांति धाम के पास्</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034637594 — स्टाप डेम निर्माण बरदिया नाला पर करन सिंह के खेत के पास</t>
+          <t>1707004029/WC/22012034637593 — स्टाप डेम निर्माण बरदिया नाला पर घनश्याम तिवारी की बगिया के पास</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034834497 — CTR स्टाप डेम निर्माण कशियारा नाला पर परियां हार</t>
+          <t>1707004029/WC/22012034637594 — स्टाप डेम निर्माण बरदिया नाला पर करन सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>1434519.72</v>
+        <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>1426777</v>
+        <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>44519</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034834502 — CTR स्टाप डेम निर्माण बरदिया नाला परघनश्याम तिवारी के बेडा के पास खजरी</t>
+          <t>1707004029/WC/22012034834497 — CTR स्टाप डेम निर्माण कशियारा नाला पर परियां हार</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>1400165.13</v>
+        <v>1434519.72</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>1388598</v>
+        <v>1426777</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>44519</v>
       </c>
       <c r="K420" s="3" t="n">
         <v>45125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034889556 — CTR  चेक डेम निर्माण बरदिया नाला पर बगैचा हार में खजरी</t>
+          <t>1707004029/WC/22012034834502 — CTR स्टाप डेम निर्माण बरदिया नाला परघनश्याम तिवारी के बेडा के पास खजरी</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>0</v>
+        <v>1400165.13</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>1388598</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K421" s="3"/>
+        <v>44519</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>45125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034889558 — CTR  चेक डेम निर्माण नाला पर लल्लू के हार के पास खजरी</t>
+          <t>1707004029/WC/22012034889556 — CTR  चेक डेम निर्माण बरदिया नाला पर बगैचा हार में खजरी</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034890194 — CTR डगआउट पोन्ड निर्माण बल्लू के हार केखजरी पास</t>
+          <t>1707004029/WC/22012034889558 — CTR  चेक डेम निर्माण नाला पर लल्लू के हार के पास खजरी</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034890195 — CTR डगआउट पोन्ड निर्माण बल्लू के हार केखजरी पास</t>
+          <t>1707004029/WC/22012034890194 — CTR डगआउट पोन्ड निर्माण बल्लू के हार केखजरी पास</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>338902.57</v>
+        <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>261920</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>44610</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034890196 — CTR स्टाप देम मरमत निर्माण मन्नी अहिरवार के हार के पास बरदिया नाला पर खजरी</t>
+          <t>1707004029/WC/22012034890195 — CTR डगआउट पोन्ड निर्माण बल्लू के हार केखजरी पास</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>0</v>
+        <v>338902.57</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>0</v>
+        <v>261920</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K425" s="3"/>
+        <v>44610</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>45786</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034908744 — CTR स्टाप डेम मरम्मत निर्माण बगैचा हार के पास बरदिया नाला पर खजरी</t>
+          <t>1707004029/WC/22012034890196 — CTR स्टाप देम मरमत निर्माण मन्नी अहिरवार के हार के पास बरदिया नाला पर खजरी</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>738485.04</v>
+        <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>726414</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44666</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034908748 — CTR स्टाप डेम मरम्मत निर्माण कमलू गुसाई के हार के पास खजरी</t>
+          <t>1707004029/WC/22012034908744 — CTR स्टाप डेम मरम्मत निर्माण बगैचा हार के पास बरदिया नाला पर खजरी</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>738485.04</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>722742</v>
+        <v>726414</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>44666</v>
       </c>
       <c r="K427" s="3" t="n">
         <v>45265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034909025 — CTR स्टाप डेम मरम्मत शांति धाम के पास बरदिया नाला पर खजरी</t>
+          <t>1707004029/WC/22012034908748 — CTR स्टाप डेम मरम्मत निर्माण कमलू गुसाई के हार के पास खजरी</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>994820.21</v>
+        <v>738485.04</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>980038</v>
+        <v>722742</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>44666</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>45265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034917131 — CTR परकोलेशन पिट निर्माण कमलू के हार के पास बरदिया नालाके पास खजरी</t>
+          <t>1707004029/WC/22012034909025 — CTR स्टाप डेम मरम्मत शांति धाम के पास बरदिया नाला पर खजरी</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>338902.57</v>
+        <v>994820.21</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>268481</v>
+        <v>980038</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>44666</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>45786</v>
+        <v>45265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034917132 — CTR परकोलेशन पिट निर्माण कमलू के हार के पास बरदिया नालाके पास खजरी</t>
+          <t>1707004029/WC/22012034917131 — CTR परकोलेशन पिट निर्माण कमलू के हार के पास बरदिया नालाके पास खजरी</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>0</v>
+        <v>338902.57</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>268481</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>44666</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>45786</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034917135 — CTR परकोलेशन पिट निर्माण झलू केहार के पास खजरी</t>
+          <t>1707004029/WC/22012034917132 — CTR परकोलेशन पिट निर्माण कमलू के हार के पास बरदिया नालाके पास खजरी</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>338902.57</v>
+        <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>266033</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44666</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034917136 — CTR परकोलेशन पिट निर्माण झलू केहार के पास खजरी</t>
+          <t>1707004029/WC/22012034917135 — CTR परकोलेशन पिट निर्माण झलू केहार के पास खजरी</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>0</v>
+        <v>338902.57</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>266033</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K432" s="3"/>
+        <v>44666</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>45786</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034917155 — CTR परकोलेशन पिट निर्माण बगैचा हार के पास बरदिया नालाके पास खजरी</t>
+          <t>1707004029/WC/22012034917136 — CTR परकोलेशन पिट निर्माण झलू केहार के पास खजरी</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>338902.57</v>
+        <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034917159 — CTR परकोलेशन पिट निर्माण राजन बंशकार के हार के पास खजरी</t>
+          <t>1707004029/WC/22012034917155 — CTR परकोलेशन पिट निर्माण बगैचा हार के पास बरदिया नालाके पास खजरी</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>338902.57</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>294984</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>44666</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034917166 — CTR परकोलेशन पिट निर्माण डांग के हार मे खजरी</t>
+          <t>1707004029/WC/22012034917159 — CTR परकोलेशन पिट निर्माण राजन बंशकार के हार के पास खजरी</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>338902.57</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>264027</v>
+        <v>294984</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>44666</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>45786</v>
+        <v>45506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034933792 — अमृत सरोवर निर्माण डांगके हार मे खजरी</t>
+          <t>1707004029/WC/22012034917166 — CTR परकोलेशन पिट निर्माण डांग के हार मे खजरी</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>0</v>
+        <v>338902.57</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>264027</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>44628</v>
-[...1 lines deleted...]
-      <c r="K436" s="3"/>
+        <v>44666</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>45786</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034968705 — CTR आउट पोंड निर्माण कशियारा नाला के पास पारियन खजरी</t>
+          <t>1707004029/WC/22012034933792 — अमृत सरोवर निर्माण डांगके हार मे खजरी</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>44665</v>
+        <v>44628</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012034968706 — CTR आउट पोंड निर्माण कशियारा नाला के पास पारियन खजरी</t>
+          <t>1707004029/WC/22012034968705 — CTR आउट पोंड निर्माण कशियारा नाला के पास पारियन खजरी</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012035024477 — परकोलेशन पिट निर्माण डगर हार में खजरी</t>
+          <t>1707004029/WC/22012034968706 — CTR आउट पोंड निर्माण कशियारा नाला के पास पारियन खजरी</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>44788</v>
+        <v>44665</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012035024479 — परकोलेशन पिट निर्माण नटवारी के पास  में खजरी</t>
+          <t>1707004029/WC/22012035024477 — परकोलेशन पिट निर्माण डगर हार में खजरी</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012035024480 — परकोलेशन पिट निर्माण डांग का हार भाग 2 में खजरी</t>
+          <t>1707004029/WC/22012035024479 — परकोलेशन पिट निर्माण नटवारी के पास  में खजरी</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012035024482 — परकोलेशन टेंकभज्जू पाल के हार पास खजरी</t>
+          <t>1707004029/WC/22012035024480 — परकोलेशन पिट निर्माण डांग का हार भाग 2 में खजरी</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012035070400 — परकोलेशन टेंक निर्माण धूमगढ़ नटवारी के पास खजरी</t>
+          <t>1707004029/WC/22012035024482 — परकोलेशन टेंकभज्जू पाल के हार पास खजरी</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>447345.11</v>
+        <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>45030</v>
+        <v>44788</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012035070402 — परकोलेशन टेंक निर्माण मोदी हार खजरी</t>
+          <t>1707004029/WC/22012035070400 — परकोलेशन टेंक निर्माण धूमगढ़ नटवारी के पास खजरी</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>447345.11</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>397802.68</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>45193</v>
+        <v>45030</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012035070403 — परकोलेशन टेंक निर्माण गुबरा हर खजरी</t>
+          <t>1707004029/WC/22012035070402 — परकोलेशन टेंक निर्माण मोदी हार खजरी</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>478770.88</v>
+        <v>447345.11</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>447932.01</v>
+        <v>397802.68</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>45095</v>
+        <v>45193</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012035070949 — परकोलेशन टेंक निर्माणबरदिया नाला के पास  खजरी</t>
+          <t>1707004029/WC/22012035070403 — परकोलेशन टेंक निर्माण गुबरा हर खजरी</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>459797.09</v>
+        <v>478770.88</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>443066.62</v>
+        <v>447932.01</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>45193</v>
-[...3 lines deleted...]
-      </c>
+        <v>45095</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012035070951 — डगआउट पोन्ड निर्माण गुबरा हार में खजरी</t>
+          <t>1707004029/WC/22012035070949 — परकोलेशन टेंक निर्माणबरदिया नाला के पास  खजरी</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>400753.36</v>
+        <v>459797.09</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>380258.43</v>
+        <v>443066.62</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>45095</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>45193</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>46184</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012035070952 — परकोलेशन टेंक निर्माणडागर में खजरी  खजरी</t>
+          <t>1707004029/WC/22012035070951 — डगआउट पोन्ड निर्माण गुबरा हार में खजरी</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>459105.94</v>
+        <v>400753.36</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>380258.43</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>45030</v>
+        <v>45095</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012035173530 — नवीन तालाब निर्माण धवाई हार में ग्राम पंचायत खजरी</t>
+          <t>1707004029/WC/22012035070952 — परकोलेशन टेंक निर्माणडागर में खजरी  खजरी</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>0</v>
+        <v>459105.94</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>45317</v>
+        <v>45030</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012035308870 — पार्कोलेशन टैंक निर्माण नटवारी के पास</t>
+          <t>1707004029/WC/22012035173530 — नवीन तालाब निर्माण धवाई हार में ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>199388.72</v>
+        <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>186821.26</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>45979</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012035308981 — PARKOLATION TANK NIRMAN NATWARI KE PASS KHAJRI</t>
+          <t>1707004029/WC/22012035308870 — पार्कोलेशन टैंक निर्माण नटवारी के पास</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>0</v>
+        <v>199388.72</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>186821.26</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>45979</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>46184</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/22012035311116 — पार्कोलेशन टैंक निर्माण डगर हार में खजरी</t>
+          <t>1707004029/WC/22012035308981 — PARKOLATION TANK NIRMAN NATWARI KE PASS KHAJRI</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>199388.72</v>
+        <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/261 — स्‍टापडेम दरियानाला पर</t>
+          <t>1707004029/WC/22012035311116 — पार्कोलेशन टैंक निर्माण डगर हार में खजरी</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>435000</v>
+        <v>199388.72</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>765930.09</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>38882</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/500 — स्‍टाप डेम निर्माण खजरी</t>
+          <t>1707004029/WC/261 — स्‍टापडेम दरियानाला पर</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>500000</v>
+        <v>435000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>635309</v>
+        <v>765930.09</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>38889</v>
+        <v>38882</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>39213</v>
+        <v>40057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/501 — कपिलधारा सिंचाई कूप निर्माण</t>
+          <t>1707004029/WC/500 — स्‍टाप डेम निर्माण खजरी</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>110000</v>
+        <v>500000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>66702</v>
+        <v>635309</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>39208</v>
+        <v>38889</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>39242</v>
+        <v>39213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/504 — कछियारा नाले पर स्‍टाप डेम निर्माण</t>
+          <t>1707004029/WC/501 — कपिलधारा सिंचाई कूप निर्माण</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>268000</v>
+        <v>110000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>180600</v>
+        <v>66702</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>39159</v>
+        <v>39208</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>39204</v>
+        <v>39242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/729 — 1707004029/WC/729</t>
+          <t>1707004029/WC/504 — कछियारा नाले पर स्‍टाप डेम निर्माण</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>0</v>
+        <v>268000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>2700</v>
+        <v>180600</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>39599</v>
-[...1 lines deleted...]
-      <c r="K457" s="3"/>
+        <v>39159</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>39204</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/785 — दशरथ कुम्‍हार तनय कशिोरी कुम्‍हार नवीन कूप निर्माण</t>
+          <t>1707004029/WC/729 — 1707004029/WC/729</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>125000</v>
+        <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>127122</v>
+        <v>2700</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>39439</v>
-[...3 lines deleted...]
-      </c>
+        <v>39599</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/786 — रामदास तनय गनेश बंशकार नवीन कूप निर्माण</t>
+          <t>1707004029/WC/785 — दशरथ कुम्‍हार तनय कशिोरी कुम्‍हार नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>123510</v>
+        <v>127122</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>39443</v>
+        <v>39439</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>39939</v>
+        <v>39875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/9993648562 — सार्वजनिक पेय जल कूप निर्माण खजरी</t>
+          <t>1707004029/WC/786 — रामदास तनय गनेश बंशकार नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>276000</v>
+        <v>125000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>274421</v>
+        <v>123510</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>41702</v>
+        <v>39443</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>42460</v>
+        <v>39939</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WC/9993663637 — सार्वजनिक पेय जल कूप निर्माण पडावन खिरक खजरी</t>
+          <t>1707004029/WC/9993648562 — सार्वजनिक पेय जल कूप निर्माण खजरी</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>367000</v>
+        <v>276000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>338465.1</v>
+        <v>274421</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>42374</v>
+        <v>41702</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>43182</v>
+        <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WH/22012034448072 — CTR डगआउट पोन्ड निर्माण कावर हार के पास</t>
+          <t>1707004029/WC/9993663637 — सार्वजनिक पेय जल कूप निर्माण पडावन खिरक खजरी</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>337715.44</v>
+        <v>367000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>341093</v>
+        <v>338465.1</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44347</v>
+        <v>42374</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>45008</v>
+        <v>43182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WH/22012034448073 — CTR डगआउट पोन्ड निर्माण मुन्नु के हार के पास खजरी</t>
+          <t>1707004029/WH/22012034448072 — CTR डगआउट पोन्ड निर्माण कावर हार के पास</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>162313</v>
+        <v>341093</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44326</v>
+        <v>44347</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>45585</v>
+        <v>45008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WH/22012034449225 — CTR डगआउट पोंड निर्माण किशोरी प्रजापति के हार के पास खजरी</t>
+          <t>1707004029/WH/22012034448073 — CTR डगआउट पोन्ड निर्माण मुन्नु के हार के पास खजरी</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>286188</v>
+        <v>162313</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>44512</v>
+        <v>44326</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>45265</v>
+        <v>45585</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WH/22012034449226 — CTR डगआउट पोंड निर्माण लक्ष्मी प्रसाद तिवारी के हार के पास खजरी</t>
+          <t>1707004029/WH/22012034449225 — CTR डगआउट पोंड निर्माण किशोरी प्रजापति के हार के पास खजरी</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>302022</v>
+        <v>286188</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>44512</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>45265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WH/22012034944860 — स्टापडेम मरम्मत निर्माण कमलू के हार   के पास ग्राम पंचायत खजरी</t>
+          <t>1707004029/WH/22012034449226 — CTR डगआउट पोंड निर्माण लक्ष्मी प्रसाद तिवारी के हार के पास खजरी</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>0</v>
+        <v>337715.44</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>0</v>
+        <v>302022</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K466" s="3"/>
+        <v>44512</v>
+      </c>
+      <c r="K466" s="3" t="n">
+        <v>45265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WH/22012034944861 — तालाब बंधान  जीर्णोद्धार छोटी माता मंदिर के पास खजरी</t>
+          <t>1707004029/WH/22012034944860 — स्टापडेम मरम्मत निर्माण कमलू के हार   के पास ग्राम पंचायत खजरी</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WH/22012034944899 — TALAB BANDHAN MARAMMAT KARY CHHOTI MATA MANDIR KE PAS KHAJRI</t>
+          <t>1707004029/WH/22012034944861 — तालाब बंधान  जीर्णोद्धार छोटी माता मंदिर के पास खजरी</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / PALERA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1707004029/WH/22012034944900 — स्टापडेम मरम्मत कार्य कमलू के हार के पास ग्राम पंचायत खजरी</t>
+          <t>1707004029/WH/22012034944899 — TALAB BANDHAN MARAMMAT KARY CHHOTI MATA MANDIR KE PAS KHAJRI</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K469" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / PALERA</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C470" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D470" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E470" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F470" s="1" t="inlineStr">
+        <is>
+          <t>1707004029/WH/22012034944900 — स्टापडेम मरम्मत कार्य कमलू के हार के पास ग्राम पंचायत खजरी</t>
+        </is>
+      </c>
+      <c r="G470" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H470" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I470" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J470" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>