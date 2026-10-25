--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K848"/>
+  <dimension ref="A1:K859"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 08:47:13</t>
+          <t>Exported on: 2026-10-25 12:29:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -606,51 +606,51 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1707005074/AV/22012034570398 — डायनिंग हॉल निर्माण शासकीय माध्यमिक शाला पचेरखास</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>16093.2</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44436</v>
@@ -1415,51 +1415,51 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1707005074/DP/22012034534592 — माॅ की बगिया निर्माण कार्य आंगनवाडी केंद्र पचेर ब ग्राम पंचायत पचेर</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>10947.03</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>44447</v>
@@ -1750,51 +1750,51 @@
       <c r="J42" s="3" t="n">
         <v>40940</v>
       </c>
       <c r="K42" s="3" t="n">
         <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/22012034308460 — कपिलधारा सह खेत तालाब भागीरथ / खडिया अहिरवार</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>76996</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>42729</v>
@@ -1993,51 +1993,51 @@
       <c r="J47" s="3" t="n">
         <v>42790</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>44237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/22012034341928 — कपिलधारा सह खेत तालाब तुलसीदास /लक्ष्‍मन यादव</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>64239</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>43297</v>
@@ -2087,51 +2087,51 @@
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>42840</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/22012034351338 — प्राथमिक शाला ददगॉय माता के मंदिर व हनुमान जी के मंदिर के मंदिर पर</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>335000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>34282</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>42970</v>
@@ -2228,51 +2228,51 @@
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>43126</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/22012034406303 — Kapil Dhara Koop Gurran S/o Pyarelal Yadav</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>77904</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>43321</v>
@@ -3405,51 +3405,51 @@
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Line Plntation(Wasteland)-Farm Forestry individual / Wasteland Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Line Plntation(Wasteland)-Farm Forestry individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/22012034597916 — नंदनफलाद्यान निर्माण कार्य चेनू खरे/राजाराम खरे</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>116265.03</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>57250</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>44169</v>
@@ -4610,51 +4610,51 @@
       <c r="J102" s="3" t="n">
         <v>44318</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>44915</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Biodrainage-Individuals / Wasteland Block Plantation of Biodrainage Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Biodrainage-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/22012034637972 — Nadanfaloadyan Norman Kary Babulal/Rajaram Khare</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>116279.95</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>35960</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>44263</v>
@@ -5368,51 +5368,51 @@
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/22012034723731 — CTR Khet Talab Nirwad NarayanDas Rajak Dadgayn GP Pacher Khas</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>110516.06</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>15054</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>44362</v>
@@ -5944,51 +5944,51 @@
       <c r="J130" s="3" t="n">
         <v>44358</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>44762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/22012034770967 — कपिलधारा कूप निर्माण ननुआ/नन्‍नी बसौर ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>249399.43</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>71910</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>44521</v>
@@ -7484,51 +7484,51 @@
       <c r="J162" s="3" t="n">
         <v>44690</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>45050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/22012034991843 — कपिल धारा कूप निर्माण कार्य सुरेन्द्र / राजाराम यादव ग्राम पचेर जीपी पचेर खास</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>259046.52</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>2448</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>44708</v>
@@ -8908,51 +8908,51 @@
       <c r="J192" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K192" s="3" t="n">
         <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/22012035525445 — Khet Talab Nirman Kary Sunder/ Halkai Kalar Gram Dadgany GP Pacher Khas</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>47270</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45815</v>
@@ -9102,51 +9102,51 @@
       <c r="J196" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K196" s="3" t="n">
         <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/22012035565328 — Dug Well Recharge pit vimla devi / purshottamdas litoriya ke koop ke pass GP pacherkhas</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45762</v>
@@ -9296,51 +9296,51 @@
       <c r="J200" s="3" t="n">
         <v>39574</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>40488</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Well / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/284 — कपिलधारा कूप निर्माण महेन्‍द्रसिंह / पुष्‍पेंद्रसिंह ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>174000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>77946</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>39484</v>
@@ -11003,51 +11003,51 @@
       <c r="J235" s="3" t="n">
         <v>42963</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>43367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/1088627 — Construction of IAY House -IAY REG. NO. MP2934702</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>6148</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>43260</v>
@@ -14431,98 +14431,98 @@
       <c r="J305" s="3" t="n">
         <v>42711</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>43693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/204195 — Construction of IAY House -IAY REG. NO. MP-07-005-074-001/66</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>1140</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>44013</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/204196 — Construction of IAY House -IAY REG. NO. MP-07-005-074-001/67</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>42425</v>
@@ -14672,51 +14672,51 @@
       <c r="J310" s="3" t="n">
         <v>43685</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>44032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/2266820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2212436</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>4374</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45543</v>
@@ -16777,51 +16777,51 @@
       <c r="J353" s="3" t="n">
         <v>44006</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>44351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/2404623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4487649</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>6972</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>44268</v>
@@ -17265,51 +17265,51 @@
       <c r="J363" s="3" t="n">
         <v>44006</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>44518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/2424934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4917398</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>8917</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>44013</v>
@@ -18096,51 +18096,51 @@
       <c r="J380" s="3" t="n">
         <v>44013</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>44550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/2513282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4515268</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>4560</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>44252</v>
@@ -19564,98 +19564,98 @@
       <c r="J410" s="3" t="n">
         <v>44598</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>44875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/3109821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5656291</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>44168</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/3109900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4346728</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>8748</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45543</v>
@@ -20834,51 +20834,51 @@
       <c r="J436" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>44509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/3167044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4920391</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>44231</v>
@@ -21077,51 +21077,51 @@
       <c r="J441" s="3" t="n">
         <v>44596</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>44956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/3167264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2914755</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>5304</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45164</v>
@@ -22051,51 +22051,51 @@
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>44231</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/3266640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4721100</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>44596</v>
@@ -23225,78 +23225,80 @@
       <c r="J485" s="3" t="n">
         <v>44865</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>45212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/3787113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134948313</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>18720</v>
+        <v>22920</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>44756</v>
       </c>
-      <c r="K486" s="3"/>
+      <c r="K486" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -25232,98 +25234,98 @@
       <c r="J526" s="3" t="n">
         <v>44943</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>45161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/4405443 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127937618</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/4406848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134948334</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>44782</v>
@@ -25375,51 +25377,51 @@
       <c r="J529" s="3" t="n">
         <v>45151</v>
       </c>
       <c r="K529" s="3" t="n">
         <v>45191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/4557167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114809713</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45548</v>
@@ -25765,51 +25767,51 @@
       <c r="J537" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K537" s="3" t="n">
         <v>45725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/4742480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113713598</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45562</v>
@@ -26155,219 +26157,221 @@
       <c r="J545" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>45893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/4795361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146094850</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>20169</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/4872491 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133970963</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>18441</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/4872492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133970991</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>21150</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/4886085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127939875</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>20202</v>
+        <v>24402</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>45681</v>
       </c>
-      <c r="K549" s="3"/>
+      <c r="K549" s="3" t="n">
+        <v>46289</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -26490,100 +26494,100 @@
       <c r="J552" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K552" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/4890207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134965773</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>22554</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>46219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/4890638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129946803</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>6804</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>45715</v>
@@ -26635,126 +26639,128 @@
       <c r="J555" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K555" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/4891009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127939423</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>25308</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>45787</v>
       </c>
-      <c r="K556" s="3"/>
+      <c r="K556" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/4891474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144533314</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>14652</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>46250</v>
+        <v>46273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
@@ -27319,51 +27325,51 @@
       <c r="J569" s="3" t="n">
         <v>43153</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5277216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145753506</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>45868</v>
@@ -27758,239 +27764,245 @@
       <c r="J578" s="3" t="n">
         <v>42767</v>
       </c>
       <c r="K578" s="3" t="n">
         <v>43451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5559860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133111089</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>21435</v>
+        <v>25635</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>45868</v>
       </c>
-      <c r="K579" s="3"/>
+      <c r="K579" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5559861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133111113</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>21435</v>
+        <v>25635</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>45868</v>
       </c>
-      <c r="K580" s="3"/>
+      <c r="K580" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5724636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126368910</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>8127</v>
+        <v>20727</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5728917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114989018</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>20916</v>
+        <v>24816</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>46080</v>
       </c>
-      <c r="K582" s="3"/>
+      <c r="K582" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5771822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146533798</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>46088</v>
@@ -28042,427 +28054,427 @@
       <c r="J584" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5771970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146550436</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>45563</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5772254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127935191</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5772255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127936739</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5772270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145380844</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5772530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134707550</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5773337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146187045</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5773672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146075058</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5773952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146202278</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5774029 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142411312</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>46088</v>
@@ -28514,590 +28526,596 @@
       <c r="J594" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K594" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/5811894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136704363</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/6048400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115102215</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>16800</v>
+        <v>27000</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>46087</v>
       </c>
-      <c r="K596" s="3"/>
+      <c r="K596" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/6048627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118739355</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>8400</v>
+        <v>21000</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/6048762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146175810</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/6048772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136399336</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/6048773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136399339</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/6048774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136399344</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>8400</v>
+        <v>20400</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/6048799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134706458</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>16800</v>
+        <v>27000</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>46087</v>
       </c>
-      <c r="K602" s="3"/>
+      <c r="K602" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/6049078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146569182</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>8400</v>
+        <v>21000</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/6049451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145380813</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>16800</v>
+        <v>27000</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>46087</v>
       </c>
-      <c r="K604" s="3"/>
+      <c r="K604" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/6049708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137946600</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>16800</v>
+        <v>25800</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1707005074/IF/IAY/6049709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137948464</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>6300</v>
+        <v>12600</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -29313,11358 +29331,11875 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>42970</v>
       </c>
       <c r="K611" s="3" t="n">
         <v>43036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1707005074/IF/IAY/6373898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115952397</t>
+          <t>1707005074/IF/IAY/6348047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113465524</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>46233</v>
+        <v>46087</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1707005074/IF/IAY/6374178 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116077727</t>
+          <t>1707005074/IF/IAY/6348372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126489546</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>46229</v>
+        <v>46134</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1707005074/IF/IAY/638590 — Construction of IAY House -IAY REG. NO. MP2375877</t>
+          <t>1707005074/IF/IAY/6348800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148177154</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>15300</v>
+        <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>42849</v>
-[...3 lines deleted...]
-      </c>
+        <v>46087</v>
+      </c>
+      <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1707005074/IF/IAY/639392 — Construction of IAY House -IAY REG. NO. MP3459671</t>
+          <t>1707005074/IF/IAY/6349040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118713809</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>42849</v>
-[...3 lines deleted...]
-      </c>
+        <v>46087</v>
+      </c>
+      <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1707005074/IF/IAY/643616 — Construction of IAY House -IAY REG. NO. MP1004945</t>
+          <t>1707005074/IF/IAY/6349142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145381050</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>43426</v>
-[...3 lines deleted...]
-      </c>
+        <v>46087</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1707005074/IF/IAY/643626 — Construction of IAY House -IAY REG. NO. MP1010877</t>
+          <t>1707005074/IF/IAY/6373898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115952397</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>15564</v>
+        <v>8400</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>42928</v>
-[...3 lines deleted...]
-      </c>
+        <v>46299</v>
+      </c>
+      <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1707005074/IF/IAY/649771 — Construction of IAY House -IAY REG. NO. MP2933756</t>
+          <t>1707005074/IF/IAY/6374007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146094698</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>15504</v>
+        <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>43089</v>
-[...3 lines deleted...]
-      </c>
+        <v>46106</v>
+      </c>
+      <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1707005074/IF/IAY/650166 — Construction of IAY House -IAY REG. NO. MP3113504</t>
+          <t>1707005074/IF/IAY/6374088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118719563</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>42928</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1707005074/IF/IAY/84260 — Construction of IAY House -IAY REG. NO. MP-07-005-074-001/017</t>
+          <t>1707005074/IF/IAY/6374106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114992716</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>15030</v>
+        <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>42594</v>
-[...3 lines deleted...]
-      </c>
+        <v>46087</v>
+      </c>
+      <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1707005074/IF/kapil-1 — कपिल धारा कूप निर्माण जयराम यादव ग्राम पंचायत पचेर</t>
+          <t>1707005074/IF/IAY/6374132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134706800</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>174000</v>
+        <v>27000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>200452</v>
+        <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>39591</v>
-[...3 lines deleted...]
-      </c>
+        <v>46147</v>
+      </c>
+      <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1707005074/IF/kapil-2 — कपिल धारा कूप निर्माण लाखन सिंह ग्राम पंचायत पचेर</t>
+          <t>1707005074/IF/IAY/6374178 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116077727</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>174000</v>
+        <v>27000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>205471</v>
+        <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>39574</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1707005074/IF/kapil-3 — कपिल धारा कूप निर्माण राजेन्‍द्र सिंह ग्राम पंचायत पचेर</t>
+          <t>1707005074/IF/IAY/6374283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146414652</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>174000</v>
+        <v>27000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>30060</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>39569</v>
-[...3 lines deleted...]
-      </c>
+        <v>46087</v>
+      </c>
+      <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1707005074/IF/kapil-4 — कपिल धारा कूप निर्माण अचछेलाल अहिरवार ग्राम पंचायत पचेर</t>
+          <t>1707005074/IF/IAY/6374320 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145785337</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>174000</v>
+        <v>27000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>191519</v>
+        <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>39586</v>
-[...3 lines deleted...]
-      </c>
+        <v>46087</v>
+      </c>
+      <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1707005074/LD/22012034303575 — शांतिधाम निर्माण कार्य पचेर उगढ</t>
+          <t>1707005074/IF/IAY/638590 — Construction of IAY House -IAY REG. NO. MP2375877</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>180000</v>
+        <v>15030</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>2004</v>
+        <v>15300</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>42802</v>
+        <v>42849</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>45206</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1707005074/LD/22012034532606 — भूमि सुधार कार्य फूलाबाई/जम्‍मू सौंर</t>
+          <t>1707005074/IF/IAY/639392 — Construction of IAY House -IAY REG. NO. MP3459671</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>44109</v>
-[...1 lines deleted...]
-      <c r="K626" s="3"/>
+        <v>42849</v>
+      </c>
+      <c r="K626" s="3" t="n">
+        <v>43091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1707005074/LD/22012034532608 — भूमि सुधार कार्य खज्‍जू/रामदीन सौंर</t>
+          <t>1707005074/IF/IAY/643616 — Construction of IAY House -IAY REG. NO. MP1004945</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>15660</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>43947</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>43426</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>43457</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1707005074/LD/22012034532609 — भूमि सुधार कार्य ब़गभान, बैजनाथ/कटेला सौंर</t>
+          <t>1707005074/IF/IAY/643626 — Construction of IAY House -IAY REG. NO. MP1010877</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>0</v>
+        <v>15564</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K628" s="3"/>
+        <v>42928</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>43368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1707005074/LD/22012034532610 — भूमि सुधार कार्य हरी, बाबू पिता मानकलाल सौंर</t>
+          <t>1707005074/IF/IAY/649771 — Construction of IAY House -IAY REG. NO. MP2933756</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>15504</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K629" s="3"/>
+        <v>43089</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>43451</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1707005074/LD/22012034532728 — भूमि सुधार कार्य काशीराम/परमलाल सौंर</t>
+          <t>1707005074/IF/IAY/650166 — Construction of IAY House -IAY REG. NO. MP3113504</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>43933</v>
-[...1 lines deleted...]
-      <c r="K630" s="3"/>
+        <v>42928</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>43203</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1707005074/LD/22012034532729 — भूमि सुधार कार्य बाबा/भैयन सौंर</t>
+          <t>1707005074/IF/IAY/84260 — Construction of IAY House -IAY REG. NO. MP-07-005-074-001/017</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>0</v>
+        <v>14310</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K631" s="3"/>
+        <v>42594</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>43034</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1707005074/LD/22012034532730 — भूमि सुधार कार्य बाबू, रज्‍जू मदू पिता मनुवॉं सौंर</t>
+          <t>1707005074/IF/kapil-1 — कपिल धारा कूप निर्माण जयराम यादव ग्राम पंचायत पचेर</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>0</v>
+        <v>174000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>0</v>
+        <v>200452</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K632" s="3"/>
+        <v>39591</v>
+      </c>
+      <c r="K632" s="3" t="n">
+        <v>40123</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1707005074/LD/22012034532865 — चारागाह निर्माण कार्य पचेरखास</t>
+          <t>1707005074/IF/kapil-2 — कपिल धारा कूप निर्माण लाखन सिंह ग्राम पंचायत पचेर</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>0</v>
+        <v>174000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>0</v>
+        <v>205471</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K633" s="3"/>
+        <v>39574</v>
+      </c>
+      <c r="K633" s="3" t="n">
+        <v>40488</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1707005074/LD/22012034565732 — Braksha Ropad Kary Badiya bhate krishi bhumi ke pass Gram Dadgayn GP Pacher Khas</t>
+          <t>1707005074/IF/kapil-3 — कपिल धारा कूप निर्माण राजेन्‍द्र सिंह ग्राम पंचायत पचेर</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>394489.84</v>
+        <v>174000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>34740</v>
+        <v>30060</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>44415</v>
-[...1 lines deleted...]
-      <c r="K634" s="3"/>
+        <v>39569</v>
+      </c>
+      <c r="K634" s="3" t="n">
+        <v>42311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1707005074/LD/3799390741 — शांतिधाम निर्माण कार्य पुरूषोत्‍तमगढ ग्राम पंचायत</t>
+          <t>1707005074/IF/kapil-4 — कपिल धारा कूप निर्माण अचछेलाल अहिरवार ग्राम पंचायत पचेर</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>216000</v>
+        <v>174000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>67050</v>
+        <v>191519</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>41422</v>
+        <v>39586</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>42482</v>
+        <v>40086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1707005074/PG/9425888277 — खेल का मैदान निर्माण कार्य</t>
+          <t>1707005074/LD/22012034303575 — शांतिधाम निर्माण कार्य पचेर उगढ</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>0</v>
+        <v>2004</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>42292</v>
-[...1 lines deleted...]
-      <c r="K636" s="3"/>
+        <v>42802</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>45206</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/03 — सी0सी0 रोड यादव मुहल्‍ला पचेर</t>
+          <t>1707005074/LD/22012034532606 — भूमि सुधार कार्य फूलाबाई/जम्‍मू सौंर</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>498800</v>
+        <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>257060</v>
+        <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>38927</v>
+        <v>44109</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/1 — सीमेन्‍ट कांक्रीट यादव मुह0 पचेर</t>
+          <t>1707005074/LD/22012034532608 — भूमि सुधार कार्य खज्‍जू/रामदीन सौंर</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>420000</v>
+        <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>38850</v>
+        <v>43947</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/128 — पहुचमार्ग निर्माण वडीगैल से राजाकवा तक ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/LD/22012034532609 — भूमि सुधार कार्य ब़गभान, बैजनाथ/कटेला सौंर</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>274000</v>
+        <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>273724</v>
+        <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>39445</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/129 — पहुचमार्ग निर्माण आदिवासी मुहल्‍ला से कुटीर मुदिरतक ग्राम पंचायात पचेर</t>
+          <t>1707005074/LD/22012034532610 — भूमि सुधार कार्य हरी, बाबू पिता मानकलाल सौंर</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>490000</v>
+        <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>490020</v>
+        <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>39445</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034167580 — सीसी रोड शंकर सोनी के मकान से ग्‍वाल बाबा तक पंचपर</t>
+          <t>1707005074/LD/22012034532728 — भूमि सुधार कार्य काशीराम/परमलाल सौंर</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>150000</v>
+        <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>62571</v>
+        <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>41422</v>
-[...3 lines deleted...]
-      </c>
+        <v>43933</v>
+      </c>
+      <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034167583 — सीसी रोड एवं नाली निर्माण कार्य मेन रोड से बसुरयान</t>
+          <t>1707005074/LD/22012034532729 — भूमि सुधार कार्य बाबा/भैयन सौंर</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>150000</v>
+        <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>75360</v>
+        <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>41422</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034214540 — सीसी रोड(पंचपरमेश्‍वर)गनेश राय केे मकान से डामर मु</t>
+          <t>1707005074/LD/22012034532730 — भूमि सुधार कार्य बाबू, रज्‍जू मदू पिता मनुवॉं सौंर</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>145000</v>
+        <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>101348</v>
+        <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>41723</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034219796 — सीसी रोड निर्माण कार्य अहिरवार मुहल्‍ला  पंचपरमेश्</t>
+          <t>1707005074/LD/22012034532865 — चारागाह निर्माण कार्य पचेरखास</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>155000</v>
+        <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>124932</v>
+        <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>41793</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034327411 — सीसी रोड निर्माण कार्य मुख्‍य सड्क से देशराज के मकान तक</t>
+          <t>1707005074/LD/22012034565732 — Braksha Ropad Kary Badiya bhate krishi bhumi ke pass Gram Dadgayn GP Pacher Khas</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>120000</v>
+        <v>394489.84</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>88332</v>
+        <v>34740</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>42794</v>
-[...3 lines deleted...]
-      </c>
+        <v>44415</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034467801 — सुदूर सडक निर्माण आदिवासी मुहल्‍ला से बाजना मंदिर ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/LD/3799390741 — शांतिधाम निर्माण कार्य पुरूषोत्‍तमगढ ग्राम पंचायत</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>0</v>
+        <v>216000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>0</v>
+        <v>67050</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K646" s="3"/>
+        <v>41422</v>
+      </c>
+      <c r="K646" s="3" t="n">
+        <v>42482</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034467802 — सुदूर सडक निर्माण धसान नदी से बाजना मंदिर ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/PG/9425888277 — खेल का मैदान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>43569</v>
+        <v>42292</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034478818 — सी सी रोड एवं नाली निर्माण नाली सहित बाजार मुहल्‍ला ग्‍वाल बाबा से मा0शा0की ओर ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/RC/03 — सी0सी0 रोड यादव मुहल्‍ला पचेर</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>84000</v>
+        <v>498800</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>80240</v>
+        <v>257060</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>43749</v>
-[...3 lines deleted...]
-      </c>
+        <v>38927</v>
+      </c>
+      <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034478824 — सी सी रोड निर्माण भुजबल कलार के घर से गनेश कलार के घर तक ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/RC/1 — सीमेन्‍ट कांक्रीट यादव मुह0 पचेर</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>15000</v>
+        <v>420000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>176</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>43749</v>
-[...3 lines deleted...]
-      </c>
+        <v>38850</v>
+      </c>
+      <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034524705 — सुदूर सडक निर्माण मैन रोड से बाजना मंदिर की ओर पचेरखास</t>
+          <t>1707005074/RC/128 — पहुचमार्ग निर्माण वडीगैल से राजाकवा तक ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>0</v>
+        <v>274000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>0</v>
+        <v>273724</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>43925</v>
-[...1 lines deleted...]
-      <c r="K650" s="3"/>
+        <v>39445</v>
+      </c>
+      <c r="K650" s="3" t="n">
+        <v>39560</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034527106 — C.C. ROAD NIRMAN NATHUWA AHIRWAR KE GHAR SE MUKHYA RASTE TAK PACHERKHAS</t>
+          <t>1707005074/RC/129 — पहुचमार्ग निर्माण आदिवासी मुहल्‍ला से कुटीर मुदिरतक ग्राम पंचायात पचेर</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>0</v>
+        <v>490000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>0</v>
+        <v>490020</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K651" s="3"/>
+        <v>39445</v>
+      </c>
+      <c r="K651" s="3" t="n">
+        <v>39548</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034527113 — सीसी रोड निर्माण नथुवा अहिरवार के घर से मुख्‍य रा‍स्‍ते तक</t>
+          <t>1707005074/RC/22012034167580 — सीसी रोड शंकर सोनी के मकान से ग्‍वाल बाबा तक पंचपर</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>168000</v>
+        <v>150000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>168720</v>
+        <v>62571</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>44020</v>
+        <v>41422</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>44161</v>
+        <v>42422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034536153 — सीसी रोड निर्माण छिददू ढीमर के मकान से लूला ढीमर के मकान तक</t>
+          <t>1707005074/RC/22012034167583 — सीसी रोड एवं नाली निर्माण कार्य मेन रोड से बसुरयान</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>43000</v>
+        <v>150000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>67450</v>
+        <v>75360</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>44082</v>
+        <v>41422</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>44161</v>
+        <v>42451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034536155 — सीसी रोड निर्माण हनुमान मंदिर से पुष्‍पेन्‍द्र के घर तक</t>
+          <t>1707005074/RC/22012034214540 — सीसी रोड(पंचपरमेश्‍वर)गनेश राय केे मकान से डामर मु</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>223380</v>
+        <v>145000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>222300</v>
+        <v>101348</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44082</v>
+        <v>41723</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>44177</v>
+        <v>42422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034537995 — सुदूर सडक मेन सडक से सामुदायिक भवन से बजना मंदिर तक पचेरखास</t>
+          <t>1707005074/RC/22012034219796 — सीसी रोड निर्माण कार्य अहिरवार मुहल्‍ला  पंचपरमेश्</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>0</v>
+        <v>155000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>0</v>
+        <v>124932</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K655" s="3"/>
+        <v>41793</v>
+      </c>
+      <c r="K655" s="3" t="n">
+        <v>42451</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034545215 — चबूतरा निर्माण कार्य उपार्जन केन्‍द्र पचेरखास</t>
+          <t>1707005074/RC/22012034327411 — सीसी रोड निर्माण कार्य मुख्‍य सड्क से देशराज के मकान तक</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>0</v>
+        <v>120000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>0</v>
+        <v>88332</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K656" s="3"/>
+        <v>42794</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>43312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034552288 — सीसी रोड निर्माण कनवरजेन्‍स रामलाल नाई के घर से माता मंदिर तक ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/RC/22012034467801 — सुदूर सडक निर्माण आदिवासी मुहल्‍ला से बाजना मंदिर ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>61200</v>
+        <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>2316</v>
+        <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>44509</v>
+        <v>43569</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034553477 — सीसी रोड निर्माण कार्य (कनवरजेन्‍स) नन्‍नीबाई सौंर के घर से बाबा सौंर के घर तक ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/RC/22012034467802 — सुदूर सडक निर्माण धसान नदी से बाजना मंदिर ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>136000</v>
+        <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>135660</v>
+        <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>44182</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034553481 — सीसी रोड निर्माण (कनवरजेन्‍स) मेन रोड से चत्‍तू सौंर के घर की ओर ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/RC/22012034478818 — सी सी रोड एवं नाली निर्माण नाली सहित बाजार मुहल्‍ला ग्‍वाल बाबा से मा0शा0की ओर ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>136000</v>
+        <v>84000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>159972</v>
+        <v>80240</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>44182</v>
+        <v>43749</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>45050</v>
+        <v>43936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034563578 — सीसी रोड निर्माण (कनवरजेन्‍स) ढिल्‍ला अहिरवार के घर से कूरा अहिरवार के घर तक ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/RC/22012034478824 — सी सी रोड निर्माण भुजबल कलार के घर से गनेश कलार के घर तक ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>87000</v>
+        <v>15000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>86850</v>
+        <v>176</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>44287</v>
+        <v>43749</v>
       </c>
       <c r="K660" s="3" t="n">
         <v>45050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034606858 — सुदूर सडकनिर्माणकार्य घूरा मुहल्ला से टपरणस्कूतक जीपी पचेरखास</t>
+          <t>1707005074/RC/22012034524705 — सुदूर सडक निर्माण मैन रोड से बाजना मंदिर की ओर पचेरखास</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>44588</v>
+        <v>43925</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034606859 — सुदूर सडकनिर्माणकार्य जीपी पचेरखास</t>
+          <t>1707005074/RC/22012034527106 — C.C. ROAD NIRMAN NATHUWA AHIRWAR KE GHAR SE MUKHYA RASTE TAK PACHERKHAS</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>44588</v>
+        <v>43935</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034607515 — सुदूर सड़क निर्माण कार्य घूरा मुहल्ला से प्रां शाला तपरण  स्कूल तक ग्राम पंचायतपचेर खास</t>
+          <t>1707005074/RC/22012034527113 — सीसी रोड निर्माण नथुवा अहिरवार के घर से मुख्‍य रा‍स्‍ते तक</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>0</v>
+        <v>168000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>0</v>
+        <v>168720</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>44588</v>
-[...1 lines deleted...]
-      <c r="K663" s="3"/>
+        <v>44020</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>44161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034611384 — पहुंच मार्ग निर्माण आदिवासी मुहल्ला से समुदायिक भवन बाजना मंदिर की ओर पचेरखास</t>
+          <t>1707005074/RC/22012034536153 — सीसी रोड निर्माण छिददू ढीमर के मकान से लूला ढीमर के मकान तक</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>0</v>
+        <v>43000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>0</v>
+        <v>67450</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>44615</v>
-[...1 lines deleted...]
-      <c r="K664" s="3"/>
+        <v>44082</v>
+      </c>
+      <c r="K664" s="3" t="n">
+        <v>44161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034611385 — पहुंच मार्ग निर्माण  पचेर उगड़ से माध्यमिक शाला टपरन मुहल्ला की ओर की ओर पचेरखास</t>
+          <t>1707005074/RC/22012034536155 — सीसी रोड निर्माण हनुमान मंदिर से पुष्‍पेन्‍द्र के घर तक</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>0</v>
+        <v>223380</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>0</v>
+        <v>222300</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44615</v>
-[...1 lines deleted...]
-      <c r="K665" s="3"/>
+        <v>44082</v>
+      </c>
+      <c r="K665" s="3" t="n">
+        <v>44177</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034615658 — सुदूर सडक निर्माण कार्य होलीपठा से मेनरोड की ओर ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/RC/22012034537995 — सुदूर सडक मेन सडक से सामुदायिक भवन से बजना मंदिर तक पचेरखास</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44652</v>
+        <v>43935</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034626100 — सीसी रोड (कन्‍वरजेंस) मुख्‍य सडक से दिव्‍य तीर्थ कुटी सरकार की ओर ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/RC/22012034545215 — चबूतरा निर्माण कार्य उपार्जन केन्‍द्र पचेरखास</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>300000</v>
+        <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>177180</v>
+        <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>45110</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034638774 — सुदूर सड़क नीर्माण कार्य सुम्मेर यादव के घर से राकेश यादव के घर की ओर ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RC/22012034552288 — सीसी रोड निर्माण कनवरजेन्‍स रामलाल नाई के घर से माता मंदिर तक ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>0</v>
+        <v>61200</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>0</v>
+        <v>2316</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>45030</v>
+        <v>44509</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034643039 — सीसी रोड निर्माण (कनवरजेन्‍स) कूरा अहिरवार के घर से कलुवा अहिरवार के घर तक ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/RC/22012034553477 — सीसी रोड निर्माण कार्य (कनवरजेन्‍स) नन्‍नीबाई सौंर के घर से बाबा सौंर के घर तक ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>176700</v>
+        <v>136000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>176137</v>
+        <v>135660</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>45118</v>
+        <v>44182</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>45323</v>
+        <v>44477</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034648297 — सीसी रोड निर्माण सुम्‍मेर के घर से मुलायम के घर की ओर ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RC/22012034553481 — सीसी रोड निर्माण (कनवरजेन्‍स) मेन रोड से चत्‍तू सौंर के घर की ओर ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>75000</v>
+        <v>136000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>74579</v>
+        <v>159972</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>45208</v>
+        <v>44182</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>45587</v>
+        <v>45050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034669553 — सीसी रोड निर्माण कनवरजेन्‍स रज्‍जू लुहार के घर से पुलिया की ओर ग्रा0पं0 पचेरखास</t>
+          <t>1707005074/RC/22012034563578 — सीसी रोड निर्माण (कनवरजेन्‍स) ढिल्‍ला अहिरवार के घर से कूरा अहिरवार के घर तक ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>105900</v>
+        <v>87000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>93483</v>
+        <v>86850</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>45208</v>
-[...1 lines deleted...]
-      <c r="K671" s="3"/>
+        <v>44287</v>
+      </c>
+      <c r="K671" s="3" t="n">
+        <v>45050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034679808 — सुदूर सडक निर्माण कार्य पठाघाट से माध्‍यमिक शाला यादव मुुहल्‍ला की ओर ग्रा0पं0 पचेरखास</t>
+          <t>1707005074/RC/22012034606858 — सुदूर सडकनिर्माणकार्य घूरा मुहल्ला से टपरणस्कूतक जीपी पचेरखास</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>45030</v>
+        <v>44588</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034681550 — सुदुर सडक निर्माण कार्य पठाघाट से मा0शा0 यादव मुहल्‍ला की ओर ग्रा0पं0 पचेरखास</t>
+          <t>1707005074/RC/22012034606859 — सुदूर सडकनिर्माणकार्य जीपी पचेरखास</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>45030</v>
+        <v>44588</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/22012034826684 — सीसी रोड निर्माण कार्य सह नाली सहित कनवरजेन्‍स रज्‍जू लुहार के घर से मैनरोड तक गाम पंचायत पचेरखास</t>
+          <t>1707005074/RC/22012034607515 — सुदूर सड़क निर्माण कार्य घूरा मुहल्ला से प्रां शाला तपरण  स्कूल तक ग्राम पंचायतपचेर खास</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>79000</v>
+        <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>45461</v>
+        <v>44588</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/404 — पहुचमार्ग निर्माण आदिवासी मुहल्‍ला से पिपरा सीमा तक ग्राम पं पचेर</t>
+          <t>1707005074/RC/22012034611384 — पहुंच मार्ग निर्माण आदिवासी मुहल्ला से समुदायिक भवन बाजना मंदिर की ओर पचेरखास</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>374000</v>
+        <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>107328</v>
+        <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>40551</v>
-[...3 lines deleted...]
-      </c>
+        <v>44615</v>
+      </c>
+      <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/437 — सीसी रोड निर्माण बाजार मुख्‍य सडक से सोनी के मुहल्‍ला तरफ ग्राम पंचायत पच्‍ोर [कनवरजेन्‍स 2.28]</t>
+          <t>1707005074/RC/22012034611385 — पहुंच मार्ग निर्माण  पचेर उगड़ से माध्यमिक शाला टपरन मुहल्ला की ओर की ओर पचेरखास</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>170542</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>40935</v>
-[...3 lines deleted...]
-      </c>
+        <v>44615</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/p-1 — पहुच मार्ग निर्माण अथाई मुहल्‍ला पचेर से पिपरा मुख्‍य सडक तक पचेर</t>
+          <t>1707005074/RC/22012034615658 — सुदूर सडक निर्माण कार्य होलीपठा से मेनरोड की ओर ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>314000</v>
+        <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>110300</v>
+        <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>39219</v>
+        <v>44652</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RC/p-2 — पहुच मार्ग निर्माण मुख्‍य सडक से वाजने मन्दिर तक पचेर</t>
+          <t>1707005074/RC/22012034626100 — सीसी रोड (कन्‍वरजेंस) मुख्‍य सडक से दिव्‍य तीर्थ कुटी सरकार की ओर ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>468000</v>
+        <v>300000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>212520</v>
+        <v>177180</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>39220</v>
-[...1 lines deleted...]
-      <c r="K678" s="3"/>
+        <v>45110</v>
+      </c>
+      <c r="K678" s="3" t="n">
+        <v>45323</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034219959 — मर्यादा शौचालय निर्माण पदमसिंह / बलवान‍ सिंह ग्राम पंचायत पचेर</t>
+          <t>1707005074/RC/22012034638774 — सुदूर सड़क नीर्माण कार्य सुम्मेर यादव के घर से राकेश यादव के घर की ओर ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>42598</v>
+        <v>45030</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034220833 — मर्यादा शौचालय निर्माण पदमसिंह / बलवानंिसह ग्राम प</t>
+          <t>1707005074/RC/22012034643039 — सीसी रोड निर्माण (कनवरजेन्‍स) कूरा अहिरवार के घर से कलुवा अहिरवार के घर तक ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>4400</v>
+        <v>176700</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>4400</v>
+        <v>176137</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>41744</v>
+        <v>45118</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>42110</v>
+        <v>45323</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034220834 — मर्यादा शौचालय निर्माण पुष्‍पेन्‍द्र / करनसिंह ग्र</t>
+          <t>1707005074/RC/22012034648297 — सीसी रोड निर्माण सुम्‍मेर के घर से मुलायम के घर की ओर ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>4400</v>
+        <v>75000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>4400</v>
+        <v>74579</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>41744</v>
+        <v>45208</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>42110</v>
+        <v>45587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034220836 — मर्यादा शौचालय निर्माण श्री प्रकाश्‍ा / पुरूषेत्‍त</t>
+          <t>1707005074/RC/22012034669553 — सीसी रोड निर्माण कनवरजेन्‍स रज्‍जू लुहार के घर से पुलिया की ओर ग्रा0पं0 पचेरखास</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>4400</v>
+        <v>105900</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>4400</v>
+        <v>93483</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>41744</v>
-[...3 lines deleted...]
-      </c>
+        <v>45208</v>
+      </c>
+      <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034220837 — मर्यादा शौचालय निर्माण शत्रुधन / रामप्रसाद सोनी ग्</t>
+          <t>1707005074/RC/22012034679808 — सुदूर सडक निर्माण कार्य पठाघाट से माध्‍यमिक शाला यादव मुुहल्‍ला की ओर ग्रा0पं0 पचेरखास</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>41744</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034220838 — मर्यादा शौचालय निर्माण  सुरेन्‍द्र / दलीप सिंह ग्र</t>
+          <t>1707005074/RC/22012034681550 — सुदुर सडक निर्माण कार्य पठाघाट से मा0शा0 यादव मुहल्‍ला की ओर ग्रा0पं0 पचेरखास</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>41744</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034220843 — मर्यादा शौचालय निर्माण ब़जपाल/ करजू अहिरवार ग्राम</t>
+          <t>1707005074/RC/22012034826684 — सीसी रोड निर्माण कार्य सह नाली सहित कनवरजेन्‍स रज्‍जू लुहार के घर से मैनरोड तक गाम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>4400</v>
+        <v>79000</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>41744</v>
+        <v>45461</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034222506 — मर्यादा शौचालय निर्माण कार्य ओमप्रकाश / रामकुमार ल</t>
+          <t>1707005074/RC/404 — पहुचमार्ग निर्माण आदिवासी मुहल्‍ला से पिपरा सीमा तक ग्राम पं पचेर</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>4400</v>
+        <v>374000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>4400</v>
+        <v>107328</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>41744</v>
+        <v>40551</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>42110</v>
+        <v>41670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034222578 — मर्यादा शौचालय निर्माण कार्य इन्‍द्रजीत / कमलसिंह</t>
+          <t>1707005074/RC/437 — सीसी रोड निर्माण बाजार मुख्‍य सडक से सोनी के मुहल्‍ला तरफ ग्राम पंचायत पच्‍ोर [कनवरजेन्‍स 2.28]</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>4400</v>
+        <v>500000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>4400</v>
+        <v>170542</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>41744</v>
+        <v>40935</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>42110</v>
+        <v>41165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034418969 — sochalay nirman Kary balkishan s/o munnilal Yadav</t>
+          <t>1707005074/RC/p-1 — पहुच मार्ग निर्माण अथाई मुहल्‍ला पचेर से पिपरा मुख्‍य सडक तक पचेर</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>12000</v>
+        <v>314000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>12000</v>
+        <v>110300</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>43398</v>
-[...3 lines deleted...]
-      </c>
+        <v>39219</v>
+      </c>
+      <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034478152 — शौचालय मरम्‍मत कार्य माध्‍यमिक शाला कनवरजेन्‍स ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/RC/p-2 — पहुच मार्ग निर्माण मुख्‍य सडक से वाजने मन्दिर तक पचेर</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>1800</v>
+        <v>468000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>0</v>
+        <v>212520</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>43813</v>
+        <v>39220</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034485810 — शौचालय निर्माण कार्य रोहित राजन खरे/बाबूलाल खरे</t>
+          <t>1707005074/RS/22012034219959 — मर्यादा शौचालय निर्माण पदमसिंह / बलवान‍ सिंह ग्राम पंचायत पचेर</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>11340</v>
+        <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>44031</v>
-[...3 lines deleted...]
-      </c>
+        <v>42598</v>
+      </c>
+      <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034485811 — शौचालय निर्माण कार्य पुष्‍पेन्‍द्र/जगदीश खरे</t>
+          <t>1707005074/RS/22012034220833 — मर्यादा शौचालय निर्माण पदमसिंह / बलवानंिसह ग्राम प</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>11340</v>
+        <v>4400</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>44031</v>
+        <v>41744</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>44145</v>
+        <v>42110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034491766 — शौचालय निर्माण कार्य मंगलसिंह/मुन्‍नासिंह सिसोदिया</t>
+          <t>1707005074/RS/22012034220834 — मर्यादा शौचालय निर्माण पुष्‍पेन्‍द्र / करनसिंह ग्र</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>7980</v>
+        <v>4400</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>44108</v>
+        <v>41744</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>45050</v>
+        <v>42110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510630 — NADEP NIRMAN KARY BABULAL/RAJARAM KHARE</t>
+          <t>1707005074/RS/22012034220836 — मर्यादा शौचालय निर्माण श्री प्रकाश्‍ा / पुरूषेत्‍त</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>44198</v>
-[...1 lines deleted...]
-      <c r="K693" s="3"/>
+        <v>41744</v>
+      </c>
+      <c r="K693" s="3" t="n">
+        <v>42110</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510841 — slwm सामुदायिक नाडेप निर्माण कार्य आदिवासी मुहलल्ला पचेर खास</t>
+          <t>1707005074/RS/22012034220837 — मर्यादा शौचालय निर्माण शत्रुधन / रामप्रसाद सोनी ग्</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K694" s="3"/>
+        <v>41744</v>
+      </c>
+      <c r="K694" s="3" t="n">
+        <v>42110</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510842 — slwm समुदायक नाडेप निर्माण कार्य हरिजन वस्ती मेन सडक के पास पचेर खास</t>
+          <t>1707005074/RS/22012034220838 — मर्यादा शौचालय निर्माण  सुरेन्‍द्र / दलीप सिंह ग्र</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K695" s="3"/>
+        <v>41744</v>
+      </c>
+      <c r="K695" s="3" t="n">
+        <v>42110</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510843 — slwm समुदायक नाडेप निर्माण कार्य बाजार मुहल्ला पचेरखास</t>
+          <t>1707005074/RS/22012034220843 — मर्यादा शौचालय निर्माण ब़जपाल/ करजू अहिरवार ग्राम</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>44222</v>
+        <v>41744</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510844 — slwm सामुदायिक नाडेप निर्माण कार्य ददगाय उगड़ पचेर खास</t>
+          <t>1707005074/RS/22012034222506 — मर्यादा शौचालय निर्माण कार्य ओमप्रकाश / रामकुमार ल</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K697" s="3"/>
+        <v>41744</v>
+      </c>
+      <c r="K697" s="3" t="n">
+        <v>42110</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510845 — slwm सामुदायिक नाडेप निर्माण कार्य रैकवार मुहल्ला ददगाय खास</t>
+          <t>1707005074/RS/22012034222578 — मर्यादा शौचालय निर्माण कार्य इन्‍द्रजीत / कमलसिंह</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K698" s="3"/>
+        <v>41744</v>
+      </c>
+      <c r="K698" s="3" t="n">
+        <v>42110</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510846 — सोक फिट निर्माण कार्य हरिजन वस्ती हैड पम्प के पास पचेर खास</t>
+          <t>1707005074/RS/22012034418969 — sochalay nirman Kary balkishan s/o munnilal Yadav</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K699" s="3"/>
+        <v>43398</v>
+      </c>
+      <c r="K699" s="3" t="n">
+        <v>43712</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510847 — सोक फिट निर्माण कार्य अथाई मुहल्ला हैड पंप के पास पचेर खास</t>
+          <t>1707005074/RS/22012034478152 — शौचालय मरम्‍मत कार्य माध्‍यमिक शाला कनवरजेन्‍स ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>14283.77</v>
+        <v>1800</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>6948</v>
+        <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>44331</v>
-[...3 lines deleted...]
-      </c>
+        <v>43813</v>
+      </c>
+      <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510848 — सोक फिट निर्माण कार्य सामुदायिक भवन हैड पंप के पास पचेर खास</t>
+          <t>1707005074/RS/22012034485810 — शौचालय निर्माण कार्य रोहित राजन खरे/बाबूलाल खरे</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>14283.77</v>
+        <v>12000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>6948</v>
+        <v>11340</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>44331</v>
+        <v>44031</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>45050</v>
+        <v>44145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510850 — सोक फिट निर्माण कार्य हैड पंप आदिवासी मुहल्ला के पास पचेर खास</t>
+          <t>1707005074/RS/22012034485811 — शौचालय निर्माण कार्य पुष्‍पेन्‍द्र/जगदीश खरे</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>14283.77</v>
+        <v>12000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>6948</v>
+        <v>11340</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>44331</v>
+        <v>44031</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>45050</v>
+        <v>44145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510852 — सोक फिट निर्माण कार्य हैड पंप मेन सडक बाजार मुहल्ला के पास पचेर खास</t>
+          <t>1707005074/RS/22012034491766 — शौचालय निर्माण कार्य मंगलसिंह/मुन्‍नासिंह सिसोदिया</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>0</v>
+        <v>7980</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K703" s="3"/>
+        <v>44108</v>
+      </c>
+      <c r="K703" s="3" t="n">
+        <v>45050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510853 — सोक फिट निर्माण कार्य वंशकार मुहल्ला हैड पंप के पास पचेर खास</t>
+          <t>1707005074/RS/22012034510630 — NADEP NIRMAN KARY BABULAL/RAJARAM KHARE</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>44331</v>
-[...3 lines deleted...]
-      </c>
+        <v>44198</v>
+      </c>
+      <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510854 — सोक फिट निर्माण कार्य पंचायत भवन हैड पंप के पास पचेर खास</t>
+          <t>1707005074/RS/22012034510841 — slwm सामुदायिक नाडेप निर्माण कार्य आदिवासी मुहलल्ला पचेर खास</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510855 — सोक फिट निर्माण कार्य निर्माण यादव मुहल्ला हैड पंप के पास पचेर खास</t>
+          <t>1707005074/RS/22012034510842 — slwm समुदायक नाडेप निर्माण कार्य हरिजन वस्ती मेन सडक के पास पचेर खास</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>44331</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510856 — सोक फिट निर्माण कार्य हैड पंप के पास ददगाय उगड़</t>
+          <t>1707005074/RS/22012034510843 — slwm समुदायक नाडेप निर्माण कार्य बाजार मुहल्ला पचेरखास</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510857 — सोक फिट निर्माण कार्य माध्मिक साला हैड पंप के ददगाय ख़ास</t>
+          <t>1707005074/RS/22012034510844 — slwm सामुदायिक नाडेप निर्माण कार्य ददगाय उगड़ पचेर खास</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510858 — सोक फिट निर्माण कार्य सामुदायिक कूप के पास ददगाय खास</t>
+          <t>1707005074/RS/22012034510845 — slwm सामुदायिक नाडेप निर्माण कार्य रैकवार मुहल्ला ददगाय खास</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510859 — नाडेप मिर्मान कार्य पप्पू/ कंदु प्रजापती ददगाय खास</t>
+          <t>1707005074/RS/22012034510846 — सोक फिट निर्माण कार्य हरिजन वस्ती हैड पम्प के पास पचेर खास</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510860 — नाडेप निर्माण कार्य कूरा /तुलसिया अहिरवार पचेर खास</t>
+          <t>1707005074/RS/22012034510847 — सोक फिट निर्माण कार्य अथाई मुहल्ला हैड पंप के पास पचेर खास</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>0</v>
+        <v>6948</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K711" s="3"/>
+        <v>44331</v>
+      </c>
+      <c r="K711" s="3" t="n">
+        <v>45050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510861 — नाडेप निर्माण कार्य भागीरथ /खडिया अहिरवार पचेर खास</t>
+          <t>1707005074/RS/22012034510848 — सोक फिट निर्माण कार्य सामुदायिक भवन हैड पंप के पास पचेर खास</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>0</v>
+        <v>6948</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K712" s="3"/>
+        <v>44331</v>
+      </c>
+      <c r="K712" s="3" t="n">
+        <v>45050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510862 — नाडेप निर्माण कार्य रामलाल /पंकू यादव ददगाय खास</t>
+          <t>1707005074/RS/22012034510850 — सोक फिट निर्माण कार्य हैड पंप आदिवासी मुहल्ला के पास पचेर खास</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>0</v>
+        <v>6948</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K713" s="3"/>
+        <v>44331</v>
+      </c>
+      <c r="K713" s="3" t="n">
+        <v>45050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510863 — नाडेप निर्माण कार्य ब्रजलाल /पेमा यादव ददगाय खास</t>
+          <t>1707005074/RS/22012034510852 — सोक फिट निर्माण कार्य हैड पंप मेन सडक बाजार मुहल्ला के पास पचेर खास</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034510864 — नाडेप निर्म्मान कार्य लखन /घंसू यादव ददगाय खास</t>
+          <t>1707005074/RS/22012034510853 — सोक फिट निर्माण कार्य वंशकार मुहल्ला हैड पंप के पास पचेर खास</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>0</v>
+        <v>193</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K715" s="3"/>
+        <v>44331</v>
+      </c>
+      <c r="K715" s="3" t="n">
+        <v>45050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034631959 — सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 1 ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034510854 — सोक फिट निर्माण कार्य पंचायत भवन हैड पंप के पास पचेर खास</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>44513</v>
+        <v>44222</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034631960 — सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 1 ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034510855 — सोक फिट निर्माण कार्य निर्माण यादव मुहल्ला हैड पंप के पास पचेर खास</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>0</v>
+        <v>193</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>44513</v>
-[...1 lines deleted...]
-      <c r="K717" s="3"/>
+        <v>44331</v>
+      </c>
+      <c r="K717" s="3" t="n">
+        <v>45050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034631962 — सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 1 ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034510856 — सोक फिट निर्माण कार्य हैड पंप के पास ददगाय उगड़</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>44513</v>
+        <v>44222</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034631993 — सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 2 ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034510857 — सोक फिट निर्माण कार्य माध्मिक साला हैड पंप के ददगाय ख़ास</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>44513</v>
+        <v>44222</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034631998 — नाडेप निर्माण कार्य पुरषोत्तमगढ़ 1 ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034510858 — सोक फिट निर्माण कार्य सामुदायिक कूप के पास ददगाय खास</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>44513</v>
+        <v>44222</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034632000 — नाडेप निर्माण कार्य पुरषोत्तमगढ़ 2 ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034510859 — नाडेप मिर्मान कार्य पप्पू/ कंदु प्रजापती ददगाय खास</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>44513</v>
+        <v>44222</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034632001 — नाडेप निर्माण कार्य पुरषोत्तमगढ़ 2 ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034510860 — नाडेप निर्माण कार्य कूरा /तुलसिया अहिरवार पचेर खास</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>44513</v>
+        <v>44222</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034632003 — नाडेप निर्माण कार्य पुरषोत्तमगढ़ 2 ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034510861 — नाडेप निर्माण कार्य भागीरथ /खडिया अहिरवार पचेर खास</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>44513</v>
+        <v>44222</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034632019 — सोक फिट निर्माण कार्य पचेरउगड़ 1 ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034510862 — नाडेप निर्माण कार्य रामलाल /पंकू यादव ददगाय खास</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>44513</v>
+        <v>44222</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034632021 — सोक फिट निर्माण कार्य पचेर उगड़2 ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034510863 — नाडेप निर्माण कार्य ब्रजलाल /पेमा यादव ददगाय खास</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>44513</v>
+        <v>44222</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034632024 — नाडेप मिर्मान कार्य पचेरउगड़ 1 ग्राम पंचायत खास</t>
+          <t>1707005074/RS/22012034510864 — नाडेप निर्म्मान कार्य लखन /घंसू यादव ददगाय खास</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44513</v>
+        <v>44222</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034632027 — नाडेप मिर्मान कार्य पचेरउगड़ 2 ग्राम पंचायत खास</t>
+          <t>1707005074/RS/22012034631959 — सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 1 ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>44513</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034634932 — सामुदायिक  सोक फिट निर्माण कार्य पचेर उगड़ 1 ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034631960 — सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 1 ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>44300</v>
+        <v>44513</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034634933 — सामुदायिक  सोक फिट निर्माण कार्य पचेर उगड़ 1 ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034631962 — सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 1 ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>44300</v>
+        <v>44513</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034634934 — सामुदायिक सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 3 ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034631993 — सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 2 ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>44300</v>
+        <v>44513</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034634935 — सामुदायिक सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 4 ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034631998 — नाडेप निर्माण कार्य पुरषोत्तमगढ़ 1 ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>44300</v>
+        <v>44513</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034634937 — सामुदायिक सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 5  ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034632000 — नाडेप निर्माण कार्य पुरषोत्तमगढ़ 2 ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>44300</v>
+        <v>44513</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034634938 — सामुदायिक सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 6  ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034632001 — नाडेप निर्माण कार्य पुरषोत्तमगढ़ 2 ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>44300</v>
+        <v>44513</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034634939 — सामुदायिक सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 6  ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034632003 — नाडेप निर्माण कार्य पुरषोत्तमगढ़ 2 ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>44300</v>
+        <v>44513</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034634940 — सामुदायिक सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 7 ग्राम पंचायत पचेर खास</t>
+          <t>1707005074/RS/22012034632019 — सोक फिट निर्माण कार्य पचेरउगड़ 1 ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>44300</v>
+        <v>44513</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034634946 — सामुदायिक नाड़ेप निर्माण कार्य पुरषोत्तमगढ़ 3 ग्राम प पचेरखास</t>
+          <t>1707005074/RS/22012034632021 — सोक फिट निर्माण कार्य पचेर उगड़2 ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>44300</v>
+        <v>44513</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034634947 — सामुदायिक नाड़ेप निर्माण कार्य पुरषोत्तमगढ़ 4 ग्राम प पचेरखास</t>
+          <t>1707005074/RS/22012034632024 — नाडेप मिर्मान कार्य पचेरउगड़ 1 ग्राम पंचायत खास</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>44300</v>
+        <v>44513</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034634948 — सामुदायिक नाड़ेप निर्माण कार्य पुरषोत्तमगढ़ 5 ग्राम प पचेरखास</t>
+          <t>1707005074/RS/22012034632027 — नाडेप मिर्मान कार्य पचेरउगड़ 2 ग्राम पंचायत खास</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>44300</v>
+        <v>44513</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034634950 — सामुदायिक नाड़ेप निर्माण कार्य पुरषोत्तमगढ़ 6 ग्राम प पचेरखास</t>
+          <t>1707005074/RS/22012034634932 — सामुदायिक  सोक फिट निर्माण कार्य पचेर उगड़ 1 ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1707005074/RS/22012034634952 — सामुदायिक नाड़ेप निर्माण कार्य पुरषोत्तमगढ़ 7 ग्राम प पचेरखास</t>
+          <t>1707005074/RS/22012034634933 — सामुदायिक  सोक फिट निर्माण कार्य पचेर उगड़ 1 ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/1 — स्‍टाप डेम ददगॅाय पचेर</t>
+          <t>1707005074/RS/22012034634934 — सामुदायिक सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 3 ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>954000</v>
+        <v>0</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>38870</v>
+        <v>44300</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034328148 — नवीन तालाब निर्माण बाजना मंदिर के पास पचेर खास</t>
+          <t>1707005074/RS/22012034634935 — सामुदायिक सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 4 ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>1047000</v>
+        <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>859175</v>
+        <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>42896</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034467221 — तालाब निर्माण डोमर हार के पास ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/RS/22012034634937 — सामुदायिक सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 5  ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>43569</v>
+        <v>44300</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034467222 — तालाब निर्माण खचोरा रजक की जमीन के पास ददगॉय ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/RS/22012034634938 — सामुदायिक सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 6  ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>43569</v>
+        <v>44300</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034547716 — NAVEEN TALAB NIRMAN SUDO HAAR DARGAY UGAD</t>
+          <t>1707005074/RS/22012034634939 — सामुदायिक सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 6  ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>1275632.26</v>
+        <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>1233673.52</v>
+        <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>43984</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034550642 — DUGPOINT NIRMAN MATA MANDIR KE PASS DARGAYKHAS</t>
+          <t>1707005074/RS/22012034634940 — सामुदायिक सोक फिट निर्माण कार्य पुरषोत्तमगढ़ 7 ग्राम पंचायत पचेर खास</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>332572.21</v>
+        <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>200820</v>
+        <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>43970</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034550643 — DUGPOINT NIRMAN KUMARGADA KE PASS DARGAYKHAS</t>
+          <t>1707005074/RS/22012034634946 — सामुदायिक नाड़ेप निर्माण कार्य पुरषोत्तमगढ़ 3 ग्राम प पचेरखास</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>332572.21</v>
+        <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>223398</v>
+        <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>43970</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034558949 — डग पोण्‍ड निर्माण डीबर का नाला पचेरखास</t>
+          <t>1707005074/RS/22012034634947 — सामुदायिक नाड़ेप निर्माण कार्य पुरषोत्तमगढ़ 4 ग्राम प पचेरखास</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>332572.21</v>
+        <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>42560</v>
+        <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>44048</v>
+        <v>44300</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034558950 — डग पोण्‍ड निर्माण चिटया का नाला पचेरखास</t>
+          <t>1707005074/RS/22012034634948 — सामुदायिक नाड़ेप निर्माण कार्य पुरषोत्तमगढ़ 5 ग्राम प पचेरखास</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>332572.21</v>
+        <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>288640</v>
+        <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>44032</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034582039 — कंटूज टेंच निर्माण बजना पहाडी तक</t>
+          <t>1707005074/RS/22012034634950 — सामुदायिक नाड़ेप निर्माण कार्य पुरषोत्तमगढ़ 6 ग्राम प पचेरखास</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>384178</v>
+        <v>0</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>413820</v>
+        <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>44185</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034582040 — डग पोण्‍ड बजना मंदिर के पास पचेरखास</t>
+          <t>1707005074/RS/22012034634952 — सामुदायिक नाड़ेप निर्माण कार्य पुरषोत्तमगढ़ 7 ग्राम प पचेरखास</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>332962.02</v>
+        <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>43935</v>
+        <v>44300</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034590058 — स्‍टेगर्ड कंंटूज टेंच निर्माण हमली टोरिया पचेरखास</t>
+          <t>1707005074/WC/1 — स्‍टाप डेम ददगॅाय पचेर</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>0</v>
+        <v>954000</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>44106</v>
+        <v>38870</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034593785 — डग पोण्‍ड निर्माण कार्य अंडारी हार दरगायउगड</t>
+          <t>1707005074/WC/22012034328148 — नवीन तालाब निर्माण बाजना मंदिर के पास पचेर खास</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>332962.02</v>
+        <v>1047000</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>329320</v>
+        <v>859175</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>44199</v>
+        <v>42896</v>
       </c>
       <c r="K753" s="3" t="n">
-        <v>45050</v>
+        <v>44464</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034593786 — कंटूच टेंच निर्माण ख्‍वाडा की टोरिया दरगायखास</t>
+          <t>1707005074/WC/22012034467221 — तालाब निर्माण डोमर हार के पास ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>276935.2</v>
+        <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>168478</v>
+        <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>44261</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034602541 — कंटूर ट्रेंच निर्माण कार्य हमली पहाडी पचेरखास</t>
+          <t>1707005074/WC/22012034467222 — तालाब निर्माण खचोरा रजक की जमीन के पास ददगॉय ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>44106</v>
+        <v>43569</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034612076 — कंंटूज टेंच निर्माण कार्य माता मंदिर के पास गाम दरगायखास</t>
+          <t>1707005074/WC/22012034547716 — NAVEEN TALAB NIRMAN SUDO HAAR DARGAY UGAD</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>157130.62</v>
+        <v>1275632.26</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>142692</v>
+        <v>1233673.52</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>44244</v>
+        <v>43984</v>
       </c>
       <c r="K756" s="3" t="n">
-        <v>44464</v>
+        <v>44167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034612077 — मेडबंधान निर्माण कार्य चतुर/कंदू प्रजापति</t>
+          <t>1707005074/WC/22012034550642 — DUGPOINT NIRMAN MATA MANDIR KE PASS DARGAYKHAS</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>33579.32</v>
+        <v>332572.21</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>25080</v>
+        <v>200820</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>44236</v>
+        <v>43970</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>44469</v>
+        <v>45050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034612702 — डगपोण्‍ड निर्माण कार्य सामुहिक क़षि भूमि के पास ददगाँयउगड</t>
+          <t>1707005074/WC/22012034550643 — DUGPOINT NIRMAN KUMARGADA KE PASS DARGAYKHAS</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>332538.81</v>
+        <v>332572.21</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>320464</v>
+        <v>223398</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>44275</v>
+        <v>43970</v>
       </c>
       <c r="K758" s="3" t="n">
-        <v>44913</v>
+        <v>45050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034614048 — सार्वजनिक पेयजल कूप निर्माण ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012034558949 — डग पोण्‍ड निर्माण डीबर का नाला पचेरखास</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>0</v>
+        <v>42560</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>43923</v>
+        <v>44048</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034616109 — सार्वजनिक कूप निर्माण ढिमरोला मुहल्‍ला</t>
+          <t>1707005074/WC/22012034558950 — डग पोण्‍ड निर्माण चिटया का नाला पचेरखास</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>470874.11</v>
+        <v>332572.21</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>1140</v>
+        <v>288640</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>44275</v>
-[...1 lines deleted...]
-      <c r="K760" s="3"/>
+        <v>44032</v>
+      </c>
+      <c r="K760" s="3" t="n">
+        <v>45050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034616110 — सार्वजनिक कूप निर्माण आदिवासी  मुहल्‍ला</t>
+          <t>1707005074/WC/22012034582039 — कंटूज टेंच निर्माण बजना पहाडी तक</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>0</v>
+        <v>384178</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>0</v>
+        <v>413820</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K761" s="3"/>
+        <v>44185</v>
+      </c>
+      <c r="K761" s="3" t="n">
+        <v>44265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034619703 — TALAB JIRODHAR KARY MADAN SAGAR TALAB DADGAYKHAS GRAM PANCHYAT PACHERKHAS</t>
+          <t>1707005074/WC/22012034582040 — डग पोण्‍ड बजना मंदिर के पास पचेरखास</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>989353.36</v>
+        <v>332962.02</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>44198</v>
+        <v>43935</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034619704 — TALAB JIRODHAR KARY PURSOTAM GHARD TALAB GRAM PANCHYAT PACHER PACHERKHAS</t>
+          <t>1707005074/WC/22012034590058 — स्‍टेगर्ड कंंटूज टेंच निर्माण हमली टोरिया पचेरखास</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>994163.24</v>
+        <v>0</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>2280</v>
+        <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>44275</v>
+        <v>44106</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034620379 — कंटूच टेंच निर्माण कार्य गोरिया माता के पास टोरियापर ददगाॅयखास ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012034593785 — डग पोण्‍ड निर्माण कार्य अंडारी हार दरगायउगड</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>183349.04</v>
+        <v>332962.02</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>151680</v>
+        <v>329320</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>44275</v>
+        <v>44199</v>
       </c>
       <c r="K764" s="3" t="n">
         <v>45050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034620381 — डग पोण्‍ड निर्माण होली पठा के पास ददगायखास ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012034593786 — कंटूच टेंच निर्माण ख्‍वाडा की टोरिया दरगायखास</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>0</v>
+        <v>276935.2</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>0</v>
+        <v>168478</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>44198</v>
-[...1 lines deleted...]
-      <c r="K765" s="3"/>
+        <v>44261</v>
+      </c>
+      <c r="K765" s="3" t="n">
+        <v>45050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034620394 — डग पोण्‍ड निर्माण होली पठा के पास ददगायखास ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012034602541 — कंटूर ट्रेंच निर्माण कार्य हमली पहाडी पचेरखास</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>333277.72</v>
+        <v>0</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>324620</v>
+        <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>44275</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034622244 — कंटूर टेंच निर्माण कार्य बडी बरिया पहाडी ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012034612076 — कंंटूज टेंच निर्माण कार्य माता मंदिर के पास गाम दरगायखास</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>0</v>
+        <v>157130.62</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>0</v>
+        <v>142692</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>44198</v>
-[...1 lines deleted...]
-      <c r="K767" s="3"/>
+        <v>44244</v>
+      </c>
+      <c r="K767" s="3" t="n">
+        <v>44464</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034631154 — खेत तालाब निर्माण कार्य रविप्रकाश/पुरूषोत्‍तम लटोरिया ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012034612077 — मेडबंधान निर्माण कार्य चतुर/कंदू प्रजापति</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>100354.39</v>
+        <v>33579.32</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>89359</v>
+        <v>25080</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>44315</v>
+        <v>44236</v>
       </c>
       <c r="K768" s="3" t="n">
-        <v>45050</v>
+        <v>44469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034666251 — CTR Roof Water Harvesting Madhyyamik Shala Tapran Gram Panchayat Pacher khas</t>
+          <t>1707005074/WC/22012034612702 — डगपोण्‍ड निर्माण कार्य सामुहिक क़षि भूमि के पास ददगाँयउगड</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>43356.79</v>
+        <v>332538.81</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>1158</v>
+        <v>320464</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>44382</v>
+        <v>44275</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>45066</v>
+        <v>44913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034666296 — CTR Roof Water Harvesting Primary School Tapran Gram Panchayat Pacher khas</t>
+          <t>1707005074/WC/22012034614048 — सार्वजनिक पेयजल कूप निर्माण ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>42896.28</v>
+        <v>0</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>1158</v>
+        <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>44382</v>
-[...3 lines deleted...]
-      </c>
+        <v>43923</v>
+      </c>
+      <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034666300 — CTR Roof Water Harvesting Primary School Purshottamgarh  Gram Panchayat Pacher khas</t>
+          <t>1707005074/WC/22012034616109 — सार्वजनिक कूप निर्माण ढिमरोला मुहल्‍ला</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>43944.3</v>
+        <v>470874.11</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>43361</v>
+        <v>1140</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>44382</v>
-[...3 lines deleted...]
-      </c>
+        <v>44275</v>
+      </c>
+      <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034666303 — CTR Roof Water Harvesting Primary School Aadiwasi Muhalla Gram Panchayat Pacher khas</t>
+          <t>1707005074/WC/22012034616110 — सार्वजनिक कूप निर्माण आदिवासी  मुहल्‍ला</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>43944.3</v>
+        <v>0</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>43619</v>
+        <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>44382</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034666309 — CTR Roof Water Harvesting Panchayat Bhavan Gram panchayat Pacher Khas</t>
+          <t>1707005074/WC/22012034619703 — TALAB JIRODHAR KARY MADAN SAGAR TALAB DADGAYKHAS GRAM PANCHYAT PACHERKHAS</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>43944.3</v>
+        <v>989353.36</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>43493</v>
+        <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>44382</v>
-[...3 lines deleted...]
-      </c>
+        <v>44198</v>
+      </c>
+      <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034666314 — CTR Roof Water Harvesting Samudayak Bhavan Gram panchayat Pacher Khas</t>
+          <t>1707005074/WC/22012034619704 — TALAB JIRODHAR KARY PURSOTAM GHARD TALAB GRAM PANCHYAT PACHER PACHERKHAS</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>43944.3</v>
+        <v>994163.24</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>43361</v>
+        <v>2280</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>44382</v>
-[...3 lines deleted...]
-      </c>
+        <v>44275</v>
+      </c>
+      <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034666319 — CTR Roof Water Harvesting Aaganbadi Hanuman ji Mandir ke paas Gram Panchayat Pacher khas</t>
+          <t>1707005074/WC/22012034620379 — कंटूच टेंच निर्माण कार्य गोरिया माता के पास टोरियापर ददगाॅयखास ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>43944.3</v>
+        <v>183349.04</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>43361</v>
+        <v>151680</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>44382</v>
+        <v>44275</v>
       </c>
       <c r="K775" s="3" t="n">
         <v>45050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034666334 — CTR Roof Water Harvesting Primary School Dadgany Gram Panchayat Pacher khas</t>
+          <t>1707005074/WC/22012034620381 — डग पोण्‍ड निर्माण होली पठा के पास ददगायखास ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>44300</v>
+        <v>44198</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034666342 — CTR Roof Water Harvesting Middle School Dadgayn Gram Panchayat Pacher khas</t>
+          <t>1707005074/WC/22012034620394 — डग पोण्‍ड निर्माण होली पठा के पास ददगायखास ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>43944.3</v>
+        <v>333277.72</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>43619</v>
+        <v>324620</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>44589</v>
+        <v>44275</v>
       </c>
       <c r="K777" s="3" t="n">
-        <v>45052</v>
+        <v>45050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034674784 — CTR Dug Pond Nirmad Satiya Har Nale ke paas Dadgayn GP Pacher Khas</t>
+          <t>1707005074/WC/22012034622244 — कंटूर टेंच निर्माण कार्य बडी बरिया पहाडी ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>337715.44</v>
+        <v>0</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>334362</v>
+        <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>44362</v>
-[...3 lines deleted...]
-      </c>
+        <v>44198</v>
+      </c>
+      <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034674789 — CTR Dug Pond Nirmad Suda Har Nale ke paas Dadgayn GP Pacher Khas</t>
+          <t>1707005074/WC/22012034631154 — खेत तालाब निर्माण कार्य रविप्रकाश/पुरूषोत्‍तम लटोरिया ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>337715.44</v>
+        <v>100354.39</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>311208</v>
+        <v>89359</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>44318</v>
+        <v>44315</v>
       </c>
       <c r="K779" s="3" t="n">
         <v>45050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034674800 — CTR Contour Trench Nirmad Bndiya Bhare Dadgayn GP Pacher Khas</t>
+          <t>1707005074/WC/22012034666251 — CTR Roof Water Harvesting Madhyyamik Shala Tapran Gram Panchayat Pacher khas</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>184602.7</v>
+        <v>43356.79</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>130854</v>
+        <v>1158</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>44332</v>
+        <v>44382</v>
       </c>
       <c r="K780" s="3" t="n">
-        <v>45050</v>
+        <v>45066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034674807 — CTR Check Dam Biyalpur Nala Dadgayn GP Pacher Khas</t>
+          <t>1707005074/WC/22012034666296 — CTR Roof Water Harvesting Primary School Tapran Gram Panchayat Pacher khas</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>1490705.71</v>
+        <v>42896.28</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>1488136</v>
+        <v>1158</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>44565</v>
+        <v>44382</v>
       </c>
       <c r="K781" s="3" t="n">
-        <v>45259</v>
+        <v>45066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034674814 — CTR Check Dam Marammat Kary Pheran Rajak khet ke Pass Dadgyan GP Pacher Khas</t>
+          <t>1707005074/WC/22012034666300 — CTR Roof Water Harvesting Primary School Purshottamgarh  Gram Panchayat Pacher khas</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>997218.95</v>
+        <v>43944.3</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>992949.81</v>
+        <v>43361</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>44703</v>
+        <v>44382</v>
       </c>
       <c r="K782" s="3" t="n">
-        <v>45769</v>
+        <v>45050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034690692 — CTR Check Dam Milan ke paas Gurrar Nala Dadgayn GP Pacher Khas</t>
+          <t>1707005074/WC/22012034666303 — CTR Roof Water Harvesting Primary School Aadiwasi Muhalla Gram Panchayat Pacher khas</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>1100812.55</v>
+        <v>43944.3</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>1098942</v>
+        <v>43619</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>44362</v>
+        <v>44382</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>45004</v>
+        <v>44943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034690700 — CTR Dug Pond Nirmad Kudra Haar ke paas Dadgayn GP Pacher Khas</t>
+          <t>1707005074/WC/22012034666309 — CTR Roof Water Harvesting Panchayat Bhavan Gram panchayat Pacher Khas</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>0</v>
+        <v>43944.3</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>0</v>
+        <v>43493</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K784" s="3"/>
+        <v>44382</v>
+      </c>
+      <c r="K784" s="3" t="n">
+        <v>45050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034690710 — CTR Dug Pond Nirmad Ghone ka haar Dadgayn GP Pacher Khas</t>
+          <t>1707005074/WC/22012034666314 — CTR Roof Water Harvesting Samudayak Bhavan Gram panchayat Pacher Khas</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>0</v>
+        <v>43944.3</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>0</v>
+        <v>43361</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K785" s="3"/>
+        <v>44382</v>
+      </c>
+      <c r="K785" s="3" t="n">
+        <v>45050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034745914 — CTR सार्वजनिक कूप निर्माण आदिवासी मुहल्‍ला ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012034666319 — CTR Roof Water Harvesting Aaganbadi Hanuman ji Mandir ke paas Gram Panchayat Pacher khas</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>473791.69</v>
+        <v>43944.3</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>118116</v>
+        <v>43361</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>44394</v>
-[...1 lines deleted...]
-      <c r="K786" s="3"/>
+        <v>44382</v>
+      </c>
+      <c r="K786" s="3" t="n">
+        <v>45050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034772087 — CTR Parkurlation Tank Satiya Har Ke Pass  Gram dadagay panchayt pacherkhas</t>
+          <t>1707005074/WC/22012034666334 — CTR Roof Water Harvesting Primary School Dadgany Gram Panchayat Pacher khas</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034777206 — CTR Roof water harvesting rajaram S/O halkai ray   Gram Panchayat Pacher khas</t>
+          <t>1707005074/WC/22012034666342 — CTR Roof Water Harvesting Middle School Dadgayn Gram Panchayat Pacher khas</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>0</v>
+        <v>43944.3</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>0</v>
+        <v>43619</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K788" s="3"/>
+        <v>44589</v>
+      </c>
+      <c r="K788" s="3" t="n">
+        <v>45052</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034777210 — CTR Roof Water Harvesting Narayandas S/O Kharaya rajak  Gram Panchayat Pacher khas</t>
+          <t>1707005074/WC/22012034674784 — CTR Dug Pond Nirmad Satiya Har Nale ke paas Dadgayn GP Pacher Khas</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>0</v>
+        <v>337715.44</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>0</v>
+        <v>334362</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K789" s="3"/>
+        <v>44362</v>
+      </c>
+      <c r="K789" s="3" t="n">
+        <v>45004</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034777211 — CTR Roof Water Harvesting Narayandas S/O Kharaya rajak  Gram Panchayat Pacher khas</t>
+          <t>1707005074/WC/22012034674789 — CTR Dug Pond Nirmad Suda Har Nale ke paas Dadgayn GP Pacher Khas</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>0</v>
+        <v>337715.44</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>0</v>
+        <v>311208</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K790" s="3"/>
+        <v>44318</v>
+      </c>
+      <c r="K790" s="3" t="n">
+        <v>45050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034777213 — CTR Roof Water Harvesting Karanju S/O manuva Ahirwar Gram Panchayat Pacher khas</t>
+          <t>1707005074/WC/22012034674800 — CTR Contour Trench Nirmad Bndiya Bhare Dadgayn GP Pacher Khas</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>0</v>
+        <v>184602.7</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>0</v>
+        <v>130854</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K791" s="3"/>
+        <v>44332</v>
+      </c>
+      <c r="K791" s="3" t="n">
+        <v>45050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034777215 — CTR Roof Water Harvesting Parshuram S/O Makundilal khare  Gram Panchayat Pacher khas</t>
+          <t>1707005074/WC/22012034674807 — CTR Check Dam Biyalpur Nala Dadgayn GP Pacher Khas</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>0</v>
+        <v>1490705.71</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>0</v>
+        <v>1488136</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K792" s="3"/>
+        <v>44565</v>
+      </c>
+      <c r="K792" s="3" t="n">
+        <v>45259</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034880449 — CTR Contour Trench Nirmad dupediya haar ke paas Dadgayn GP Pacher Khas</t>
+          <t>1707005074/WC/22012034674814 — CTR Check Dam Marammat Kary Pheran Rajak khet ke Pass Dadgyan GP Pacher Khas</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>224916.62</v>
+        <v>997218.95</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>149328</v>
+        <v>992949.81</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>44654</v>
+        <v>44703</v>
       </c>
       <c r="K793" s="3" t="n">
-        <v>45339</v>
+        <v>45769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034882394 — CTR चेकडेम निर्माण कार्य ब्‍यालपुर  नाला जमरासी हार के पास ददगाँय ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012034690692 — CTR Check Dam Milan ke paas Gurrar Nala Dadgayn GP Pacher Khas</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>0</v>
+        <v>1100812.55</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>0</v>
+        <v>1098942</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K794" s="3"/>
+        <v>44362</v>
+      </c>
+      <c r="K794" s="3" t="n">
+        <v>45004</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034882397 — CTR डगपोण्‍ड निर्माण कार्य धसान नदी के पास ग्राम ददगॉय ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012034690700 — CTR Dug Pond Nirmad Kudra Haar ke paas Dadgayn GP Pacher Khas</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>338902.57</v>
+        <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>285154.82</v>
+        <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034882574 — CTR ROOF WATER HARVESTING कार्य माध्‍यमिक शाला ददगाॅय ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012034690710 — CTR Dug Pond Nirmad Ghone ka haar Dadgayn GP Pacher Khas</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034882577 — CTR ROOF WATER HARVESTING कार्य प्राथमिक शाला ददगाॅय ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012034745914 — CTR सार्वजनिक कूप निर्माण आदिवासी मुहल्‍ला ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>0</v>
+        <v>473791.69</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>0</v>
+        <v>118116</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>44300</v>
+        <v>44394</v>
       </c>
       <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034884182 — Stapdam  sah ripta marmmat Biyalkor nala res Gp Pacher</t>
+          <t>1707005074/WC/22012034772087 — CTR Parkurlation Tank Satiya Har Ke Pass  Gram dadagay panchayt pacherkhas</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>539149.69</v>
+        <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>529976.86</v>
+        <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>44682</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034907875 — Dug Pond Nirman Kary Bajne Mandir Ke paas Gp Pacher Khas</t>
+          <t>1707005074/WC/22012034777206 — CTR Roof water harvesting rajaram S/O halkai ray   Gram Panchayat Pacher khas</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>44588</v>
+        <v>44300</v>
       </c>
       <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034925550 — Contur tranch nirman kary Kothidawar Gram dadgaykala GP  pacherkhas</t>
+          <t>1707005074/WC/22012034777210 — CTR Roof Water Harvesting Narayandas S/O Kharaya rajak  Gram Panchayat Pacher khas</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>237581.41</v>
+        <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>204408</v>
+        <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>44662</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034926172 — कंटूर टेंच निर्माण कार्य डुप‍िडिया हार ग्राम ददगॉंय ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012034777211 — CTR Roof Water Harvesting Narayandas S/O Kharaya rajak  Gram Panchayat Pacher khas</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034979300 — कटुर्ट्रेंच निर्माण कार्य हसली पहाड़ी ग्राम पचेर जीपी पचेर खास</t>
+          <t>1707005074/WC/22012034777213 — CTR Roof Water Harvesting Karanju S/O manuva Ahirwar Gram Panchayat Pacher khas</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>242199.12</v>
+        <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>34867</v>
+        <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>44708</v>
+        <v>44300</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034979302 — कंटूट्रेंच निर्माण कार्य बाजने मंदिर के पास ग्राम पचेर जीपी पचेर खास</t>
+          <t>1707005074/WC/22012034777215 — CTR Roof Water Harvesting Parshuram S/O Makundilal khare  Gram Panchayat Pacher khas</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>242199.12</v>
+        <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>164016</v>
+        <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034979304 — कंटूट्रेंच निर्माण कार्य बाजने मंदिर के पास ग्राम पचेर जीपी पचेर खास</t>
+          <t>1707005074/WC/22012034880449 — CTR Contour Trench Nirmad dupediya haar ke paas Dadgayn GP Pacher Khas</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>0</v>
+        <v>224916.62</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>0</v>
+        <v>149328</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K804" s="3"/>
+        <v>44654</v>
+      </c>
+      <c r="K804" s="3" t="n">
+        <v>45339</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034979305 — कंटूट्रेंच निर्माण कार्य बाजने मंदिर के पास ग्राम पचेर जीपी पचेर खास</t>
+          <t>1707005074/WC/22012034882394 — CTR चेकडेम निर्माण कार्य ब्‍यालपुर  नाला जमरासी हार के पास ददगाँय ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034979324 — कंटूटेंच निर्माण कार्य झिरनन टोरिया ग्राम पचेर जीपीपचेरखास</t>
+          <t>1707005074/WC/22012034882397 — CTR डगपोण्‍ड निर्माण कार्य धसान नदी के पास ग्राम ददगॉय ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>242199.12</v>
+        <v>338902.57</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>133008</v>
+        <v>285154.82</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>44708</v>
+        <v>44534</v>
       </c>
       <c r="K806" s="3" t="n">
-        <v>46125</v>
+        <v>45769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034979328 — कंटूटेंच निर्माण कार्य झिरनन टोरिया ग्राम पचेर जीपीपचेरखास</t>
+          <t>1707005074/WC/22012034882574 — CTR ROOF WATER HARVESTING कार्य माध्‍यमिक शाला ददगाॅय ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034979332 — कंटूटेंच निर्माण कार्य झिरनन टोरिया ग्राम पचेर जीपीपचेरखास</t>
+          <t>1707005074/WC/22012034882577 — CTR ROOF WATER HARVESTING कार्य प्राथमिक शाला ददगाॅय ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034979334 — कंटूटेंच निर्माण कार्य झिरनन टोरिया ग्राम पचेर जीपीपचेरखास</t>
+          <t>1707005074/WC/22012034884182 — Stapdam  sah ripta marmmat Biyalkor nala res Gp Pacher</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>0</v>
+        <v>539149.69</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>0</v>
+        <v>529976.86</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K809" s="3"/>
+        <v>44682</v>
+      </c>
+      <c r="K809" s="3" t="n">
+        <v>45339</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034979335 — कंटूटेंच निर्माण कार्य झिरनन टोरिया ग्राम पचेर जीपीपचेरखास</t>
+          <t>1707005074/WC/22012034907875 — Dug Pond Nirman Kary Bajne Mandir Ke paas Gp Pacher Khas</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>44665</v>
+        <v>44588</v>
       </c>
       <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034979336 — कंटूटेंच निर्माण कार्य झिरनन टोरिया ग्राम पचेर जीपीपचेरखास</t>
+          <t>1707005074/WC/22012034925550 — Contur tranch nirman kary Kothidawar Gram dadgaykala GP  pacherkhas</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
-        <v>0</v>
+        <v>237581.41</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>0</v>
+        <v>204408</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K811" s="3"/>
+        <v>44662</v>
+      </c>
+      <c r="K811" s="3" t="n">
+        <v>45050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034979375 — डग पॉण्ड निर्माण कार्य कोठिडावर के पास ग्राम ददगाय जीपी पचेरखास</t>
+          <t>1707005074/WC/22012034926172 — कंटूर टेंच निर्माण कार्य डुप‍िडिया हार ग्राम ददगॉंय ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>356340.1</v>
+        <v>0</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>293632.8</v>
+        <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034979699 — कंटू ट्रेंच निर्माण कार्य झिरनन पहाड़ी ग्राम पचेर जीपी पचेर खास</t>
+          <t>1707005074/WC/22012034979300 — कटुर्ट्रेंच निर्माण कार्य हसली पहाड़ी ग्राम पचेर जीपी पचेर खास</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>0</v>
+        <v>242199.12</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>0</v>
+        <v>34867</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>44665</v>
+        <v>44708</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034979712 — डग पौंड निर्माण कार्य कोठीदावार ग्राम दादगाय जीपी पचेर खास</t>
+          <t>1707005074/WC/22012034979302 — कंटूट्रेंच निर्माण कार्य बाजने मंदिर के पास ग्राम पचेर जीपी पचेर खास</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>0</v>
+        <v>242199.12</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>0</v>
+        <v>164016</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K814" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K814" s="3" t="n">
+        <v>46125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034979714 — डग पौंड निर्माण कार्य कोठीदावार ग्राम दादगाय जीपी पचेर खास</t>
+          <t>1707005074/WC/22012034979304 — कंटूट्रेंच निर्माण कार्य बाजने मंदिर के पास ग्राम पचेर जीपी पचेर खास</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034979716 — डग पौंड निर्माण कार्य कोठीदावार ग्राम दादगाय जीपी पचेर खास</t>
+          <t>1707005074/WC/22012034979305 — कंटूट्रेंच निर्माण कार्य बाजने मंदिर के पास ग्राम पचेर जीपी पचेर खास</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034983791 — कंटूर टेंच निर्माण कार्य माता की पहाडी पर ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012034979324 — कंटूटेंच निर्माण कार्य झिरनन टोरिया ग्राम पचेर जीपीपचेरखास</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>0</v>
+        <v>242199.12</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>0</v>
+        <v>133008</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K817" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K817" s="3" t="n">
+        <v>46125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012034985788 — खखरी निर्माण कार्य ब्रजलाल / प्रेमायादव ग्राम ददगाये जीपी पचेर।खास</t>
+          <t>1707005074/WC/22012034979328 — कंटूटेंच निर्माण कार्य झिरनन टोरिया ग्राम पचेर जीपीपचेरखास</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012035132278 — गेवियन निर्माण कार्य फुटू हार कृमांक 1 पचेरखास</t>
+          <t>1707005074/WC/22012034979332 — कंटूटेंच निर्माण कार्य झिरनन टोरिया ग्राम पचेर जीपीपचेरखास</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>45154</v>
+        <v>44665</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012035132285 — गेवियन निर्माण कार्य फुटू हार कृमांक  पचेरखास</t>
+          <t>1707005074/WC/22012034979334 — कंटूटेंच निर्माण कार्य झिरनन टोरिया ग्राम पचेर जीपीपचेरखास</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>45154</v>
+        <v>44665</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012035132295 — गेवियन निर्माण कार्य ठाकुरबाब के पास  कृमांक 1 पचेरखास</t>
+          <t>1707005074/WC/22012034979335 — कंटूटेंच निर्माण कार्य झिरनन टोरिया ग्राम पचेर जीपीपचेरखास</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>45154</v>
+        <v>44665</v>
       </c>
       <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012035132308 — गेवियन निर्माण कार्य ठाकुरबाब के पास  कृमांक 2 पचेरखास</t>
+          <t>1707005074/WC/22012034979336 — कंटूटेंच निर्माण कार्य झिरनन टोरिया ग्राम पचेर जीपीपचेरखास</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>45154</v>
+        <v>44665</v>
       </c>
       <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012035132326 — Contour Trench Nirmad Kary Bajne Mandir ke bagal me GP Pacher Khas</t>
+          <t>1707005074/WC/22012034979375 — डग पॉण्ड निर्माण कार्य कोठिडावर के पास ग्राम ददगाय जीपी पचेरखास</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>202801.98</v>
+        <v>356340.1</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>174915.08</v>
+        <v>293632.8</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>45206</v>
+        <v>44708</v>
       </c>
       <c r="K823" s="3" t="n">
-        <v>46125</v>
+        <v>45769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012035132333 — Contour Trench Nirmad Kary Deevar Haar ke Pass GP Pacher Khas</t>
+          <t>1707005074/WC/22012034979699 — कंटू ट्रेंच निर्माण कार्य झिरनन पहाड़ी ग्राम पचेर जीपी पचेर खास</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>257568</v>
+        <v>0</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>167115.04</v>
+        <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012035132348 — Dug Pond Nirman Kary Lautna Haar Ke paas Gp Pacher Khas</t>
+          <t>1707005074/WC/22012034979712 — डग पौंड निर्माण कार्य कोठीदावार ग्राम दादगाय जीपी पचेर खास</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>369066.94</v>
+        <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>663</v>
+        <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>45206</v>
+        <v>44665</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012035132352 — Dug Pond Nirman Kary Bajne pahadi Gp Pacher Khas</t>
+          <t>1707005074/WC/22012034979714 — डग पौंड निर्माण कार्य कोठीदावार ग्राम दादगाय जीपी पचेर खास</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>45154</v>
+        <v>44665</v>
       </c>
       <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012035132353 — perculatio tank nirman kary papara haar GP Pacher khas</t>
+          <t>1707005074/WC/22012034979716 — डग पौंड निर्माण कार्य कोठीदावार ग्राम दादगाय जीपी पचेर खास</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>45154</v>
+        <v>44665</v>
       </c>
       <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012035138111 — डगपोण्‍ड निर्माण कार्य सुडियाहार ददगाय ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012034983791 — कंटूर टेंच निर्माण कार्य माता की पहाडी पर ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>369066.94</v>
+        <v>0</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>4618</v>
+        <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>45207</v>
+        <v>44652</v>
       </c>
       <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012035138657 — डगपोण्‍ड निर्माण कार्य पन्‍ना आदिवासी के हार के पास ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012034985788 — खखरी निर्माण कार्य ब्रजलाल / प्रेमायादव ग्राम ददगाये जीपी पचेर।खास</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>369066.94</v>
+        <v>0</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>663</v>
+        <v>0</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>45206</v>
+        <v>44665</v>
       </c>
       <c r="K829" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012035138673 — डगपोण्‍ड निर्माण चिटिया नाला के पास ग्राम पंचायत पचेख</t>
+          <t>1707005074/WC/22012035132278 — गेवियन निर्माण कार्य फुटू हार कृमांक 1 पचेरखास</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>369066.94</v>
+        <v>0</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>254546.79</v>
+        <v>0</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/22012035141187 — डगपोण्‍ड निर्माण कार्य घुटेर हार के पास ददगाय ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012035132285 — गेवियन निर्माण कार्य फुटू हार कृमांक  पचेरखास</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>369066.94</v>
+        <v>0</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>1326</v>
+        <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>45207</v>
+        <v>45154</v>
       </c>
       <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/248 — नवीन तालाब निर्माण रिचका नाला पर ग्राम पंचायत पचेरखास</t>
+          <t>1707005074/WC/22012035132295 — गेवियन निर्माण कार्य ठाकुरबाब के पास  कृमांक 1 पचेरखास</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>336000</v>
+        <v>0</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>257365</v>
+        <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>40343</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/60 — स्‍टाप डेम सह रिपटा निर्माण कार्य ब्‍यालकोर नाला R E S ग्राम पंचायत पचेर</t>
+          <t>1707005074/WC/22012035132308 — गेवियन निर्माण कार्य ठाकुरबाब के पास  कृमांक 2 पचेरखास</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
-        <v>1023000</v>
+        <v>0</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>873497</v>
+        <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>39159</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/VB/22012035330005 — कंटूर ट्रेंच निर्माण कार्य चिटियां नाला के पास जीपी पचेरखास</t>
+          <t>1707005074/WC/22012035132326 — Contour Trench Nirmad Kary Bajne Mandir ke bagal me GP Pacher Khas</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>0</v>
+        <v>202801.98</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>0</v>
+        <v>174915.08</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>46126</v>
-[...1 lines deleted...]
-      <c r="K834" s="3"/>
+        <v>45206</v>
+      </c>
+      <c r="K834" s="3" t="n">
+        <v>46125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/VB/22012035330010 — कंटूर ट्रेंच निर्माण कार्य झिरनन टोरिया के बगल में जीपी पचेरखास</t>
+          <t>1707005074/WC/22012035132333 — Contour Trench Nirmad Kary Deevar Haar ke Pass GP Pacher Khas</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
-        <v>0</v>
+        <v>257568</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>0</v>
+        <v>167115.04</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>46126</v>
-[...1 lines deleted...]
-      <c r="K835" s="3"/>
+        <v>45206</v>
+      </c>
+      <c r="K835" s="3" t="n">
+        <v>46125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/VB/22012035330071 — गेवियन पाथरया कुवा के पास जीपी पचेरखास</t>
+          <t>1707005074/WC/22012035132348 — Dug Pond Nirman Kary Lautna Haar Ke paas Gp Pacher Khas</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
-        <v>0</v>
+        <v>369066.94</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>0</v>
+        <v>663</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>46126</v>
+        <v>45206</v>
       </c>
       <c r="K836" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/VB/22012035330075 — गेवियन निर्माण कार्य पाथरया कुवा के पास जीपी पचेरखास</t>
+          <t>1707005074/WC/22012035132352 — Dug Pond Nirman Kary Bajne pahadi Gp Pacher Khas</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>46126</v>
+        <v>45154</v>
       </c>
       <c r="K837" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/VB/22012035330076 — गेवियन निर्माण कार्य धर्मदास कुशवाहा के खेत के पास जीपी पचेरखास</t>
+          <t>1707005074/WC/22012035132353 — perculatio tank nirman kary papara haar GP Pacher khas</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>46126</v>
+        <v>45154</v>
       </c>
       <c r="K838" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/VB/22012035330077 — गेवियन निर्माण कार्य चेकटु नरेंद्र सिंह के खेत के पास ग्राम ददगाय जीपी पचेरखास</t>
+          <t>1707005074/WC/22012035138111 — डगपोण्‍ड निर्माण कार्य सुडियाहार ददगाय ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>0</v>
+        <v>369066.94</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>0</v>
+        <v>4618</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>46126</v>
+        <v>45207</v>
       </c>
       <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/VB/22012035330079 — गेवियन निर्माण कार्य बियालपुर नाला हल्का ढीमर के खेत के पास ग्राम ददगाय जीपी पचेरखास</t>
+          <t>1707005074/WC/22012035138657 — डगपोण्‍ड निर्माण कार्य पन्‍ना आदिवासी के हार के पास ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
-        <v>0</v>
+        <v>369066.94</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>0</v>
+        <v>663</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>46126</v>
+        <v>45206</v>
       </c>
       <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/VB/22012035330081 — बोल्डर चेक डीवर हार के पास -1 जीपी पचेरखास</t>
+          <t>1707005074/WC/22012035138673 — डगपोण्‍ड निर्माण चिटिया नाला के पास ग्राम पंचायत पचेख</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
-        <v>0</v>
+        <v>369066.94</v>
       </c>
       <c r="I841" s="2" t="n">
-        <v>0</v>
+        <v>254546.79</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>46126</v>
-[...1 lines deleted...]
-      <c r="K841" s="3"/>
+        <v>45206</v>
+      </c>
+      <c r="K841" s="3" t="n">
+        <v>46190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/VB/22012035330215 — गेवियन निर्माण कार्य साटिया हार के पास ग्राम दादगाय जीपी पचेरखास</t>
+          <t>1707005074/WC/22012035141187 — डगपोण्‍ड निर्माण कार्य घुटेर हार के पास ददगाय ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
-        <v>0</v>
+        <v>369066.94</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>0</v>
+        <v>1326</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>46126</v>
+        <v>45207</v>
       </c>
       <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/VB/22012035330220 — कंटूर ट्रेंच निर्माण कार्य साटिया हार के पास ग्राम ददगाय जीपी पचेरखास</t>
+          <t>1707005074/WC/248 — नवीन तालाब निर्माण रिचका नाला पर ग्राम पंचायत पचेरखास</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
-        <v>0</v>
+        <v>336000</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>0</v>
+        <v>257365</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>46126</v>
-[...1 lines deleted...]
-      <c r="K843" s="3"/>
+        <v>40343</v>
+      </c>
+      <c r="K843" s="3" t="n">
+        <v>41670</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/VB/22012035330224 — कंटूर ट्रेंच निर्माण कार्य टोरया खाले के पास ग्राम ददगाय जीपी पचेरखास</t>
+          <t>1707005074/WC/60 — स्‍टाप डेम सह रिपटा निर्माण कार्य ब्‍यालकोर नाला R E S ग्राम पंचायत पचेर</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
-        <v>0</v>
+        <v>1023000</v>
       </c>
       <c r="I844" s="2" t="n">
-        <v>0</v>
+        <v>873497</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>46126</v>
-[...1 lines deleted...]
-      <c r="K844" s="3"/>
+        <v>39159</v>
+      </c>
+      <c r="K844" s="3" t="n">
+        <v>41437</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WH/22012034331661 — तालाव मरम्‍मत कार्य</t>
+          <t>1707005074/WC/VB/22012035330005 — कंटूर ट्रेंच निर्माण कार्य चिटियां नाला के पास जीपी पचेरखास</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>43010</v>
+        <v>46126</v>
       </c>
       <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WH/p-3 — चन्‍देली तालाव जल क्षमता विस्‍तार एंव जल संवर्धन ग्राम पंचायत पचेर</t>
+          <t>1707005074/WC/VB/22012035330010 — कंटूर ट्रेंच निर्माण कार्य झिरनन टोरिया के बगल में जीपी पचेरखास</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>105000</v>
+        <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>39220</v>
+        <v>46126</v>
       </c>
       <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1707005/WC/Krishi/01 — स्‍टॉप डेम निमार्ण ग्राम पंचायत पचेर खास, क़षि विभाग</t>
+          <t>1707005074/WC/VB/22012035330071 — गेवियन पाथरया कुवा के पास जीपी पचेरखास</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>38869</v>
+        <v>46126</v>
       </c>
       <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / BALDEOGARH</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C848" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D848" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E848" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F848" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330075 — गेवियन निर्माण कार्य पाथरया कुवा के पास जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G848" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H848" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I848" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J848" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K848" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
+      <c r="A849" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / BALDEOGARH</t>
+        </is>
+      </c>
+      <c r="B849" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C849" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D849" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E849" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F849" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330076 — गेवियन निर्माण कार्य धर्मदास कुशवाहा के खेत के पास जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G849" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H849" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I849" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J849" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K849" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
+      <c r="A850" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / BALDEOGARH</t>
+        </is>
+      </c>
+      <c r="B850" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C850" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D850" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E850" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F850" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330077 — गेवियन निर्माण कार्य चेकटु नरेंद्र सिंह के खेत के पास ग्राम ददगाय जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G850" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H850" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I850" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J850" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K850" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
+      <c r="A851" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / BALDEOGARH</t>
+        </is>
+      </c>
+      <c r="B851" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C851" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D851" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E851" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F851" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330079 — गेवियन निर्माण कार्य बियालपुर नाला हल्का ढीमर के खेत के पास ग्राम ददगाय जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G851" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H851" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I851" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J851" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K851" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
+      <c r="A852" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / BALDEOGARH</t>
+        </is>
+      </c>
+      <c r="B852" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C852" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D852" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E852" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F852" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330081 — बोल्डर चेक डीवर हार के पास -1 जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G852" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H852" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I852" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J852" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K852" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
+      <c r="A853" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / BALDEOGARH</t>
+        </is>
+      </c>
+      <c r="B853" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C853" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D853" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E853" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F853" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330215 — गेवियन निर्माण कार्य साटिया हार के पास ग्राम दादगाय जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G853" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H853" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I853" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J853" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K853" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
+      <c r="A854" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / BALDEOGARH</t>
+        </is>
+      </c>
+      <c r="B854" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C854" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D854" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E854" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F854" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330220 — कंटूर ट्रेंच निर्माण कार्य साटिया हार के पास ग्राम ददगाय जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G854" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H854" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I854" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J854" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K854" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
+      <c r="A855" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / BALDEOGARH</t>
+        </is>
+      </c>
+      <c r="B855" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C855" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D855" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E855" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F855" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330224 — कंटूर ट्रेंच निर्माण कार्य टोरया खाले के पास ग्राम ददगाय जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G855" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H855" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I855" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J855" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K855" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
+      <c r="A856" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / BALDEOGARH</t>
+        </is>
+      </c>
+      <c r="B856" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C856" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D856" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E856" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F856" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WH/22012034331661 — तालाव मरम्‍मत कार्य</t>
+        </is>
+      </c>
+      <c r="G856" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H856" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I856" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J856" s="3" t="n">
+        <v>43010</v>
+      </c>
+      <c r="K856" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
+      <c r="A857" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / BALDEOGARH</t>
+        </is>
+      </c>
+      <c r="B857" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C857" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D857" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E857" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F857" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WH/p-3 — चन्‍देली तालाव जल क्षमता विस्‍तार एंव जल संवर्धन ग्राम पंचायत पचेर</t>
+        </is>
+      </c>
+      <c r="G857" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H857" s="2" t="n">
+        <v>499000</v>
+      </c>
+      <c r="I857" s="2" t="n">
+        <v>105000</v>
+      </c>
+      <c r="J857" s="3" t="n">
+        <v>39220</v>
+      </c>
+      <c r="K857" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
+      <c r="A858" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / BALDEOGARH</t>
+        </is>
+      </c>
+      <c r="B858" s="1" t="inlineStr">
+        <is>
           <t>2006-2007</t>
         </is>
       </c>
-      <c r="C848" s="1" t="inlineStr">
+      <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D848" s="1" t="inlineStr">
+      <c r="D858" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E848" s="1" t="inlineStr">
+      <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F848" s="1" t="inlineStr">
+      <c r="F858" s="1" t="inlineStr">
+        <is>
+          <t>1707005/WC/Krishi/01 — स्‍टॉप डेम निमार्ण ग्राम पंचायत पचेर खास, क़षि विभाग</t>
+        </is>
+      </c>
+      <c r="G858" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H858" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I858" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J858" s="3" t="n">
+        <v>38869</v>
+      </c>
+      <c r="K858" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
+      <c r="A859" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / BALDEOGARH</t>
+        </is>
+      </c>
+      <c r="B859" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C859" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D859" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E859" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F859" s="1" t="inlineStr">
         <is>
           <t>1707005/WC/Krishi/02 — स्‍टॉप डेम निमार्ण ग्राम पंचायत पचेर खास, क़षि विभाग</t>
         </is>
       </c>
-      <c r="G848" s="1" t="inlineStr">
+      <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H848" s="2" t="n">
+      <c r="H859" s="2" t="n">
         <v>1902000</v>
       </c>
-      <c r="I848" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J848" s="3" t="n">
+      <c r="I859" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J859" s="3" t="n">
         <v>38889</v>
       </c>
-      <c r="K848" s="3"/>
+      <c r="K859" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>