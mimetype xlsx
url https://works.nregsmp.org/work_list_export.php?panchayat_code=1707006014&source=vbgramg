--- v0 (2026-08-18)
+++ v1 (2026-10-06)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K50"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 06:46:17</t>
+          <t>Exported on: 2026-10-06 18:15:28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,1379 +273,1381 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1707006014/IC/22012034887663 — पेय जल कूप हरिजन बस्ती स्याग</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1707006014/IC/22012034889290 — Peyjal koop Harijan Basti Syag</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>714437.38</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/22012035162079 — Pashused nirman karya dipati yadav</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>69030.56</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/22012035342859 — Khet talab nirman kary vijay singh yadav s/o hardyal</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/22012035639980 — एक बागिया मा के नाम हुकुम बाई चाढर</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>199546.27</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/3763920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125649744</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5016828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125619430</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45824</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5833488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121563658</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5833507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125216842</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="K20" s="3" t="n">
-        <v>46236</v>
+        <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5833643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125640288</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>46027</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5833861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125609731</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5833936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115728853</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5833974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115628110</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>46183</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5834290 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125645520</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5834337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117214128</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5834470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121620697</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K27" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5834764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125236739</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K28" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5835163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125641377</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5835321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125217355</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46027</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5835911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121559644</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45958</v>
       </c>
-      <c r="K31" s="3"/>
+      <c r="K31" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5836215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121681750</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5836232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117189819</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45729</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5836285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117188739</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5836410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115622352</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5836458 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115622383</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5836832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125237744</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1707006014/IF/IAY/5836976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125241080</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>8400</v>
+        <v>12600</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1707006014/RC/22012034640475 — सुदूर सड़क निर्माण कार्य पंचायत भवन के पास से नहर तक</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>1217297.75</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1707006014/WC/22012034446023 — नदी पुर्नजीवन डग आउट निर्माण कार्य जयराम यादव के खेत के पास रानीपुरा</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>152000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>43694</v>
@@ -1742,380 +1744,380 @@
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1707006014/WC/VB/22012035331694 — Handpump reacharge pit guman sen ke khet ke pass</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1707006014/WC/VB/22012035331699 — Handpump reacharge pit ramdyal Ahirwar ke makan ke pass</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1707006014/WC/VB/22012035331701 — Handpump reacharge pit aagnwadi kendra  ke pass</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1707006014/WC/VB/22012035331704 — Handpump reacharge pit sosayti ke pass</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1707006014/WC/VB/22012035331705 — Handpump reacharge pit gaiya baba ke pass</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1707006014/WC/VB/22012035331707 — Handpump reacharge pit Harijan basti syag</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1707006014/WC/VB/22012035331711 — Handpump reacharge pit Narsingh baba ke pass</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1707006014/WC/VB/22012035331713 — Handpump reacharge pit Hanuman ji mandir ke pass</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>46126</v>