--- v1 (2026-10-06)
+++ v2 (2026-10-07)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K50"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-06 18:15:28</t>
+          <t>Exported on: 2026-10-07 11:12:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">