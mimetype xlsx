--- v0 (2026-08-28)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K829"/>
+  <dimension ref="A1:K830"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-28 14:11:50</t>
+          <t>Exported on: 2026-10-21 18:57:39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5079,51 +5079,51 @@
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/22012034757883 — CTR-Kapil dhara koop nirman brajlal/ tuduya basor etyadi badmadai</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>249399.43</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>133827.8</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>44362</v>
@@ -5647,51 +5647,51 @@
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/22012035342793 — Khet Talab Nirman Ramesh Yadav/deshraj yadav badmadai</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>199693.19</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45761</v>
@@ -13479,51 +13479,51 @@
       <c r="J285" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>45708</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/4942392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114766080</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45889</v>
@@ -13577,51 +13577,51 @@
       <c r="J287" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>45927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/4946151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115916878</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>23103</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45738</v>
@@ -13724,78 +13724,80 @@
       <c r="J290" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>46165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/4953312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119958313</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>19962</v>
+        <v>25362</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45784</v>
       </c>
-      <c r="K291" s="3"/>
+      <c r="K291" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14114,78 +14116,80 @@
       <c r="J298" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>45967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/4966173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126576546</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>15708</v>
+        <v>25908</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46026</v>
       </c>
-      <c r="K299" s="3"/>
+      <c r="K299" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14210,149 +14214,149 @@
       <c r="J300" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/4995571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114760896</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/4995572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114760956</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/4996348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114748104</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45889</v>
@@ -14553,51 +14557,51 @@
       <c r="J307" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>45957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/5002149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115915478</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>23103</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45738</v>
@@ -14700,98 +14704,100 @@
       <c r="J310" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/5003470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117403261</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>21537</v>
+        <v>23637</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45738</v>
       </c>
-      <c r="K311" s="3"/>
+      <c r="K311" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/5003567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117427327</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>23103</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45738</v>
@@ -15139,51 +15145,51 @@
       <c r="J319" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>45988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/5020639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126554621</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45889</v>
@@ -15335,196 +15341,198 @@
       <c r="J323" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/5021085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126475182</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/5083442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126583372</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/5246904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121568794</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>23289</v>
+        <v>24789</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45819</v>
       </c>
-      <c r="K326" s="3"/>
+      <c r="K326" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/5247560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136190329</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45756</v>
@@ -15823,169 +15831,169 @@
       <c r="J333" s="3" t="n">
         <v>42766</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>43043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/5817139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126559313</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/5817428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121401401</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1707006017/IF/IAY/5817657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126586123</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>7854</v>
+        <v>16254</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -21331,51 +21339,51 @@
       <c r="J447" s="3" t="n">
         <v>45280</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>45434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>New Construction / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1707006017/SK/2141 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BADMADAI</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>1285000</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>484181.4</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>41863</v>
@@ -39322,272 +39330,319 @@
       <c r="J824" s="3" t="n">
         <v>40395</v>
       </c>
       <c r="K824" s="3" t="n">
         <v>42355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
           <t>1707006017/WC/VB/22012035329943 — Trench nirman santidham ke pass wali pahadi</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>0</v>
+        <v>147259.47</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1707006017/WH/18 — कपिल धारा कूप निर्माण राजेन्‍द्र सिंह/ सरदार सिंह</t>
+          <t>1707006017/WC/VB/YD/22012035336070 — Trench Nirman Shantidham k pass bali pahadi regoura</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
-        <v>228000</v>
+        <v>0</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>75180</v>
+        <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>39539</v>
-[...3 lines deleted...]
-      </c>
+        <v>46126</v>
+      </c>
+      <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1707006017/WH/3704 — खुवा की तलैया गहरीकरण कार्य बडमाडई रिगौरा</t>
+          <t>1707006017/WH/18 — कपिल धारा कूप निर्माण राजेन्‍द्र सिंह/ सरदार सिंह</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>100000</v>
+        <v>228000</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>79600</v>
+        <v>75180</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>40344</v>
+        <v>39539</v>
       </c>
       <c r="K827" s="3" t="n">
-        <v>41680</v>
+        <v>43886</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1707006017/WH/51 — रिगौरा तालाव नहर मरम्‍मत कार्य वडमाडई जल उपसंधजरई</t>
+          <t>1707006017/WH/3704 — खुवा की तलैया गहरीकरण कार्य बडमाडई रिगौरा</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>7400</v>
+        <v>100000</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>7400</v>
+        <v>79600</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>39734</v>
+        <v>40344</v>
       </c>
       <c r="K828" s="3" t="n">
         <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C829" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D829" s="1" t="inlineStr">
+        <is>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+        </is>
+      </c>
+      <c r="E829" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F829" s="1" t="inlineStr">
+        <is>
+          <t>1707006017/WH/51 — रिगौरा तालाव नहर मरम्‍मत कार्य वडमाडई जल उपसंधजरई</t>
+        </is>
+      </c>
+      <c r="G829" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H829" s="2" t="n">
+        <v>7400</v>
+      </c>
+      <c r="I829" s="2" t="n">
+        <v>7400</v>
+      </c>
+      <c r="J829" s="3" t="n">
+        <v>39734</v>
+      </c>
+      <c r="K829" s="3" t="n">
+        <v>41680</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
+      <c r="A830" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / TIKAMGARH</t>
+        </is>
+      </c>
+      <c r="B830" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C829" s="1" t="inlineStr">
+      <c r="C830" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D829" s="1" t="inlineStr">
+      <c r="D830" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
-      <c r="E829" s="1" t="inlineStr">
+      <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F829" s="1" t="inlineStr">
+      <c r="F830" s="1" t="inlineStr">
         <is>
           <t>1707006040/RC/105987 — मिटटी मुरम एवं पुलिया निर्माण कार्य पटपुरा खिरक से</t>
         </is>
       </c>
-      <c r="G829" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H829" s="2" t="n">
+      <c r="G830" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H830" s="2" t="n">
         <v>437000</v>
       </c>
-      <c r="I829" s="2" t="n">
+      <c r="I830" s="2" t="n">
         <v>274266</v>
       </c>
-      <c r="J829" s="3" t="n">
+      <c r="J830" s="3" t="n">
         <v>40324</v>
       </c>
-      <c r="K829" s="3" t="n">
+      <c r="K830" s="3" t="n">
         <v>42355</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>