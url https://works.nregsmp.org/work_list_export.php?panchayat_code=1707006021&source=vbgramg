--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 04:09:51</t>
+          <t>Exported on: 2026-10-25 19:02:15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,380 +273,380 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1707006021/DP/22012034407905 — व़क्षारोपण कार्य देवी  जी मंदिर के पास करमाारई</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>342000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43331</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/22012035425583 — Dugwell Recharge Pit Nirman Gyashi Ahirwar</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/22012035438499 — Khet Talab Nirman Sobran/Tiju Kushwaha</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/22012035438562 — Khet Talab Nirman Sovran/Tiju Kushwaha Karmarai</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/22012035438785 — Khet Talab Nirman Kura/Hiralal Kushwaha Karmarai</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/22012035538917 — Dugwell Recharge Pit Nirman Ajuddi / Nathuva Ahirwar Karmarai</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/22012035544101 — Khet Talab Nirman Sanju/Ramdeen Ahirwar</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>191451.8</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/22012035567256 — Dugwell Recharge Pit Nirman Chandrabhan Yadav Karmarai</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
@@ -696,805 +696,805 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/3976531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119328313</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44744</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/3976534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119328534</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44722</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/4583044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119783364</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/4585634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119660013</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/4586173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120085295</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/4702476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119660692</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/4947156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116168272</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K27" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/4959606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123868168</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/4997262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116761301</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45699</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/4997984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116295173</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45834</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/5000913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116334930</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>6300</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/5004417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118433864</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45699</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/5008765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118831073</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/5108397 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151393533</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45834</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/5729897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116295122</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/5822503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147686606</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1707006021/IF/IAY/5824250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118433760</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45699</v>
@@ -1591,192 +1591,192 @@
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45544</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1707006021/RC/22012034823177 — CC ROAD NIRMAN KARY MEN ROAD SE GUMAN KUSHWAHA KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>27500</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45478</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1707006021/RC/22012034834511 — CC ROAD MEN ROAD SE GUMAN KUSHWAHA KE GHAR TAK</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>27500</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1707006021/RC/22012034838904 — CC ROAD NIRMAN SUKHDAS PAL KE GHAR SE RIPTA TAK</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>145900</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>TIKAMGARH / TIKAMGARH</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1707006021/WC/22012034750207 — CTR HENDPUMP SOKPIT NIRMAN GADARYANA MUHLLA ME</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>91785</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>44369</v>