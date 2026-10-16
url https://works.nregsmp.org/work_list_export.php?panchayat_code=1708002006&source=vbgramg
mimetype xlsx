--- v0 (2026-08-16)
+++ v1 (2026-10-16)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K54"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-16 07:15:22</t>
+          <t>Exported on: 2026-10-16 13:37:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,51 +320,51 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43981</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1708002006/AV/22012034510487 — Shantidham nirman Sagedi ka purwa peera</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>195535.43</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44193</v>
@@ -414,615 +414,615 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1708002006/IC/22012034888875 — pey jal koop nirman kary goshala ke pas peera</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1708002006/IC/22012034891661 — pey jal koop nirman kary goshalal ke pas peera</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012034618104 — Pashu sed Nirman Mohan Singh / Laxman Yadav</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>63830.2</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45164</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012034628738 — Pashu Sed Nirman Gyan singh / narayan singh yadav</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45164</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012034983959 — KAPIL DHARA KOOP NIRMAN HALKIBAI W/O GOKUL SINGH YADAV PEERA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>275727.6</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44705</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035302031 — kapil dhara koop nirman kary matadeen ahirwar /tulsidas rekha</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035305124 — hiteshi kapil dhara koop nirman kary dayashankar ahirwar peera</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035305126 — hiteshi kapil dhara koop nirman kary dayashankar ahirwar peera</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035432449 — हितैसी कपिल धारा कूप कौशिल्‍या यादव/ दुर्गा सिह</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>390533.49</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035446752 — खेत तालाब निर्माण कार्य रणजीत सिंह रेखा</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035517169 — kapil dhara koop nirman kary matadaan ahirwar/tulsidas rekha</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>390533.49</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035517171 — kapil dhara koop nirman dayashankar ahirwar peera</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>396771.96</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035561492 — Khet Talab nirman kary saman Bai Vishwakarma peera</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>397151.97</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46097</v>
@@ -1094,51 +1094,51 @@
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035611272 — एक बगिया माँ के नाम भगुन्‍ती अहिरवार पति नारायन अहिरवार (भूस्वामी नारायन अहिरवार पति)</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1213,1087 +1213,1087 @@
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/IAY/3246612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5197008</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45113</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/IAY/5692152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147789376</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/IAY/5746661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124210579</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K34" s="3" t="n">
-        <v>46208</v>
+        <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1708002006/RC/22012034438710 — c.c. road aur nali nirman sadaphal marga se heralal pal ke makan tak</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>159000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>43636</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1708002006/RC/22012034842625 — सी0सी0रोड निर्माण कार्य हेण्‍डपम्‍प से नाल की ओर रेखा</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1708002006/RC/22012034849135 — सी0सी0रोड निर्माण सुरेश पाल के मकान से प्रकाश पाल के मकान तक एवं नत्‍थू प्रजापति के मकान से भगवान</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1708002006/RC/22012034849136 — सी0सी0रोड निर्माण प्राथमिक शाला से शिवनंदी प्रजापति के मकान की ओर</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1708002006/RC/22012034849207 — सी0सी0रोड निर्माण लालदिवान अहिरवार के मकान से प्राथमिक शाला की ओर</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>46142</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1708002006/RS/22012035130265 — नाली निर्माण रजौला सिह यादव के मकान से नाला की ओर</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>40000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1708002006/RS/22012035133923 — नाली निर्माण मंदिर से नदी की ओर रेखा पीरा</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>73000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1708002006/RS/22012035137646 — नाली निर्माण कार्य हेण्‍ड पम्‍प से नाला की ओर रेखा</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035250110 — khet talab nirman kary samudayk khasra n 283 rekha</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035250273 — sarvjanik khet talab khasra n283 rekha</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035270809 — khet talav nirman kary khemchandra ahirwar rekha</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035270822 — khet talab nirman kary ranjeet singh</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035288567 — खेत तालाब निर्माण कार्य राजाबाई अहिरवार/लक्ष्मी प्रसाद पीरा17</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035288591 — खेत तालाब निर्माण कार्य रामकली अहिरवार/लालू अहिरवार रेखा</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035295639 — रिचार्ज पिट निर्माण कार्य पाल मुहाल सुमेडी</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035295701 — रिचार्ज पिट निर्माण कार्य माध्मिक शला के पास सुमेड़ी</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035295707 — रिचार्ज पिट निर्माण कार्य जगदेव पाल के पास सुमेड़ी</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035295721 — रिचार्ज पिट निर्माण कार्य आफत पुरा रेखा</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035314253 — sarvjanik khet talab niman kary ranjeet singh ke khet ke pas rekha</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>310460.48</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1708002006/WH/2588 — कपिल धारा कूप निर्माण मैयादीन /बुद्वा अहिरवार  पीर</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>287000</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>40932</v>