--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K738"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-19 04:24:58</t>
+          <t>Exported on: 2026-10-11 20:23:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1039,51 +1039,51 @@
       <c r="J27" s="3" t="n">
         <v>40660</v>
       </c>
       <c r="K27" s="3" t="n">
         <v>41621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1708002008/FR/22012034323772 — खेत तालाब निर्माण राजेंद्र अहिरवार /रामकुमार</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45567</v>
@@ -1180,51 +1180,51 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1708002008/IC/22012034889839 — khet talab nirman shivratn Yadav</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45748</v>
@@ -5077,214 +5077,214 @@
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/22012034605262 — brachha ropan kary kallu / ramcharan kushwaha</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>116187.96</v>
       </c>
       <c r="I112" s="2" t="n">
-        <v>14167</v>
+        <v>36667</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>44096</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/22012034605272 — brachha ropan kary jugga / kamtu kushwaha</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>116187.96</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>12852</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>44103</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/22012034605275 — brachha ropan kary geeta / ramdyal kushwaha</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>116487.96</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>31942</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>44096</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/22012034605276 — brachha ropan kary mangilal / halke kushwah</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>116187.96</v>
       </c>
       <c r="I115" s="2" t="n">
-        <v>26388</v>
+        <v>33888</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>44096</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
@@ -8256,51 +8256,51 @@
       <c r="J178" s="3" t="n">
         <v>45362</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>45521</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/22012035229095 — खेत तालाब निर्माण बाबूलाल चौरसिया s/o खटुआ</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45396</v>
@@ -8448,51 +8448,51 @@
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/22012035290000 — Khet talab nirman rajendra ahirwar</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45562</v>
@@ -8834,286 +8834,286 @@
         <v>261</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/22012035459885 — Reacharge Stucture Fadali Ahirwar ke Koop par</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/22012035460000 — Reacharge Stucture Battu Lal Ahirwar ke Koop par</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/22012035460077 — Reacharge Stucture Kalicharan Ahirwar ke Koop par</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/22012035460167 — Reacharge Stucture Harprashad Ahirwar ke Koop par</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/22012035460311 — Reacharge Stucture Munni Prajapati ke Koop par</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/22012035460363 — Reacharge Stucture Ramshi Kori ke Koop me</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45761</v>
@@ -9508,51 +9508,51 @@
       <c r="J204" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/22012035513287 — KHET TALAB NIRMAN MOOLCHANDRA  PRAJAPATI S/O GAHRU PRAJAPATI</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45761</v>
@@ -9624,51 +9624,51 @@
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/22012035604245 — एक बगिया माँ के नाम सोनम तिवारी पति सतीश कुमार  (भूस्वामी सतीश कुमार  पति)</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>266578.64</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>261</v>
+        <v>24861</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -9765,51 +9765,51 @@
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/22012035641668 — एक बगिया माँ के नाम रेखा चौरासिया पति गुलाब चौरासिया (भूस्वामी  गुलाब चौरासिया  पति)</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>266578.64</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>95391.37</v>
+        <v>106191.37</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
@@ -18351,70 +18351,70 @@
       <c r="J385" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>45891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/IAY/5149482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148966648</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -18692,70 +18692,70 @@
       <c r="J392" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>45916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/IAY/5595063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149506617</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>46235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
@@ -19525,449 +19525,451 @@
       <c r="J409" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>46044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/IAY/5977956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124082993</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>7308</v>
+        <v>13608</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/IAY/6012499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102682316</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/IAY/6026934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149025659</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>5481</v>
+        <v>13881</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/IAY/6032808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119330033</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>12789</v>
+        <v>19209</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46153</v>
       </c>
-      <c r="K413" s="3"/>
+      <c r="K413" s="3" t="n">
+        <v>46264</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/IAY/6032809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119330613</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>7308</v>
+        <v>13308</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/IAY/6033158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124231183</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>8100</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/IAY/6033341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148966694</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>0</v>
+        <v>8100</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/IAY/6033350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150576093</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>7308</v>
+        <v>13608</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1708002008/IF/IAY/6045651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106140869</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>7308</v>
+        <v>13608</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -21335,51 +21337,51 @@
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1708002008/LD/22012034940180 — CPT NIRMAN ANJAN KE PAHAD KE PICHE</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45453</v>
@@ -26632,51 +26634,51 @@
       <c r="J556" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>45674</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>1708002008/RS/22012035127659 — नाली निर्माण कार्य शिवकुमार श्रीवास के माकन से बड़ी बधिया की ओर</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>45383</v>
@@ -31542,145 +31544,145 @@
       <c r="J658" s="3" t="n">
         <v>45362</v>
       </c>
       <c r="K658" s="3" t="n">
         <v>45576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
           <t>1708002008/WC/22012035242291 — नवीन तालाब निर्माण दिद्वारा</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
           <t>1708002008/WC/22012035242302 — नवीन तालाब निर्माण दिद्वारा</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
           <t>1708002008/WC/22012035243869 — नवीन तालाब निर्माण  दिद्वारा</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>45567</v>
@@ -31824,427 +31826,427 @@
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
           <t>1708002008/WC/22012035258324 — SOKPIT NIRMAN JAGSALA HANPAMP KE PASS</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
           <t>1708002008/WC/22012035279662 — parkolation tank nirman ramesh ahirwar ke khet ke pass</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
           <t>1708002008/WC/22012035279674 — parkolation tank nirman pani ki tanki  ke  pass</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
           <t>1708002008/WC/22012035288634 — reachege strecture ward number 19 taver ke pass</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
           <t>1708002008/WC/22012035288670 — reachege strecture natthu neta ke ghar ke pass</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
           <t>1708002008/WC/22012035289364 — Reacharge Structure Barigad marg</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
           <t>1708002008/WC/22012035289389 — Reacharge Structure Ballu seth ke ghar ke pass</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
           <t>1708002008/WC/22012035291273 — parkolation tank Anand ahirwar ke khet ke pass</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
           <t>1708002008/WC/22012035291280 — parkolation tank pani ki tanki ke pass</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>45761</v>
@@ -32296,51 +32298,51 @@
       <c r="J674" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K674" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / LAUNDI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
           <t>1708002008/WC/22012035300836 — Recharge structure Sarvjanik Koop ward 16 ballu seth ke ghar ke pass</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>45761</v>