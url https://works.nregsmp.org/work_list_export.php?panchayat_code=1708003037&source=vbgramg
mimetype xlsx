--- v0 (2026-09-03)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K28"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 17:01:47</t>
+          <t>Exported on: 2026-10-22 14:36:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,145 +367,145 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44105</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / NOWGOAN</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1708003037/DP/22012034434122 — सार्वजनिक कूप निर्माण कार्य टीला पर ग्राम पंचायत सिंगरावनखुर्द</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43452</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / NOWGOAN</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development and Silvi-pasture / Development of Silvipasture Grassslands for Community</t>
+          <t>Grass Land Development and Silvi-pasture / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1708003037/DP/22012034630299 — चारागाह निर्माण कार्य, ग्राम पंचायत सिंगरावनखुर्द</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / NOWGOAN</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1708003037/IF/22012034508063 — खेत तालाब निर्माण कार्य, श्री रतिराम हल्काई कोरी ग्राम पंचायत सिंगरावनखुर्द</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>101996.79</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>43838</v>
@@ -577,51 +577,51 @@
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1708003037/IF/22012035593537 — एक बगिया माँ के नाम श्रीमती नीलम देवी/नरेन्द्र ठाकुर भू स्वामी (सम्बंध पति) ग्रा0पंचा0सिंगरावनखुर्द</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>284178.88</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>3600</v>
+        <v>7200</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / NOWGOAN</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -671,51 +671,51 @@
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1708003037/IF/22012035602352 — एक बगिया माँ के नाम श्रीमती तनीषा पति आशिक खान भू स्वामी (सम्बंध पति) ग्रा0पंचा0सिंगरावनखुर्द</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>277566.98</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>3600</v>
+        <v>7200</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / NOWGOAN</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -790,315 +790,323 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>46189</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / NOWGOAN</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1708003037/IF/IAY/4953683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118190664</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / NOWGOAN</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1708003037/IF/IAY/4953706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118204138</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45736</v>
       </c>
-      <c r="K24" s="3"/>
+      <c r="K24" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / NOWGOAN</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1708003037/IF/IAY/5004925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118195571</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45736</v>
       </c>
-      <c r="K25" s="3"/>
+      <c r="K25" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / NOWGOAN</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1708003037/IF/IAY/5363181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129344917</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / NOWGOAN</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1708003037/IF/IAY/5879931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129346834</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>4200</v>
+        <v>6300</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46167</v>
       </c>
-      <c r="K27" s="3"/>
+      <c r="K27" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / NOWGOAN</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1708003037/IF/IAY/6243692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118201943</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>6300</v>
+        <v>14700</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46209</v>
       </c>
-      <c r="K28" s="3"/>
+      <c r="K28" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>