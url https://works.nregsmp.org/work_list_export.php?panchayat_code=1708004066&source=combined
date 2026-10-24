--- v0 (2026-09-02)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K652"/>
+  <dimension ref="A1:K653"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 02:53:12</t>
+          <t>Exported on: 2026-10-24 12:31:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1090,51 +1090,51 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>39310</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1708004066/DP/22012034492248 — VRICHAAROPAN KAARY BHUDA SIDHYA BABA PAHAAD G.P. RAMGARH</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>616904.33</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>101107</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44071</v>
@@ -1613,51 +1613,51 @@
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1708004066/DP/22012034608659 — सामुदायिक वृक्षारोपण कार्य माध्यमिक शाला रामगढ़</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>228795.59</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>18060</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45199</v>
@@ -2518,51 +2518,51 @@
       <c r="J58" s="3" t="n">
         <v>43535</v>
       </c>
       <c r="K58" s="3" t="n">
         <v>45581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/22012034516607 — HITESHI KAPIL DHARA KOOP NIRMAN KARY RAMPYARI RAJAK</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>235670.78</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>100536</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>43858</v>
@@ -6538,192 +6538,192 @@
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/22012035404776 — khet talab nirman karya mamta/ramesh patel buda</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>185156.05</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/22012035404972 — Dugwell recharge pit nirman karya mamta/ramesh patel buda</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/22012035405043 — Dugwell recharge pit nirman karya girdhari /rajwa kushwaha buda</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/22012035405641 — Dugwell recharge pit nirman SUNEEL/ GOKUL RAJAK ramgarh</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45777</v>
@@ -6775,51 +6775,51 @@
       <c r="J147" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/22012035481258 — Dugwell Recharge pit nirman karya hargovind / seva shivhare</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45761</v>
@@ -7212,51 +7212,51 @@
       <c r="J156" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/22012035527877 — Dugwell Recharge pit nirman karya KAUSHIYA harijan</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45761</v>
@@ -14403,51 +14403,51 @@
       <c r="J303" s="3" t="n">
         <v>44536</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>44756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/36252 — Construction of IAY House -IAY REG. NO. MP-08-004-066-002/12128</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>42325</v>
@@ -17978,51 +17978,51 @@
       <c r="J376" s="3" t="n">
         <v>45674</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>45924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/4647246 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142005414</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>15633</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45678</v>
@@ -19642,51 +19642,51 @@
       <c r="J410" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>45814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5096615 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144651966</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45748</v>
@@ -19836,51 +19836,51 @@
       <c r="J414" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>45818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5099226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147093030</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45748</v>
@@ -19981,120 +19981,120 @@
       <c r="J417" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>45824</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5100305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147629211</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5100404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147646212</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>17226</v>
+        <v>19326</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20514,51 +20514,51 @@
       <c r="J428" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>46158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5142571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147627446</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45749</v>
@@ -20806,51 +20806,51 @@
       <c r="J434" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5200863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126905697</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45749</v>
@@ -21245,51 +21245,51 @@
       <c r="J443" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5741021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147627343</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45885</v>
@@ -21341,523 +21341,523 @@
       <c r="J445" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>46158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5937350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126542362</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>1827</v>
+        <v>26427</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5939761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125277332</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5939763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125278768</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>1827</v>
+        <v>6027</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5939854 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147094579</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5940087 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147630600</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>22968</v>
+        <v>23268</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5941190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122745444</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5941410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125284797</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>1827</v>
+        <v>3927</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5941758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144652123</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>3915</v>
+        <v>10215</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5943351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147093225</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>1827</v>
+        <v>3927</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/5943352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147093438</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1708004066/IF/IAY/6040474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147093855</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>46158</v>
@@ -21948,9383 +21948,9430 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>15840</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>43665</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>43809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1708004066/LD/136 — मेड् बंधान कार्य  Ranpersad ahierver रामगढ</t>
+          <t>1708004066/IF/IAY/6375298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147647450</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>45000</v>
+        <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>13176</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>40943</v>
-[...3 lines deleted...]
-      </c>
+        <v>45707</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1708004066/LD/137 — मेड् बंधान कार्य निमार्ण हेमराज /बालादीन पटेल रामगढ</t>
+          <t>1708004066/LD/136 — मेड् बंधान कार्य  Ranpersad ahierver रामगढ</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>13176</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>40943</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>41478</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1708004066/LD/22012034235385 — MED BADHAN KARYA BATI BAI YADAV</t>
+          <t>1708004066/LD/137 — मेड् बंधान कार्य निमार्ण हेमराज /बालादीन पटेल रामगढ</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>34000</v>
+        <v>45000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>405</v>
+        <v>13176</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>42310</v>
+        <v>40943</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>42517</v>
+        <v>41478</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1708004066/LD/22012034235400 — med bandhan bharat patel</t>
+          <t>1708004066/LD/22012034235385 — MED BADHAN KARYA BATI BAI YADAV</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>51000</v>
+        <v>34000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>3549.96</v>
+        <v>405</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>42310</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>42517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1708004066/LD/22012034235508 — med bandhan kashiram patel buda</t>
+          <t>1708004066/LD/22012034235400 — med bandhan bharat patel</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>51000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>8427</v>
+        <v>3549.96</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>42310</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>42517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1708004066/LD/22012034241238 — MED BANDHAN MAKHAN LAL S/O KANIHYA AHIRWAR</t>
+          <t>1708004066/LD/22012034235508 — med bandhan kashiram patel buda</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>34000</v>
+        <v>51000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>8427</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>42232</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>42310</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>42517</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1708004066/LD/22012034245059 — MED BANDHAN MOHAN S/O BAHGOLA AHIRWAR</t>
+          <t>1708004066/LD/22012034241238 — MED BANDHAN MAKHAN LAL S/O KANIHYA AHIRWAR</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>34000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>42232</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1708004066/LD/22012034296888 — शांतिधाम निर्माण रामगढ</t>
+          <t>1708004066/LD/22012034245059 — MED BANDHAN MOHAN S/O BAHGOLA AHIRWAR</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>245000</v>
+        <v>34000</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>42737</v>
+        <v>42232</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1708004066/LD/22012034308759 — SHANTI DHAAM NIRMAAN BHUDHA</t>
+          <t>1708004066/LD/22012034296888 — शांतिधाम निर्माण रामगढ</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>245000</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>42825</v>
+        <v>42737</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1708004066/PG/22012034365919 — खेल मैदान निर्माण रामगढ़</t>
+          <t>1708004066/LD/22012034308759 — SHANTI DHAAM NIRMAAN BHUDHA</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>0</v>
+        <v>245000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>43010</v>
+        <v>42825</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1708004066/PG/22012034366097 — खेल मैदान रामगढ़</t>
+          <t>1708004066/PG/22012034365919 — खेल मैदान निर्माण रामगढ़</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/01 — [N.F.F.W]मिटटी एवं मुरमीकरण ,रामगढ से आमहार पहुंच मार्ग</t>
+          <t>1708004066/PG/22012034366097 — खेल मैदान रामगढ़</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>467300</v>
+        <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>24165</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>38838</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/02 — मिटटीकरण एवं मुरमीकरण कार्य</t>
+          <t>1708004066/RC/01 — [N.F.F.W]मिटटी एवं मुरमीकरण ,रामगढ से आमहार पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>6200000</v>
+        <v>467300</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>209731</v>
+        <v>24165</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>38903</v>
+        <v>38838</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>39535</v>
+        <v>39534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/10 — सी सी रोड निर्माण कार्य , बूढा</t>
+          <t>1708004066/RC/02 — मिटटीकरण एवं मुरमीकरण कार्य</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>273000</v>
+        <v>6200000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>410814</v>
+        <v>209731</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>39097</v>
+        <v>38903</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>39969</v>
+        <v>39535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/2 — सी सी रोड निर्माण कार्य , रामगढ</t>
+          <t>1708004066/RC/10 — सी सी रोड निर्माण कार्य , बूढा</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>380000</v>
+        <v>273000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>623060</v>
+        <v>410814</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>38973</v>
+        <v>39097</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>39969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034189414 — सी सी रोड  नाली निर्माण कार्य  babbu patel k makan</t>
+          <t>1708004066/RC/2 — सी सी रोड निर्माण कार्य , रामगढ</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>126000</v>
+        <v>380000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>623060</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>41379</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>38973</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>39969</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034189425 — सी0 सी0 रोड नाली निर्माण कार्य man rod s saskiy pr</t>
+          <t>1708004066/RC/22012034189414 — सी सी रोड  नाली निर्माण कार्य  babbu patel k makan</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>34000</v>
+        <v>126000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>41379</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034189427 — सी0 सी0 रोड नाली निर्माण कार्य harprasad k makan n</t>
+          <t>1708004066/RC/22012034189425 — सी0 सी0 रोड नाली निर्माण कार्य man rod s saskiy pr</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>126000</v>
+        <v>34000</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>41379</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034189943 — सी सी रोड नाली निर्माण मैन रोड से शा0 प्रा0  शाला</t>
+          <t>1708004066/RC/22012034189427 — सी0 सी0 रोड नाली निर्माण कार्य harprasad k makan n</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>34000</v>
+        <v>126000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>32194.56</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41561</v>
-[...3 lines deleted...]
-      </c>
+        <v>41379</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034190395 — सीसी रोड नाली सहित बब्‍बू पटेल के मकान से देवी मंद</t>
+          <t>1708004066/RC/22012034189943 — सी सी रोड नाली निर्माण मैन रोड से शा0 प्रा0  शाला</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>126000</v>
+        <v>34000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>124938.1</v>
+        <v>32194.56</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>41568</v>
+        <v>41561</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>41731</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034190396 — सीसी रोड नाली सहित हरप्रसाद के  मकान से नंदकिशोर क</t>
+          <t>1708004066/RC/22012034190395 — सीसी रोड नाली सहित बब्‍बू पटेल के मकान से देवी मंद</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>126000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>119820.1</v>
+        <v>124938.1</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>41568</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>41731</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034209205 — Sudur Khet Sadak Yojna Guriaya Pahuch Marg Se Ramp</t>
+          <t>1708004066/RC/22012034190396 — सीसी रोड नाली सहित हरप्रसाद के  मकान से नंदकिशोर क</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>570000</v>
+        <v>126000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>7004.52</v>
+        <v>119820.1</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>41701</v>
+        <v>41568</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>42594</v>
+        <v>41731</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034209211 — Sudur Khet Sadak Yojna Rawat Baba  Mandir Ke paas</t>
+          <t>1708004066/RC/22012034209205 — Sudur Khet Sadak Yojna Guriaya Pahuch Marg Se Ramp</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>1380000</v>
+        <v>570000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>4081.8</v>
+        <v>7004.52</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>42594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034229328 — C.C. road nirman ramgarh ward 5 se kalicharan ke m</t>
+          <t>1708004066/RC/22012034209211 — Sudur Khet Sadak Yojna Rawat Baba  Mandir Ke paas</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>80634</v>
+        <v>1380000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>76224</v>
+        <v>4081.8</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>41911</v>
+        <v>41701</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>42061</v>
+        <v>42594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034230907 — पंचपरमेश्‍वर  अतरार मुख्‍य मार्ग से किशोरी रजक के</t>
+          <t>1708004066/RC/22012034229328 — C.C. road nirman ramgarh ward 5 se kalicharan ke m</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>244000</v>
+        <v>80634</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>76224</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>41898</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>41911</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>42061</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034230908 — पंचपरमेश्‍वर बारेलाल अहिरवार के मकान से महादेव अहि</t>
+          <t>1708004066/RC/22012034230907 — पंचपरमेश्‍वर  अतरार मुख्‍य मार्ग से किशोरी रजक के</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>244000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>41894</v>
+        <v>41898</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034230910 — पंचपरमेश्‍ा माध्‍यमिक शाला प्रागण एवं पंचायत भवन त</t>
+          <t>1708004066/RC/22012034230908 — पंचपरमेश्‍वर बारेलाल अहिरवार के मकान से महादेव अहि</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>500000</v>
+        <v>244000</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>41894</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034290161 — CC ROAD NALI NIRMAN HANDPUMP SE PARAMLAL AHIRWAR</t>
+          <t>1708004066/RC/22012034230910 — पंचपरमेश्‍ा माध्‍यमिक शाला प्रागण एवं पंचायत भवन त</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>123000</v>
+        <v>500000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>112833.6</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42338</v>
-[...3 lines deleted...]
-      </c>
+        <v>41894</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034297375 — C.C. ROAD NALI NIRMAN SANDEEP PATEL KE MAKAN SE HANDPUMP TAK</t>
+          <t>1708004066/RC/22012034290161 — CC ROAD NALI NIRMAN HANDPUMP SE PARAMLAL AHIRWAR</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>177273</v>
+        <v>123000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>160350</v>
+        <v>112833.6</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>42394</v>
+        <v>42338</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>42773</v>
+        <v>42584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034299599 — sudur khet sadak immali chowk se booda bandha panchu margh</t>
+          <t>1708004066/RC/22012034297375 — C.C. ROAD NALI NIRMAN SANDEEP PATEL KE MAKAN SE HANDPUMP TAK</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>0</v>
+        <v>177273</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>160350</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K488" s="3"/>
+        <v>42394</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>42773</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034307677 — c.c road nali nirman sahit</t>
+          <t>1708004066/RC/22012034299599 — sudur khet sadak immali chowk se booda bandha panchu margh</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034307680 — c.c.road nali nirman sahit</t>
+          <t>1708004066/RC/22012034307677 — c.c road nali nirman sahit</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034314714 — CC ROAD &amp; NAALI NIRMAAN SAMAAJ BHAWAN SE PANCHU LAL KE MAKAAN TAK</t>
+          <t>1708004066/RC/22012034307680 — c.c.road nali nirman sahit</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>76000</v>
+        <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>66601</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42723</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034347112 — C.C. ROAD NIRMAN TIJWA AHIRWAR KE MAKAN SE HANDPUMP TAK</t>
+          <t>1708004066/RC/22012034314714 — CC ROAD &amp; NAALI NIRMAAN SAMAAJ BHAWAN SE PANCHU LAL KE MAKAAN TAK</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>50887</v>
+        <v>76000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>51594</v>
+        <v>66601</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>42940</v>
+        <v>42723</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>43390</v>
+        <v>42862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034350436 — C.C. ROAD NIRMAN MAHADEV AHIRWAR KE MAKAN SE SURA RAJAK KE MAKAN TAK</t>
+          <t>1708004066/RC/22012034347112 — C.C. ROAD NIRMAN TIJWA AHIRWAR KE MAKAN SE HANDPUMP TAK</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>66375</v>
+        <v>50887</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>58296</v>
+        <v>51594</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>42968</v>
+        <v>42940</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>43390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034374089 — सुदूर सड़क इमली चौक से बूढ़ा बांध की ओर</t>
+          <t>1708004066/RC/22012034350436 — C.C. ROAD NIRMAN MAHADEV AHIRWAR KE MAKAN SE SURA RAJAK KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>0</v>
+        <v>66375</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>0</v>
+        <v>58296</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>42968</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>43390</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034376742 — सुदूर सड़क इमली चौक से बूढ़ा बांध की ओर</t>
+          <t>1708004066/RC/22012034374089 — सुदूर सड़क इमली चौक से बूढ़ा बांध की ओर</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034398585 — C.C.ROAD EVAM NALI NIRMAN KARY BUDHA ANGANVADI BHAVAN SE VISHNU PATEL KE MAKAN TAK</t>
+          <t>1708004066/RC/22012034376742 — सुदूर सड़क इमली चौक से बूढ़ा बांध की ओर</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>44250</v>
+        <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>35760</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43535</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034398588 — C.C.ROAD EVAM NALI NIRMAN KARY WORD NO. 6,7 MATADEEN AHIRWAR KE MAKAN SE TULSIDAS KE MAKAN TAK</t>
+          <t>1708004066/RC/22012034398585 — C.C.ROAD EVAM NALI NIRMAN KARY BUDHA ANGANVADI BHAVAN SE VISHNU PATEL KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>65400</v>
+        <v>44250</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>61854.25</v>
+        <v>35760</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>43517</v>
+        <v>43535</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>43707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034433598 — C.C.ROAD EVAM NALI NIRMAN KARY BUDA SATAI MAIN ROAD SE SHRIRAM PATEL KE MAKAN TAK</t>
+          <t>1708004066/RC/22012034398588 — C.C.ROAD EVAM NALI NIRMAN KARY WORD NO. 6,7 MATADEEN AHIRWAR KE MAKAN SE TULSIDAS KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>99450</v>
+        <v>65400</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>61854.25</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43535</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>43517</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>43707</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034433622 — C.C.ROAD EVAM NALI NIRMAN KARY BUDA JAGDEESH PATEL KE MAKAN SE MOHAN RAJAK KE MAKAN TAK</t>
+          <t>1708004066/RC/22012034433598 — C.C.ROAD EVAM NALI NIRMAN KARY BUDA SATAI MAIN ROAD SE SHRIRAM PATEL KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>53100</v>
+        <v>99450</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>52512</v>
+        <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43517</v>
-[...3 lines deleted...]
-      </c>
+        <v>43535</v>
+      </c>
+      <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034433625 — C.C.ROAD EVAM NALI NIRMAN KARY SHRIRAM PATEL KE MAKAN SE SAMAJ BHAWAN TAK</t>
+          <t>1708004066/RC/22012034433622 — C.C.ROAD EVAM NALI NIRMAN KARY BUDA JAGDEESH PATEL KE MAKAN SE MOHAN RAJAK KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>44250</v>
+        <v>53100</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>48240</v>
+        <v>52512</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>43517</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034443479 — CC ROD NIRMAN KARYA</t>
+          <t>1708004066/RC/22012034433625 — C.C.ROAD EVAM NALI NIRMAN KARY SHRIRAM PATEL KE MAKAN SE SAMAJ BHAWAN TAK</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>0</v>
+        <v>44250</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>0</v>
+        <v>48240</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>43517</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>43969</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034587934 — CC ROAD NIRMAN KAEY PARAMLAL AHIRWAE SE LAKHAN KUSHWAHA KE GHAR TAK</t>
+          <t>1708004066/RC/22012034443479 — CC ROD NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>127000</v>
+        <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>128345</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44487</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034602446 — c c road nirman karya ramswaroop patel ke makan se satai mukhya marg tak bhag 2</t>
+          <t>1708004066/RC/22012034587934 — CC ROAD NIRMAN KAEY PARAMLAL AHIRWAE SE LAKHAN KUSHWAHA KE GHAR TAK</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>82000</v>
+        <v>127000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>79134</v>
+        <v>128345</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44615</v>
+        <v>44487</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>44681</v>
+        <v>44634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034602451 — C C ROAD NIRMAN KARYA RAMSWAROOP PATEL KE MAKAN SE SATAI MUKHYA MARG TAK BHAG 1</t>
+          <t>1708004066/RC/22012034602446 — c c road nirman karya ramswaroop patel ke makan se satai mukhya marg tak bhag 2</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>77250</v>
+        <v>79134</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>44615</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>44677</v>
+        <v>44681</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/22012034837914 — C C ROAD NIRMAN KARYA MAIN GATE SE SAMAJ BHWAN KI OR SIDDHBABA BUDA</t>
+          <t>1708004066/RC/22012034602451 — C C ROAD NIRMAN KARYA RAMSWAROOP PATEL KE MAKAN SE SATAI MUKHYA MARG TAK BHAG 1</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>30000</v>
+        <v>82000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>24786</v>
+        <v>77250</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45728</v>
+        <v>44615</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>46061</v>
+        <v>44677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RC/494 — सी सी रोड  नाली निर्माण कार्य rajdher ke makan se jaloya bashor ke makan tak बूढा रामगढ</t>
+          <t>1708004066/RC/22012034837914 — C C ROAD NIRMAN KARYA MAIN GATE SE SAMAJ BHWAN KI OR SIDDHBABA BUDA</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>84176</v>
+        <v>30000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>79796</v>
+        <v>24786</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>41157</v>
+        <v>45728</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>41336</v>
+        <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034342348 — SBM RAJENDRA KUMAR MISHRA</t>
+          <t>1708004066/RC/494 — सी सी रोड  नाली निर्माण कार्य rajdher ke makan se jaloya bashor ke makan tak बूढा रामगढ</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>12000</v>
+        <v>84176</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>12000</v>
+        <v>79796</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>42849</v>
+        <v>41157</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>43047</v>
+        <v>41336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440707 — SBM SHAUCHALAY NIRMAN KARY LAXMI NARAYAN MISHRA</t>
+          <t>1708004066/RS/22012034342348 — SBM RAJENDRA KUMAR MISHRA</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>11940</v>
+        <v>12000</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>43986</v>
+        <v>42849</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>45680</v>
+        <v>43047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440714 — SBM SHAUCHALAY NIRMAN KARY VINOD AHIRWAR</t>
+          <t>1708004066/RS/22012034440707 — SBM SHAUCHALAY NIRMAN KARY LAXMI NARAYAN MISHRA</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>11940</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>43986</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>45680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440717 — SBM SHAUCHALAY NIRMAN KARY MANIRAM PATEL</t>
+          <t>1708004066/RS/22012034440714 — SBM SHAUCHALAY NIRMAN KARY VINOD AHIRWAR</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>10632</v>
+        <v>11940</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>43747</v>
+        <v>43986</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>45680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440718 — SBM SHAUCHALAY NIRMAN KARY MUNNILAL AHIRWAR</t>
+          <t>1708004066/RS/22012034440717 — SBM SHAUCHALAY NIRMAN KARY MANIRAM PATEL</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>12040</v>
+        <v>10632</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>43747</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>43978</v>
+        <v>45680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440721 — SBM SHAUCHALAY NIRMAN KARY REKHA AHIRWAR</t>
+          <t>1708004066/RS/22012034440718 — SBM SHAUCHALAY NIRMAN KARY MUNNILAL AHIRWAR</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>12040</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>43747</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>43978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440724 — SBM SHAUCHALAY NIRMAN KARY ARVIND PAL</t>
+          <t>1708004066/RS/22012034440721 — SBM SHAUCHALAY NIRMAN KARY REKHA AHIRWAR</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>9576</v>
+        <v>12040</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>43747</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>44133</v>
+        <v>43978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440730 — SBM SHAUCHALAY NIRMAN KARY JAYNARAYAN PAL</t>
+          <t>1708004066/RS/22012034440724 — SBM SHAUCHALAY NIRMAN KARY ARVIND PAL</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>0</v>
+        <v>9576</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>43534</v>
-[...1 lines deleted...]
-      <c r="K514" s="3"/>
+        <v>43747</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>44133</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440734 — SBM SHAUCHALAY NIRMAN KARY BABLU AHIRWAR</t>
+          <t>1708004066/RS/22012034440730 — SBM SHAUCHALAY NIRMAN KARY JAYNARAYAN PAL</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440736 — SBM SHAUCHALAY NIRMAN KARY KANHAIYA AHIRWAR</t>
+          <t>1708004066/RS/22012034440734 — SBM SHAUCHALAY NIRMAN KARY BABLU AHIRWAR</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440738 — SBM SHAUCHALAY NIRMAN KARY DEVKI KORI</t>
+          <t>1708004066/RS/22012034440736 — SBM SHAUCHALAY NIRMAN KARY KANHAIYA AHIRWAR</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43375</v>
+        <v>43534</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440740 — SBM SHAUCHALAY NIRMAN KARY DALCHANDRA SHIVHARE</t>
+          <t>1708004066/RS/22012034440738 — SBM SHAUCHALAY NIRMAN KARY DEVKI KORI</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43534</v>
+        <v>43375</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440818 — SBM SHAUCHALAY NIRMAN KARY RADHA ANURAGI</t>
+          <t>1708004066/RS/22012034440740 — SBM SHAUCHALAY NIRMAN KARY DALCHANDRA SHIVHARE</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>12003</v>
+        <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>43858</v>
-[...3 lines deleted...]
-      </c>
+        <v>43534</v>
+      </c>
+      <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440820 — SBM SHAUCHALAY NIRMAN KARY matthi ahirwar</t>
+          <t>1708004066/RS/22012034440818 — SBM SHAUCHALAY NIRMAN KARY RADHA ANURAGI</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>12003</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>43534</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>43858</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>45680</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440822 — SBM SHAUCHALAY NIRMAN KARY SANTOSH KUSHWAHA</t>
+          <t>1708004066/RS/22012034440820 — SBM SHAUCHALAY NIRMAN KARY matthi ahirwar</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>43375</v>
+        <v>43534</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440825 — SBM SHAUCHALAY NIRMAN KARY BHOORA RAJK</t>
+          <t>1708004066/RS/22012034440822 — SBM SHAUCHALAY NIRMAN KARY SANTOSH KUSHWAHA</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440826 — SBM SHAUCHALAY NIRMAN KARY KASHIRAM PATEL</t>
+          <t>1708004066/RS/22012034440825 — SBM SHAUCHALAY NIRMAN KARY BHOORA RAJK</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440827 — SBM SHAUCHALAY NIRMAN KARY PREETAM AHIRWAR</t>
+          <t>1708004066/RS/22012034440826 — SBM SHAUCHALAY NIRMAN KARY KASHIRAM PATEL</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>43534</v>
+        <v>43375</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440828 — SBM SHAUCHALAY NIRMAN KARY KRISHNA AHIRWAR</t>
+          <t>1708004066/RS/22012034440827 — SBM SHAUCHALAY NIRMAN KARY PREETAM AHIRWAR</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>12216</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>43747</v>
-[...3 lines deleted...]
-      </c>
+        <v>43534</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034440829 — SBM SHAUCHALAY NIRMAN KARY CHHOTELAL AHIRWR</t>
+          <t>1708004066/RS/22012034440828 — SBM SHAUCHALAY NIRMAN KARY KRISHNA AHIRWAR</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>3483</v>
+        <v>12216</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>43858</v>
+        <v>43747</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>45680</v>
+        <v>43978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034441717 — SBM SHAUCHALAY NIRMAN KARY KATTO BAI  AHIRWAR</t>
+          <t>1708004066/RS/22012034440829 — SBM SHAUCHALAY NIRMAN KARY CHHOTELAL AHIRWR</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>3483</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>43563</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>43858</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>45680</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034496423 — SAMUDAYAK SOCHALYA NIRMAN KARY BHARI JU MANDIR KE PASS BUDA</t>
+          <t>1708004066/RS/22012034441717 — SBM SHAUCHALAY NIRMAN KARY KATTO BAI  AHIRWAR</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>32170</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44100</v>
-[...3 lines deleted...]
-      </c>
+        <v>43563</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034496424 — NALI NIRMAN KARY LAXMAN YADAV SE SURA RAJAK KE MAKAN TAJ</t>
+          <t>1708004066/RS/22012034496423 — SAMUDAYAK SOCHALYA NIRMAN KARY BHARI JU MANDIR KE PASS BUDA</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>59000</v>
+        <v>44000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>58520</v>
+        <v>32170</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>44100</v>
       </c>
       <c r="K529" s="3" t="n">
         <v>44475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034496431 — NALI NIRMAN KARY RAMESHWAR KUSHWAHA SE KANHAIYA RAJAK KE MAKAN TAK</t>
+          <t>1708004066/RS/22012034496424 — NALI NIRMAN KARY LAXMAN YADAV SE SURA RAJAK KE MAKAN TAJ</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>52000</v>
+        <v>59000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>54870</v>
+        <v>58520</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44142</v>
+        <v>44100</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>45680</v>
+        <v>44475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034496433 — NALI NIRMAN KARY SHANDEEP PATEL KE GHAR SE DP TAK</t>
+          <t>1708004066/RS/22012034496431 — NALI NIRMAN KARY RAMESHWAR KUSHWAHA SE KANHAIYA RAJAK KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>153000</v>
+        <v>52000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>186960</v>
+        <v>54870</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44100</v>
+        <v>44142</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>44475</v>
+        <v>45680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034496436 — NALI NIRMAN KARY FAKIRAA AHIRWAR KW GHAR SE PRATHMIK SHALA TAK</t>
+          <t>1708004066/RS/22012034496433 — NALI NIRMAN KARY SHANDEEP PATEL KE GHAR SE DP TAK</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>118000</v>
+        <v>153000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>88382</v>
+        <v>186960</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44208</v>
+        <v>44100</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>45347</v>
+        <v>44475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034496438 — NALI NIRMAN KARY BABLU PATEL SE RAMESH PATEL KE FGHAR TAK</t>
+          <t>1708004066/RS/22012034496436 — NALI NIRMAN KARY FAKIRAA AHIRWAR KW GHAR SE PRATHMIK SHALA TAK</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>118000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>146239</v>
+        <v>88382</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44100</v>
+        <v>44208</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>45680</v>
+        <v>45347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034511621 — NALI NIRMAN KARYA GANGARAM PATEL KE GHAR SE KADEER KHAN KE GHAR TAK</t>
+          <t>1708004066/RS/22012034496438 — NALI NIRMAN KARY BABLU PATEL SE RAMESH PATEL KE FGHAR TAK</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>59000</v>
+        <v>118000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>146239</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44265</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>44100</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>45680</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034539084 — SLWM  vyaktigat nadep(mangaldeen patel,rambai patel, ramprasad patel,jamna pal, baladeen pal)</t>
+          <t>1708004066/RS/22012034511621 — NALI NIRMAN KARYA GANGARAM PATEL KE GHAR SE KADEER KHAN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>88488.9</v>
+        <v>59000</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>44359</v>
+        <v>44265</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034539087 — SLWM  vyaktigat nadep(mangaldeen patel,rambai patel, ramprasad patel,jamna pal, baladeen pal)</t>
+          <t>1708004066/RS/22012034539084 — SLWM  vyaktigat nadep(mangaldeen patel,rambai patel, ramprasad patel,jamna pal, baladeen pal)</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>0</v>
+        <v>88488.9</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>44359</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034539099 — SnadepLWM  vyaktigat (jugder patel,balveer rajak,uttam patel,govid das kushwaha,narayandas rajak)</t>
+          <t>1708004066/RS/22012034539087 — SLWM  vyaktigat nadep(mangaldeen patel,rambai patel, ramprasad patel,jamna pal, baladeen pal)</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>88488.9</v>
+        <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>44359</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034539103 — slwm (mahesh mishra,suresh mishra, ramsajeewan mishra ,arvindra mishra shailendra mishra)</t>
+          <t>1708004066/RS/22012034539099 — SnadepLWM  vyaktigat (jugder patel,balveer rajak,uttam patel,govid das kushwaha,narayandas rajak)</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>88488.9</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>44359</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034539108 — SLWM  vyaktigat nadep(bharat patel,ramkishun patel,ramlal patel, rambagash patel sandeep patel)</t>
+          <t>1708004066/RS/22012034539103 — slwm (mahesh mishra,suresh mishra, ramsajeewan mishra ,arvindra mishra shailendra mishra)</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>88488.9</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>44359</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034539114 — SLWM  vyaktigat nadep(kallan pal none yadav gorelal kushwaha,maniram patel,sajjan patel)</t>
+          <t>1708004066/RS/22012034539108 — SLWM  vyaktigat nadep(bharat patel,ramkishun patel,ramlal patel, rambagash patel sandeep patel)</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>88488.9</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>44359</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034539120 — SLWM  vyaktigat nadep(babulal patel,ramesh patel,fadiyan ahirwar pavan ahirwar,babloo patel)</t>
+          <t>1708004066/RS/22012034539114 — SLWM  vyaktigat nadep(kallan pal none yadav gorelal kushwaha,maniram patel,sajjan patel)</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>88488.9</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>44359</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034589234 — RCC NALI COVER NIRMAN KARY GRAM BUDHA</t>
+          <t>1708004066/RS/22012034539120 — SLWM  vyaktigat nadep(babulal patel,ramesh patel,fadiyan ahirwar pavan ahirwar,babloo patel)</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>60000</v>
+        <v>88488.9</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>58925</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>44487</v>
-[...3 lines deleted...]
-      </c>
+        <v>44359</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034589269 — NALI NIRMAN KARY ATHAI HARCHRAN PATEL SE SATAI MAIN ROAD TAK BUDHA</t>
+          <t>1708004066/RS/22012034589234 — RCC NALI COVER NIRMAN KARY GRAM BUDHA</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>166000</v>
+        <v>60000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>50433</v>
+        <v>58925</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>44900</v>
+        <v>44811</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034607320 — nali nirman kary hajari patel ke ghar se kamlesh patel ke ghar or ramesh patel ke ghar se satai main</t>
+          <t>1708004066/RS/22012034589269 — NALI NIRMAN KARY ATHAI HARCHRAN PATEL SE SATAI MAIN ROAD TAK BUDHA</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>0</v>
+        <v>166000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>50433</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>44475</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>44487</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>44900</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034647973 — nali nirman karya ramesh patel se khwada nala tak budha</t>
+          <t>1708004066/RS/22012034607320 — nali nirman kary hajari patel ke ghar se kamlesh patel ke ghar or ramesh patel ke ghar se satai main</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>130000</v>
+        <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>127794</v>
+        <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>44636</v>
-[...3 lines deleted...]
-      </c>
+        <v>44475</v>
+      </c>
+      <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012034694056 — Nali Nirman Karya anusuchit jaati Basti Me Bihari Lal ahirwar ke Makan se Ramdas Anuragi tak(PMAGY)</t>
+          <t>1708004066/RS/22012034647973 — nali nirman karya ramesh patel se khwada nala tak budha</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>120000</v>
+        <v>130000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>118898</v>
+        <v>127794</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>45052</v>
+        <v>44636</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>45277</v>
+        <v>44811</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1708004066/RS/22012035138028 — नाली निर्माण कार्य रामसंजीवन मिश्रा के खेत से नाला तक</t>
+          <t>1708004066/RS/22012034694056 — Nali Nirman Karya anusuchit jaati Basti Me Bihari Lal ahirwar ke Makan se Ramdas Anuragi tak(PMAGY)</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>24347</v>
+        <v>120000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>24273</v>
+        <v>118898</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>45859</v>
+        <v>45052</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>45895</v>
+        <v>45277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1708004066/SK/2531 — Bharat Nirman Rajeev Gandhi Sewa Kendra,RAMGARH</t>
+          <t>1708004066/RS/22012035138028 — नाली निर्माण कार्य रामसंजीवन मिश्रा के खेत से नाला तक</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>1285000</v>
+        <v>24347</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>851474.36</v>
+        <v>24273</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>41701</v>
+        <v>45859</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>42158</v>
+        <v>45895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/003 — सार्वजनिक कूप निर्माण बूढा रामगढ</t>
+          <t>1708004066/SK/2531 — Bharat Nirman Rajeev Gandhi Sewa Kendra,RAMGARH</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>218000</v>
+        <v>1285000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>255703</v>
+        <v>851474.36</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>39396</v>
+        <v>41701</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>39853</v>
+        <v>42158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/01 — सार्वजनिक कूप निर्माण रामगढ वार्ड 11रामगढ</t>
+          <t>1708004066/WC/003 — सार्वजनिक कूप निर्माण बूढा रामगढ</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>241000</v>
+        <v>218000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>149831</v>
+        <v>255703</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>39534</v>
+        <v>39396</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>39407</v>
+        <v>39853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/018 — कपिल धारा कूप निर्माण धूराम /बालादीन पटैल बूढा रामगढ</t>
+          <t>1708004066/WC/01 — सार्वजनिक कूप निर्माण रामगढ वार्ड 11रामगढ</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>140000</v>
+        <v>241000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>185829</v>
+        <v>149831</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>39546</v>
+        <v>39534</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>39853</v>
+        <v>39407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/019 — कपिल धारा कूप निर्माण बारेलाल /उमराव अहिरवार बूढा रामगढ</t>
+          <t>1708004066/WC/018 — कपिल धारा कूप निर्माण धूराम /बालादीन पटैल बूढा रामगढ</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>93661</v>
+        <v>185829</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>39546</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>39473</v>
+        <v>39853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/02 — कपिल धारा कूप निर्माण उपयोजना रमेश तनय सूरे पटेल बूडा रामगढ</t>
+          <t>1708004066/WC/019 — कपिल धारा कूप निर्माण बारेलाल /उमराव अहिरवार बूढा रामगढ</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>135000</v>
+        <v>140000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>154122</v>
+        <v>93661</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>39396</v>
+        <v>39546</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>39690</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/020 — कपिल धारा कूप निर्माण भुमनिया/दशरथ अहिरवार बूढा रामगढ</t>
+          <t>1708004066/WC/02 — कपिल धारा कूप निर्माण उपयोजना रमेश तनय सूरे पटेल बूडा रामगढ</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>140000</v>
+        <v>135000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>175585</v>
+        <v>154122</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>39546</v>
+        <v>39396</v>
       </c>
       <c r="K554" s="3" t="n">
         <v>39690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/03 — श्री गंगू सिचाई कूप निर्माण (कपिलधारा)</t>
+          <t>1708004066/WC/020 — कपिल धारा कूप निर्माण भुमनिया/दशरथ अहिरवार बूढा रामगढ</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>99500</v>
+        <v>140000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>101009</v>
+        <v>175585</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>39177</v>
+        <v>39546</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>39538</v>
+        <v>39690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/06 — सार्वजनिक कूप निर्माण बूढा वार्ड क्र 19 रामगढ</t>
+          <t>1708004066/WC/03 — श्री गंगू सिचाई कूप निर्माण (कपिलधारा)</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>241000</v>
+        <v>99500</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>184364</v>
+        <v>101009</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>39546</v>
+        <v>39177</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>39377</v>
+        <v>39538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/061 — उमरपोलाहार तलैया रामगढ</t>
+          <t>1708004066/WC/06 — सार्वजनिक कूप निर्माण बूढा वार्ड क्र 19 रामगढ</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>108000</v>
+        <v>241000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>90165</v>
+        <v>184364</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>39600</v>
+        <v>39546</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>41447</v>
+        <v>39377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/08 — कपिल धारा कूप निर्माण सुरेश /मोहन अ‍हिवार रामगढ</t>
+          <t>1708004066/WC/061 — उमरपोलाहार तलैया रामगढ</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>140000</v>
+        <v>108000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>122944</v>
+        <v>90165</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>39546</v>
+        <v>39600</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>40033</v>
+        <v>41447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1 — स्‍टापडेम सह रपटा निर्माण रामगढ से गुरइया मार्ग पर उमरपोला नाला पर रामगढ</t>
+          <t>1708004066/WC/08 — कपिल धारा कूप निर्माण सुरेश /मोहन अ‍हिवार रामगढ</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>1934000</v>
+        <v>140000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>453993</v>
+        <v>122944</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>39218</v>
+        <v>39546</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>41364</v>
+        <v>40033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/11 — कपिल धारा कूप निर्माण लच्‍छीराम/तुलसिया पटैल रामगढ</t>
+          <t>1708004066/WC/1 — स्‍टापडेम सह रपटा निर्माण रामगढ से गुरइया मार्ग पर उमरपोला नाला पर रामगढ</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>140000</v>
+        <v>1934000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>140447</v>
+        <v>453993</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>39543</v>
+        <v>39218</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>39690</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/12 — कपिल धारा कूप निर्माण अशोक मिश्रा /बाबुलाल मिश्रा  रामगढ</t>
+          <t>1708004066/WC/11 — कपिल धारा कूप निर्माण लच्‍छीराम/तुलसिया पटैल रामगढ</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>144509</v>
+        <v>140447</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>39543</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>39690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/13 — कपिल धारा कूप निर्माण अच्‍छेलाल /हलकाई अहिरवार  रामगढ</t>
+          <t>1708004066/WC/12 — कपिल धारा कूप निर्माण अशोक मिश्रा /बाबुलाल मिश्रा  रामगढ</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>112554</v>
+        <v>144509</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>39534</v>
+        <v>39543</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>40029</v>
+        <v>39690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1446 — सिचाई कूप निर्माण छिम्‍मा बसोर रामगढ</t>
+          <t>1708004066/WC/13 — कपिल धारा कूप निर्माण अच्‍छेलाल /हलकाई अहिरवार  रामगढ</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>99500</v>
+        <v>140000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>100640</v>
+        <v>112554</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>39192</v>
+        <v>39534</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>39530</v>
+        <v>40029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1471 — रामगढ से गुरैया मार्ग पर उमरपोला नाला स्‍टापडेम सह रिपटा निर्माण रामगढं</t>
+          <t>1708004066/WC/1446 — सिचाई कूप निर्माण छिम्‍मा बसोर रामगढ</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>1976000</v>
+        <v>99500</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>561651</v>
+        <v>100640</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>39218</v>
+        <v>39192</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>41305</v>
+        <v>39530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1576 — सिचाई कूप निर्माण हरगोविन्‍द शिवहरे रामगढ</t>
+          <t>1708004066/WC/1471 — रामगढ से गुरैया मार्ग पर उमरपोला नाला स्‍टापडेम सह रिपटा निर्माण रामगढं</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>142000</v>
+        <v>1976000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>71527.6</v>
+        <v>561651</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>39965</v>
+        <v>39218</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>39849</v>
+        <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1577 — सिचाई कूप निर्माण नंदनी मिश्रा रामगढ</t>
+          <t>1708004066/WC/1576 — सिचाई कूप निर्माण हरगोविन्‍द शिवहरे रामगढ</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>142000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>123392</v>
+        <v>71527.6</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>39965</v>
       </c>
       <c r="K566" s="3" t="n">
         <v>39849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1578 — सिचाई कूप निर्माण राकेश मिश्रा रामगढ</t>
+          <t>1708004066/WC/1577 — सिचाई कूप निर्माण नंदनी मिश्रा रामगढ</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>142000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>129633.95</v>
+        <v>123392</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>39965</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>39859</v>
+        <v>39849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1579 — सिचाई कूप निर्माण रामेश चन्‍द्र मिश्रा रामगढ</t>
+          <t>1708004066/WC/1578 — सिचाई कूप निर्माण राकेश मिश्रा रामगढ</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>142000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>139724</v>
+        <v>129633.95</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>39968</v>
+        <v>39965</v>
       </c>
       <c r="K568" s="3" t="n">
         <v>39859</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1608 — सिचाई कूप निर्माण राजेन्‍द्र मिश्रा रामगढ</t>
+          <t>1708004066/WC/1579 — सिचाई कूप निर्माण रामेश चन्‍द्र मिश्रा रामगढ</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>142000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>104185.6</v>
+        <v>139724</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>39948</v>
+        <v>39968</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>39865</v>
+        <v>39859</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1609 — सिचाई कूप निर्माण राजकुवारी मिश्रा रामगढ</t>
+          <t>1708004066/WC/1608 — सिचाई कूप निर्माण राजेन्‍द्र मिश्रा रामगढ</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>142000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>95798</v>
+        <v>104185.6</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>39948</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>39865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/17 — कपिल धारा कूप निर्माण मुनिया/सरजू अहिरवार बूढा रामगढ</t>
+          <t>1708004066/WC/1609 — सिचाई कूप निर्माण राजकुवारी मिश्रा रामगढ</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>140000</v>
+        <v>142000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>142532</v>
+        <v>95798</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>39576</v>
+        <v>39948</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>39978</v>
+        <v>39865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1720 — कपिल धारा कूप निमार्ण तिजवा/ खरगा अहिरवार रामगढ</t>
+          <t>1708004066/WC/17 — कपिल धारा कूप निर्माण मुनिया/सरजू अहिरवार बूढा रामगढ</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>180000</v>
+        <v>140000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>188680</v>
+        <v>142532</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>40213</v>
+        <v>39576</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>40056</v>
+        <v>39978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1721 — कपिल धारा कूप निमार्ण कुवरलाल/हल्‍काई पटेल रामगढ</t>
+          <t>1708004066/WC/1720 — कपिल धारा कूप निमार्ण तिजवा/ खरगा अहिरवार रामगढ</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>300000</v>
+        <v>180000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>257676</v>
+        <v>188680</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>40245</v>
+        <v>40213</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>41398</v>
+        <v>40056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1723 — कपिल धारा कूप निमार्ण माखनलाल/ कन्‍हैया अहिरवार  र</t>
+          <t>1708004066/WC/1721 — कपिल धारा कूप निमार्ण कुवरलाल/हल्‍काई पटेल रामगढ</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>290000</v>
+        <v>300000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>213050.6</v>
+        <v>257676</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>40241</v>
+        <v>40245</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>41398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1726 — कपिल धारा कूप निमार्ण  मुन्‍नीलाल यादव रामगढ</t>
+          <t>1708004066/WC/1723 — कपिल धारा कूप निमार्ण माखनलाल/ कन्‍हैया अहिरवार  र</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>180000</v>
+        <v>290000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>168528</v>
+        <v>213050.6</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>40285</v>
+        <v>40241</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>40056</v>
+        <v>41398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1727 — कपिल धारा कूप निमार्ण  पल्‍टुवा /सरमना अहिरवार रामगढ</t>
+          <t>1708004066/WC/1726 — कपिल धारा कूप निमार्ण  मुन्‍नीलाल यादव रामगढ</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>212409.66</v>
+        <v>168528</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>40245</v>
+        <v>40285</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>40056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/18 — कपिल धारा कूप निर्माण हरिशचन्‍द्र/सीताराम रामगढ</t>
+          <t>1708004066/WC/1727 — कपिल धारा कूप निमार्ण  पल्‍टुवा /सरमना अहिरवार रामगढ</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>140000</v>
+        <v>180000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>60889</v>
+        <v>212409.66</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>39880</v>
+        <v>40245</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>39473</v>
+        <v>40056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1875 — सिचाई कूप निर्माण जगबन्‍दन उर्फ जग्‍गू अहिरवार रामगड</t>
+          <t>1708004066/WC/18 — कपिल धारा कूप निर्माण हरिशचन्‍द्र/सीताराम रामगढ</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>180000</v>
+        <v>140000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>223226</v>
+        <v>60889</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>40246</v>
+        <v>39880</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>40056</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/1876 — कपिल धारा कूप निर्माण झलुआ सुन्‍दर लाल यादव रामगड</t>
+          <t>1708004066/WC/1875 — सिचाई कूप निर्माण जगबन्‍दन उर्फ जग्‍गू अहिरवार रामगड</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>203964</v>
+        <v>223226</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>40245</v>
+        <v>40246</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>40672</v>
+        <v>40056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034446000 — KHET TALAB NIRMAN KARY AASHARAM PATEL BUDA</t>
+          <t>1708004066/WC/1876 — कपिल धारा कूप निर्माण झलुआ सुन्‍दर लाल यादव रामगड</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>288000</v>
+        <v>180000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>67116</v>
+        <v>203964</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>43535</v>
+        <v>40245</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>44250</v>
+        <v>40672</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034510853 — KHET TALAB NIRMAN KARY UMESH RAJAK S/O SHRIPAT RAJAK</t>
+          <t>1708004066/WC/22012034446000 — KHET TALAB NIRMAN KARY AASHARAM PATEL BUDA</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>310386.65</v>
+        <v>288000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>0</v>
+        <v>67116</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>43771</v>
-[...1 lines deleted...]
-      <c r="K581" s="3"/>
+        <v>43535</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>44250</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034510854 — KHET TALAB NIRMAN KARY BALVEER RAJAK S/O TULSIDAS RAJAK</t>
+          <t>1708004066/WC/22012034510853 — KHET TALAB NIRMAN KARY UMESH RAJAK S/O SHRIPAT RAJAK</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>310386.65</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>48804</v>
+        <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>43987</v>
-[...3 lines deleted...]
-      </c>
+        <v>43771</v>
+      </c>
+      <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034510855 — KHET TALAB NIRMAN KARY RAMBAI PATEL W/O JEEVAN LAL PATEL</t>
+          <t>1708004066/WC/22012034510854 — KHET TALAB NIRMAN KARY BALVEER RAJAK S/O TULSIDAS RAJAK</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>310386.65</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>0</v>
+        <v>48804</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K583" s="3"/>
+        <v>43987</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>44583</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034510856 — KHET TALAB NIRMAN KARY KAUSHIYA BASOR W/O RAMDAS BASOR</t>
+          <t>1708004066/WC/22012034510855 — KHET TALAB NIRMAN KARY RAMBAI PATEL W/O JEEVAN LAL PATEL</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>310386.65</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>26256</v>
+        <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>43986</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034510857 — KHET TALAB NIRMAN KARY MANGALDEEN PATEL S/O HALKU PATEL</t>
+          <t>1708004066/WC/22012034510856 — KHET TALAB NIRMAN KARY KAUSHIYA BASOR W/O RAMDAS BASOR</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>310386.65</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>0</v>
+        <v>26256</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K585" s="3"/>
+        <v>43986</v>
+      </c>
+      <c r="K585" s="3" t="n">
+        <v>44583</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034521723 — KHET TALAB NIRMAN KARY MUNNI LAL PATEL S/O AASHA RAM PATEL</t>
+          <t>1708004066/WC/22012034510857 — KHET TALAB NIRMAN KARY MANGALDEEN PATEL S/O HALKU PATEL</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>310386.65</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>227982</v>
+        <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>43998</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034739393 — CTR ROOF WATER HARVESTING PRATHMIK SHALA THARI GRAM BUDHA</t>
+          <t>1708004066/WC/22012034521723 — KHET TALAB NIRMAN KARY MUNNI LAL PATEL S/O AASHA RAM PATEL</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>227982</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>43998</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>45570</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034739407 — CTR ROOF WATER HARVESTING MADHYMIK SHALA RAMGARH</t>
+          <t>1708004066/WC/22012034739393 — CTR ROOF WATER HARVESTING PRATHMIK SHALA THARI GRAM BUDHA</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>22229.14</v>
+        <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>13709.34</v>
+        <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034739415 — CTR ROOF WATER HARVESTING PRATHMIK SHALA BUDA</t>
+          <t>1708004066/WC/22012034739407 — CTR ROOF WATER HARVESTING MADHYMIK SHALA RAMGARH</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>5173.18</v>
+        <v>13709.34</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K589" s="3" t="n">
         <v>45176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034739422 — CTR ROOF WATER HARVESTING AGANWAD BHAWAN THARI BUDA</t>
+          <t>1708004066/WC/22012034739415 — CTR ROOF WATER HARVESTING PRATHMIK SHALA BUDA</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>15137.88</v>
+        <v>5173.18</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K590" s="3" t="n">
         <v>45176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034739429 — CTR ROOF WATER HARVESTING PANCHYAT BHAWAN RAMGAHR</t>
+          <t>1708004066/WC/22012034739422 — CTR ROOF WATER HARVESTING AGANWAD BHAWAN THARI BUDA</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>19290.26</v>
+        <v>15137.88</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K591" s="3" t="n">
         <v>45176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034739440 — CTR ROOF WATER HARVESTING AGANWAD BHAWAN BUDA</t>
+          <t>1708004066/WC/22012034739429 — CTR ROOF WATER HARVESTING PANCHYAT BHAWAN RAMGAHR</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>11148.04</v>
+        <v>19290.26</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K592" s="3" t="n">
         <v>45176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034739455 — CTR RECHRAGE PIT HAND PUMP KE PASS BUDA</t>
+          <t>1708004066/WC/22012034739440 — CTR ROOF WATER HARVESTING AGANWAD BHAWAN BUDA</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>0</v>
+        <v>11148.04</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K593" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K593" s="3" t="n">
+        <v>45176</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034739460 — CTR RECHRAGE PIT HAND PUMP KE PASS HARIDAS MINDER</t>
+          <t>1708004066/WC/22012034739455 — CTR RECHRAGE PIT HAND PUMP KE PASS BUDA</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034739468 — CTR RECHRAGE PIT HAND PUMP KE PASS PANCHYAT BHAWAN</t>
+          <t>1708004066/WC/22012034739460 — CTR RECHRAGE PIT HAND PUMP KE PASS HARIDAS MINDER</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034852848 — SAMUDYAK PAYJAL TANKI NIRMAN KARY CHOUDA MATA MANDIR</t>
+          <t>1708004066/WC/22012034739468 — CTR RECHRAGE PIT HAND PUMP KE PASS PANCHYAT BHAWAN</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>9792</v>
+        <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034852850 — SAMUDYAK PAYJAL TANKI NIRMAN KARY SIDHA BABA MANDIR BUDHA</t>
+          <t>1708004066/WC/22012034852848 — SAMUDYAK PAYJAL TANKI NIRMAN KARY CHOUDA MATA MANDIR</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>11712</v>
+        <v>9792</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>44515</v>
+        <v>44708</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>44689</v>
+        <v>44763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034852854 — SAMUDYAK PAYJAL TANKI NIRMAN KARY BIHARI JOO MANDIR BHUDA</t>
+          <t>1708004066/WC/22012034852850 — SAMUDYAK PAYJAL TANKI NIRMAN KARY SIDHA BABA MANDIR BUDHA</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>10818</v>
+        <v>11712</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>44566</v>
+        <v>44515</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>44763</v>
+        <v>44689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034977586 — गेवियन संरचना निर्माण कार्य ख्‍वादा नाला  5 नग</t>
+          <t>1708004066/WC/22012034852854 — SAMUDYAK PAYJAL TANKI NIRMAN KARY BIHARI JOO MANDIR BHUDA</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>0</v>
+        <v>10818</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K599" s="3"/>
+        <v>44566</v>
+      </c>
+      <c r="K599" s="3" t="n">
+        <v>44763</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034977599 — गेवियन संरचना निर्माण कार्य पिटोरेया नाला  5 नग</t>
+          <t>1708004066/WC/22012034977586 — गेवियन संरचना निर्माण कार्य ख्‍वादा नाला  5 नग</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034977651 — स्टेगर्ड कंटूर ट्रेंच निर्माण कार्य सिद्ध बाबा पहाड़ी बूढ़ा</t>
+          <t>1708004066/WC/22012034977599 — गेवियन संरचना निर्माण कार्य पिटोरेया नाला  5 नग</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034979639 — गेवियन संरचना निर्माण कार्य ख्‍वादा नाला क्रमांक 01</t>
+          <t>1708004066/WC/22012034977651 — स्टेगर्ड कंटूर ट्रेंच निर्माण कार्य सिद्ध बाबा पहाड़ी बूढ़ा</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034979646 — गेवियन संरचना निर्माण कार्य ख्‍वादा नाला क्रमांक 02</t>
+          <t>1708004066/WC/22012034979639 — गेवियन संरचना निर्माण कार्य ख्‍वादा नाला क्रमांक 01</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034979649 — गेवियन संरचना निर्माण कार्य ख्‍वादा नाला क्रमांक 03</t>
+          <t>1708004066/WC/22012034979646 — गेवियन संरचना निर्माण कार्य ख्‍वादा नाला क्रमांक 02</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034979653 — गेवियन संरचना निर्माण कार्य ख्‍वादा नाला क्रमांक 04</t>
+          <t>1708004066/WC/22012034979649 — गेवियन संरचना निर्माण कार्य ख्‍वादा नाला क्रमांक 03</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034979655 — गेवियन संरचना निर्माण कार्य ख्‍वादा नाला क्रमांक 05</t>
+          <t>1708004066/WC/22012034979653 — गेवियन संरचना निर्माण कार्य ख्‍वादा नाला क्रमांक 04</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034979660 — गेवियन संरचना निर्माण कार्य पिटोरेया नाला क्रमांक 1</t>
+          <t>1708004066/WC/22012034979655 — गेवियन संरचना निर्माण कार्य ख्‍वादा नाला क्रमांक 05</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034979665 — गेवियन संरचना निर्माण कार्य पिटोरेया नाला क्रमांक 2</t>
+          <t>1708004066/WC/22012034979660 — गेवियन संरचना निर्माण कार्य पिटोरेया नाला क्रमांक 1</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034979671 — गेवियन संरचना निर्माण कार्य पिटोरेया नाला क्रमांक 3</t>
+          <t>1708004066/WC/22012034979665 — गेवियन संरचना निर्माण कार्य पिटोरेया नाला क्रमांक 2</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012034979676 — गेवियन संरचना निर्माण कार्य पिटोरेया नाला क्रमांक 4</t>
+          <t>1708004066/WC/22012034979671 — गेवियन संरचना निर्माण कार्य पिटोरेया नाला क्रमांक 3</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035017983 — Anicut nirman karya khawada nala par mandir ke pichhe</t>
+          <t>1708004066/WC/22012034979676 — गेवियन संरचना निर्माण कार्य पिटोरेया नाला क्रमांक 4</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44836</v>
+        <v>44665</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035017988 — Anicut nirman karya khawada nala par bhagirath ahirwar ke khet ke pass</t>
+          <t>1708004066/WC/22012035017983 — Anicut nirman karya khawada nala par mandir ke pichhe</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035017990 — Anicut nirman karya larchan ki jhuwar par jagga kushwaha ke khet ke pass</t>
+          <t>1708004066/WC/22012035017988 — Anicut nirman karya khawada nala par bhagirath ahirwar ke khet ke pass</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035017995 — naveen sarwajanik khet talab nirman karya umar pol</t>
+          <t>1708004066/WC/22012035017990 — Anicut nirman karya larchan ki jhuwar par jagga kushwaha ke khet ke pass</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035041861 — Graviyan nirman karya larchan ki jhuwar par jagga kushwaha ke khet ke pass</t>
+          <t>1708004066/WC/22012035017995 — naveen sarwajanik khet talab nirman karya umar pol</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>44900</v>
+        <v>44836</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035041862 — Graviyan nirman karya khawada nala par mandir ke pichhe</t>
+          <t>1708004066/WC/22012035041861 — Graviyan nirman karya larchan ki jhuwar par jagga kushwaha ke khet ke pass</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>44900</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035041865 — Graviyan nirman karya khawada nala par bhagirath ahirwar ke khet ke pass</t>
+          <t>1708004066/WC/22012035041862 — Graviyan nirman karya khawada nala par mandir ke pichhe</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>44900</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035041962 — Graviyan nirman karya khawada nala par Nandi Ahirwar ke khet ke paas</t>
+          <t>1708004066/WC/22012035041865 — Graviyan nirman karya khawada nala par bhagirath ahirwar ke khet ke pass</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>44900</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035043796 — सार्वजनिक कूप निर्माण कार्य सिद्ध बाबा के पास बूढ़ा</t>
+          <t>1708004066/WC/22012035041962 — Graviyan nirman karya khawada nala par Nandi Ahirwar ke khet ke paas</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>44837</v>
+        <v>44900</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035043798 — सार्वजनिक कूप निर्माण बजरंगबली मंदिर के पास रामगढ़</t>
+          <t>1708004066/WC/22012035043796 — सार्वजनिक कूप निर्माण कार्य सिद्ध बाबा के पास बूढ़ा</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>44836</v>
+        <v>44837</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035055925 — सार्वजनिक कूप निर्माण बजरंगबली मंदिर के पास रामगढ़</t>
+          <t>1708004066/WC/22012035043798 — सार्वजनिक कूप निर्माण बजरंगबली मंदिर के पास रामगढ़</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>590364.43</v>
+        <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>589284.28</v>
+        <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>45099</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035079474 — GABION NIRMAN KARY JAGGA KUSHWAHA KE KHET KE PASS</t>
+          <t>1708004066/WC/22012035055925 — सार्वजनिक कूप निर्माण बजरंगबली मंदिर के पास रामगढ़</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>22000</v>
+        <v>590364.43</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>21974</v>
+        <v>589284.28</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>45097</v>
+        <v>45099</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>45176</v>
+        <v>45192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035102315 — सार्वजनिक कूप निर्माण मुक्तिधाम के पास रामगढ़</t>
+          <t>1708004066/WC/22012035079474 — GABION NIRMAN KARY JAGGA KUSHWAHA KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>0</v>
+        <v>22000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>0</v>
+        <v>21974</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K623" s="3"/>
+        <v>45097</v>
+      </c>
+      <c r="K623" s="3" t="n">
+        <v>45176</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035217200 — पेयजल कूप सुधार जीर्णोदधार कारसदेव मन्दिर के सामने रामगढ</t>
+          <t>1708004066/WC/22012035102315 — सार्वजनिक कूप निर्माण मुक्तिधाम के पास रामगढ़</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>14580</v>
+        <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>45538</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035244208 — परकुलेशन टेंक निर्माण उमर पोल स्‍टापडेम के पास</t>
+          <t>1708004066/WC/22012035217200 — पेयजल कूप सुधार जीर्णोदधार कारसदेव मन्दिर के सामने रामगढ</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>0</v>
+        <v>14580</v>
       </c>
       <c r="J625" s="3" t="n">
+        <v>45538</v>
+      </c>
+      <c r="K625" s="3" t="n">
         <v>45567</v>
       </c>
-      <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035244209 — परकुलेशन टेंक निर्माण उमर पोल स्‍टापडेम के पास</t>
+          <t>1708004066/WC/22012035244208 — परकुलेशन टेंक निर्माण उमर पोल स्‍टापडेम के पास</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035244216 — परकुलेशन टेंक निर्माण उमर पोल स्‍टापडेम के पास</t>
+          <t>1708004066/WC/22012035244209 — परकुलेशन टेंक निर्माण उमर पोल स्‍टापडेम के पास</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>457073.63</v>
+        <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>236205</v>
+        <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>45810</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035251658 — परकोलेशन टैक निर्माण कार्य भाटे हार नीरज शिवहरे के खेत के पास रामगढ</t>
+          <t>1708004066/WC/22012035244216 — परकुलेशन टेंक निर्माण उमर पोल स्‍टापडेम के पास</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>137915.35</v>
+        <v>457073.63</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>48600</v>
+        <v>236205</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>45736</v>
+        <v>45810</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>46069</v>
+        <v>46162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035283071 — परकुलेशन टैंक निर्माण कार्य सिद्ध बाबा के पास</t>
+          <t>1708004066/WC/22012035251658 — परकोलेशन टैक निर्माण कार्य भाटे हार नीरज शिवहरे के खेत के पास रामगढ</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>186156.05</v>
+        <v>137915.35</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>154251</v>
+        <v>48600</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>45779</v>
+        <v>45736</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>46149</v>
+        <v>46069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035285100 — सामुदायिक सोक पिट निर्माण कार्य  सार्वजनिक कूप कारसदेव के सामने पाल मुहल्‍ला</t>
+          <t>1708004066/WC/22012035283071 — परकुलेशन टैंक निर्माण कार्य सिद्ध बाबा के पास</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>12000</v>
+        <v>186156.05</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>261</v>
+        <v>154251</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>45775</v>
-[...1 lines deleted...]
-      <c r="K630" s="3"/>
+        <v>45779</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>46149</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035285158 — सामुदायिक सोक पिट निर्माण कार्य  धुबियाना मुहल्‍ला बूढा</t>
+          <t>1708004066/WC/22012035285100 — सामुदायिक सोक पिट निर्माण कार्य  सार्वजनिक कूप कारसदेव के सामने पाल मुहल्‍ला</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035285164 — सामुदायिक सोक पिट निर्माण कार्य  दाता आश्रम के सामने हैण्‍डपम्‍प रामगढ</t>
+          <t>1708004066/WC/22012035285158 — सामुदायिक सोक पिट निर्माण कार्य  धुबियाना मुहल्‍ला बूढा</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035285169 — सामुदायिक सोक पिट निर्माण कार्य  ठर्री पुरवा हैण्‍डपम्‍प जगदीश यादव के सामने बूढा</t>
+          <t>1708004066/WC/22012035285164 — सामुदायिक सोक पिट निर्माण कार्य  दाता आश्रम के सामने हैण्‍डपम्‍प रामगढ</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/22012035285173 — सामुदायिक सोक पिट निर्माण कार्य  सिद्वबाबा हैण्‍डपम्‍प बूढा</t>
+          <t>1708004066/WC/22012035285169 — सामुदायिक सोक पिट निर्माण कार्य  ठर्री पुरवा हैण्‍डपम्‍प जगदीश यादव के सामने बूढा</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/3 — कपिल धारा उपयोजना कूप निर्माण नथुवा तनय हरैया अहिरवार बूढा रामगढ</t>
+          <t>1708004066/WC/22012035285173 — सामुदायिक सोक पिट निर्माण कार्य  सिद्वबाबा हैण्‍डपम्‍प बूढा</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>135000</v>
+        <v>12000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>155007</v>
+        <v>261</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>39422</v>
-[...3 lines deleted...]
-      </c>
+        <v>45775</v>
+      </c>
+      <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/4 — सिचाई कूप निर्माण तिजवा तनय बदलुवा अहिरवार रामगढ</t>
+          <t>1708004066/WC/3 — कपिल धारा उपयोजना कूप निर्माण नथुवा तनय हरैया अहिरवार बूढा रामगढ</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>217797</v>
+        <v>155007</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>39422</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>39651</v>
+        <v>39630</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/5 — कपिल धारा कूप निर्माण कोशल्‍या बेबा लखन लाल मिश्रा रामगढ</t>
+          <t>1708004066/WC/4 — सिचाई कूप निर्माण तिजवा तनय बदलुवा अहिरवार रामगढ</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>183792</v>
+        <v>217797</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>39408</v>
+        <v>39422</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>39630</v>
+        <v>39651</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/7 — कपिल धारा कूप निर्माण घप्‍पु/बिन्‍दे पटैल बूढा रामगढ</t>
+          <t>1708004066/WC/5 — कपिल धारा कूप निर्माण कोशल्‍या बेबा लखन लाल मिश्रा रामगढ</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>140000</v>
+        <v>135000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>158101</v>
+        <v>183792</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>39546</v>
+        <v>39408</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>39993</v>
+        <v>39630</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/8 — कपिल धारा कुप निर्माण राजकुमार /राधेश्‍याम रामगढ</t>
+          <t>1708004066/WC/7 — कपिल धारा कूप निर्माण घप्‍पु/बिन्‍दे पटैल बूढा रामगढ</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>155615</v>
+        <v>158101</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>39543</v>
+        <v>39546</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>39690</v>
+        <v>39993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WC/9 — कपिल धारा कुप निर्माण गौरीशंकर/दुर्जन शिवहरे रामगढ</t>
+          <t>1708004066/WC/8 — कपिल धारा कुप निर्माण राजकुमार /राधेश्‍याम रामगढ</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>129035</v>
+        <v>155615</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>39534</v>
+        <v>39543</v>
       </c>
       <c r="K640" s="3" t="n">
         <v>39690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WH/03 — कूप निर्माण गोरे लाल /छिम्‍मा बसोर रामगढ</t>
+          <t>1708004066/WC/9 — कपिल धारा कुप निर्माण गौरीशंकर/दुर्जन शिवहरे रामगढ</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>99500</v>
+        <v>140000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>39168</v>
+        <v>129035</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>39192</v>
+        <v>39534</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>41447</v>
+        <v>39690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WH/19957325 — TALAB GAHRIKARAN GAD NIKALANA HARIJAN BASTI TALAB</t>
+          <t>1708004066/WH/03 — कूप निर्माण गोरे लाल /छिम्‍मा बसोर रामगढ</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>130326</v>
+        <v>99500</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>0</v>
+        <v>39168</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>42531</v>
-[...1 lines deleted...]
-      <c r="K642" s="3"/>
+        <v>39192</v>
+      </c>
+      <c r="K642" s="3" t="n">
+        <v>41447</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1708004066/WH/19960247 — TALAB MARAMMAT KARYA HARIJAN BASTI RAMGARH</t>
+          <t>1708004066/WH/19957325 — TALAB GAHRIKARAN GAD NIKALANA HARIJAN BASTI TALAB</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>195000</v>
+        <v>130326</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>44473.96</v>
+        <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>42884</v>
-[...3 lines deleted...]
-      </c>
+        <v>42531</v>
+      </c>
+      <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1708004/IF/22012034430808 — नवीन बागान स्थापना Kailash rajak S/o Tulsidas rajak</t>
+          <t>1708004066/WH/19960247 — TALAB MARAMMAT KARYA HARIJAN BASTI RAMGARH</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>145000</v>
+        <v>195000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>0</v>
+        <v>44473.96</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K644" s="3"/>
+        <v>42884</v>
+      </c>
+      <c r="K644" s="3" t="n">
+        <v>43390</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1708004/IF/22012034430812 — नवीन बागान स्थापना Mohanlal S/o Sukiya rajak</t>
+          <t>1708004/IF/22012034430808 — नवीन बागान स्थापना Kailash rajak S/o Tulsidas rajak</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>68700.5</v>
+        <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>43504</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1708004/IF/22012034430815 — नवीन बागान स्थापना Sripath rajak S/o Sukhiya rajak</t>
+          <t>1708004/IF/22012034430812 — नवीन बागान स्थापना Mohanlal S/o Sukiya rajak</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>64488.5</v>
+        <v>68700.5</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>43484</v>
+        <v>43504</v>
       </c>
       <c r="K646" s="3" t="n">
         <v>45679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1708004/IF/22012034430817 — नवीन बागान स्थापना Laxman rajak S/o Mutiya rajak</t>
+          <t>1708004/IF/22012034430815 — नवीन बागान स्थापना Sripath rajak S/o Sukhiya rajak</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>62308.5</v>
+        <v>64488.5</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>43486</v>
+        <v>43484</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>45680</v>
+        <v>45679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1708004/IF/22012034430934 — नवीन बागान स्थापना Munnilal Patel s/0 Asharam Patel</t>
+          <t>1708004/IF/22012034430817 — नवीन बागान स्थापना Laxman rajak S/o Mutiya rajak</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>78108.5</v>
+        <v>62308.5</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>43486</v>
       </c>
       <c r="K648" s="3" t="n">
         <v>45680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1708004/IF/22012034430935 — नवीन बागान स्थापनाmangaldeen patel s/o mahadav patel</t>
+          <t>1708004/IF/22012034430934 — नवीन बागान स्थापना Munnilal Patel s/0 Asharam Patel</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>0</v>
+        <v>78108.5</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K649" s="3"/>
+        <v>43486</v>
+      </c>
+      <c r="K649" s="3" t="n">
+        <v>45680</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1708004/IF/22012034430942 — नवीन बागान स्थापना Tulsi Patel s/o Raghuvar Patel</t>
+          <t>1708004/IF/22012034430935 — नवीन बागान स्थापनाmangaldeen patel s/o mahadav patel</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1708004/IF/22012034430945 — नवीन बागान स्थापना Rameshwer Patel s/o Baladeen Patel</t>
+          <t>1708004/IF/22012034430942 — नवीन बागान स्थापना Tulsi Patel s/o Raghuvar Patel</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Other Works</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1708004/IF/22012034898240 — PASHU SHADE NIRMAN KARYA SANDEEP PATEL</t>
+          <t>1708004/IF/22012034430945 — नवीन बागान स्थापना Rameshwer Patel s/o Baladeen Patel</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>0</v>
+        <v>145000</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
+        <v>43204</v>
+      </c>
+      <c r="K652" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
+      <c r="A653" s="1" t="inlineStr">
+        <is>
+          <t>CHHATARPUR / CHHATARPUR</t>
+        </is>
+      </c>
+      <c r="B653" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C653" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D653" s="1" t="inlineStr">
+        <is>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+        </is>
+      </c>
+      <c r="E653" s="1" t="inlineStr">
+        <is>
+          <t>Other Works</t>
+        </is>
+      </c>
+      <c r="F653" s="1" t="inlineStr">
+        <is>
+          <t>1708004/IF/22012034898240 — PASHU SHADE NIRMAN KARYA SANDEEP PATEL</t>
+        </is>
+      </c>
+      <c r="G653" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H653" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I653" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J653" s="3" t="n">
         <v>44425</v>
       </c>
-      <c r="K652" s="3"/>
+      <c r="K653" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>