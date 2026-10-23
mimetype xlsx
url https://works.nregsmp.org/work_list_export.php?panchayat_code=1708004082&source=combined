--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K414"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 11:40:20</t>
+          <t>Exported on: 2026-10-23 18:52:01</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2150,51 +2150,51 @@
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1708004082/IF/22012034974465 — KAPIL DHARA KOOP NIRMAN KARYA BHUMAANIDEEN YADAV</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>402078.01</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>17136</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>44966</v>
@@ -3104,51 +3104,51 @@
       <c r="J70" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1708004082/IF/22012035405733 — khet talab nirman karya munnibai yadav</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>398366.23</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45801</v>
@@ -3298,51 +3298,51 @@
       <c r="J74" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K74" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1708004082/IF/22012035405850 — Dugwell recharge pit nirman karya Bhagwandas yadav</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45748</v>
@@ -10397,315 +10397,321 @@
       <c r="J219" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1708004082/IF/IAY/5935605 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124299925</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>13608</v>
+        <v>25608</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1708004082/IF/IAY/5938761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125342549</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>11781</v>
+        <v>25581</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>46183</v>
       </c>
-      <c r="K221" s="3"/>
+      <c r="K221" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1708004082/IF/IAY/5939977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119676089</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>18270</v>
+        <v>23370</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1708004082/IF/IAY/5940289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124304983</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>13608</v>
+        <v>25608</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46176</v>
       </c>
-      <c r="K223" s="3"/>
+      <c r="K223" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1708004082/IF/IAY/5979844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124536260</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>19116</v>
+        <v>23916</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1708004082/IF/IAY/5982030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124458250</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>13608</v>
+        <v>25908</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46176</v>
       </c>
-      <c r="K225" s="3"/>
+      <c r="K225" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -10779,98 +10785,98 @@
       <c r="J227" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>43232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1708004082/IF/IAY/628584 — Construction of IAY House -IAY REG. NO. MP1571743</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>42774</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1708004082/IF/IAY/72507 — Construction of IAY House -IAY REG. NO. MP-08-004-082-002/14634</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>42286</v>
@@ -18050,51 +18056,51 @@
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1708004082/WC/22012035113361 — Sarvjanik koop nirman kary raipura</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>573702.48</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>50</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45367</v>
@@ -18287,51 +18293,51 @@
         <v>100</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45082</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1708004082/WC/22012035147888 — MINI PERCOLATION TANK KARYA BAHERA NALA KE PAAS</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>346535.73</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>100</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45284</v>
@@ -18573,51 +18579,51 @@
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1708004082/WC/22012035226488 — खेत तालाब निर्माण कार्य खजरी के खेत के पास</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45567</v>
@@ -18669,51 +18675,51 @@
       <c r="J391" s="3" t="n">
         <v>45635</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>46055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1708004082/WC/22012035251458 — सार्वजनिक कूप निर्माण कार्य मक्तिधाम राईपुरा</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45682</v>
@@ -18765,51 +18771,51 @@
       <c r="J393" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>46055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1708004082/WC/22012035282315 — PARCULATION TANK NIRMAN KARYA JORAN NALA RAIPURA</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45748</v>
@@ -19008,98 +19014,98 @@
       <c r="J398" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1708004082/WC/22012035301395 — Dugwell recharge pit nirman karya sarvjanik koop toriya muhalla</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / CHHATARPUR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1708004082/WC/22012035301399 — Dugwell recharge pit nirman karya sarvjanik koop raipura</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45802</v>