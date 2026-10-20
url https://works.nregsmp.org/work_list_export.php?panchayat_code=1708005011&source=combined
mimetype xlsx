--- v0 (2026-09-03)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K569"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 10:01:51</t>
+          <t>Exported on: 2026-10-20 02:40:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1991,167 +1991,167 @@
       <c r="J47" s="3" t="n">
         <v>45163</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>45416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1708005011/DP/22012034628477 — सार्वजनिक ब्रक्षारोपण कार्य चुरयारी</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1708005011/DP/22012034628478 — सार्वजनिक ब्रक्षारोपण कार्य हनुमान मंदिर</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1708005011/DP/22012034629173 — ब्रक्षरोपण कार्य बाबा मंदिर परिसर</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>382188.09</v>
       </c>
       <c r="I50" s="2" t="n">
-        <v>209071.8</v>
+        <v>252460.85</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
@@ -4087,145 +4087,145 @@
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035327745 — हितेशी कपिल धारा कूूप निर्माण कार्य द्वारका प्रसाद / दरियार दुबे</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>397761.99</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035327766 — हितेशी कपिल धारा कूूप निर्माण कार्य बंदा / हरप्रसाद सेन</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>397761.99</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035327776 — हितेशी कपिल धारा कूूप निर्माण कार्य मिहीलाल / व्रंदा यादव</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>397761.99</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45748</v>
@@ -4277,51 +4277,51 @@
       <c r="J95" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K95" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035502264 — खेत तालाब निर्माण कार्य मुनिया / जोगड़ा अहिरवार</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45761</v>
@@ -4346,98 +4346,98 @@
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035605626 — एक बगिया माँ के नाम भारती /राजकुमार दुबे (भूस्वामी द्वारका प्रसाद दुबे ससुर )पात्रता लघु सीमांत कृषक</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>280319.19</v>
       </c>
       <c r="I97" s="2" t="n">
-        <v>151690</v>
+        <v>157690</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035619554 — एक बगिया मां के नाम कपूरी कुशवाहा /ग्यादीन कुशवाहा भू स्वामी ग्यादीन कुशवाहा पति पात्रता लघु सीमांत</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>280319.19</v>
       </c>
       <c r="I98" s="2" t="n">
-        <v>91033</v>
+        <v>123568</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
@@ -13234,51 +13234,51 @@
       <c r="J278" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>45718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/4593813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122223129</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45614</v>
@@ -14114,51 +14114,51 @@
       <c r="J296" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>45960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5735655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120029200</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45923</v>
@@ -14212,51 +14212,51 @@
       <c r="J298" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5735663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120087641</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45923</v>
@@ -14308,98 +14308,100 @@
       <c r="J300" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5735665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120089084</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45905</v>
       </c>
-      <c r="K301" s="3"/>
+      <c r="K301" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5735666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120090382</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45548</v>
@@ -14451,51 +14453,51 @@
       <c r="J303" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5736189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120014933</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45702</v>
@@ -14596,51 +14598,51 @@
       <c r="J306" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5738877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121032137</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45706</v>
@@ -14790,51 +14792,51 @@
       <c r="J310" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5739501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121033466</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45702</v>
@@ -14886,51 +14888,51 @@
       <c r="J312" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5740567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895067</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45644</v>
@@ -14982,51 +14984,51 @@
       <c r="J314" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>45960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5740756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122755626</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45735</v>
@@ -15225,98 +15227,98 @@
       <c r="J319" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>45960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5866954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123184988</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5866966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121854358</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45702</v>
@@ -15368,333 +15370,333 @@
       <c r="J322" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5867036 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122755923</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5950860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121034464</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5965900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120088289</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/6037226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127316974</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/6037448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121893362</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/6039911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120012958</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/6081619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896394</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46094</v>
@@ -16573,51 +16575,51 @@
       <c r="J347" s="3" t="n">
         <v>45669</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1708005011/LD/22012034946570 — गेबियन निर्माण कार्य ज्वाना एवं बंदनी</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45396</v>
@@ -24435,51 +24437,51 @@
       <c r="J511" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K511" s="3" t="n">
         <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1708005011/WC/22012035208635 — एनीकट निर्माण कार्य पटपरा के नाला में ग्राम जवाना</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45451</v>
@@ -24766,98 +24768,98 @@
       <c r="J518" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>46181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1708005011/WC/22012035280576 — पेरिफरल बंड बोलडर्स निर्माण कार्य हनुमान मंदिर ज्‍वाना</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1708005011/WC/22012035281723 — चैक डैम निर्माण कार्य ज्‍वाना नदिया रामदयाल के कुआ के बगल में</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45761</v>
@@ -25440,51 +25442,51 @@
       <c r="J532" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1708005011/WC/22012035304155 — JGAS 2025 Rechage पिट देवी मंदिर नल</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45761</v>
@@ -25585,51 +25587,51 @@
       <c r="J535" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K535" s="3" t="n">
         <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1708005011/WC/22012035304812 — JGSA 2025 शोक पिट Rechage  परवा रास्‍ता नाली</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>45761</v>