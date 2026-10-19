--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 15:20:14</t>
+          <t>Exported on: 2026-10-19 05:49:23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,333 +273,333 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1708005011/DP/22012034628477 — सार्वजनिक ब्रक्षारोपण कार्य चुरयारी</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1708005011/DP/22012034628478 — सार्वजनिक ब्रक्षारोपण कार्य हनुमान मंदिर</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1708005011/DP/22012034629173 — ब्रक्षरोपण कार्य बाबा मंदिर परिसर</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>382188.09</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>300</v>
+        <v>43689.05</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035327745 — हितेशी कपिल धारा कूूप निर्माण कार्य द्वारका प्रसाद / दरियार दुबे</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>397761.99</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035327766 — हितेशी कपिल धारा कूूप निर्माण कार्य बंदा / हरप्रसाद सेन</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>397761.99</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035327776 — हितेशी कपिल धारा कूूप निर्माण कार्य मिहीलाल / व्रंदा यादव</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>397761.99</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035502264 — खेत तालाब निर्माण कार्य मुनिया / जोगड़ा अहिरवार</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
@@ -624,1016 +624,1020 @@
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035605626 — एक बगिया माँ के नाम भारती /राजकुमार दुबे (भूस्वामी द्वारका प्रसाद दुबे ससुर )पात्रता लघु सीमांत कृषक</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>280319.19</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035619554 — एक बगिया मां के नाम कपूरी कुशवाहा /ग्यादीन कुशवाहा भू स्वामी ग्यादीन कुशवाहा पति पात्रता लघु सीमांत</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>280319.19</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>0</v>
+        <v>32535</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/4593813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122223129</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45614</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5735655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120029200</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45923</v>
       </c>
-      <c r="K22" s="3"/>
+      <c r="K22" s="3" t="n">
+        <v>46257</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5735663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120087641</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5735665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120089084</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45905</v>
       </c>
-      <c r="K24" s="3"/>
+      <c r="K24" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5735666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120090382</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5736189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120014933</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5738877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121032137</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5739501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121033466</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5740567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895067</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45644</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5740756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122755626</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5866954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123184988</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5866966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121854358</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5867036 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122755923</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5950860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121034464</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5965900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120088289</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46224</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/6037226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127316974</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/6037448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121893362</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/6039911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120012958</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>46224</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/6081619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896394</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1708005011/LD/22012034946570 — गेबियन निर्माण कार्य ज्वाना एवं बंदनी</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45396</v>
@@ -1730,51 +1734,51 @@
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1708005011/WC/22012035208635 — एनीकट निर्माण कार्य पटपरा के नाला में ग्राम जवाना</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45451</v>
@@ -1965,192 +1969,192 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1708005011/WC/22012035280576 — पेरिफरल बंड बोलडर्स निर्माण कार्य हनुमान मंदिर ज्‍वाना</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1708005011/WC/22012035281723 — चैक डैम निर्माण कार्य ज्‍वाना नदिया रामदयाल के कुआ के बगल में</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1708005011/WC/22012035304155 — JGAS 2025 Rechage पिट देवी मंदिर नल</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1708005011/WC/22012035304812 — JGSA 2025 शोक पिट Rechage  परवा रास्‍ता नाली</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45761</v>