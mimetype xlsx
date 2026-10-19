--- v1 (2026-10-19)
+++ v2 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-19 05:49:23</t>
+          <t>Exported on: 2026-10-19 07:31:17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">