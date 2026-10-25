--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K646"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 22:49:51</t>
+          <t>Exported on: 2026-10-25 12:29:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1086,51 +1086,51 @@
       <c r="J28" s="3" t="n">
         <v>44879</v>
       </c>
       <c r="K28" s="3" t="n">
         <v>45472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1708005044/DP/22012034575932 — Sarvjanik Koop Nirman Karya Gomakala</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>613364.76</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>468757</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45196</v>
@@ -2593,51 +2593,51 @@
       <c r="J59" s="3" t="n">
         <v>43523</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>44697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/22012034465865 — HITAISHI KAPILDHARA KOOP SRIBAI / SURESH PATEL</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>98450</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>43523</v>
@@ -7655,51 +7655,51 @@
       <c r="J165" s="3" t="n">
         <v>44625</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>44907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/22012034924631 — HITESI KAPILDHARA KOOP NIRMAN KARYA ARCHNA DEVI/RAMPAL TIWARI</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>252665.32</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>143196</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>44628</v>
@@ -9150,51 +9150,51 @@
       <c r="J196" s="3" t="n">
         <v>44713</v>
       </c>
       <c r="K196" s="3" t="n">
         <v>45120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/22012034966037 — HITESHI KAPIL DHARA KOOP RAMDEVI/DAYASHANKAR AWASTHI</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>259046.52</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>106488</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>44688</v>
@@ -9246,51 +9246,51 @@
       <c r="J198" s="3" t="n">
         <v>44721</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>44866</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/22012034969333 — HITESHI KAPIL DHARA KOOP MATHURIYA/HARPRSHAD PATEL</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>259046.52</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>187953</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>44721</v>
@@ -10731,51 +10731,51 @@
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>44706</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/22012034992257 — Hiteshi Kapil Dhara Koop Nirmad Karya Ramnarayan / Lakhan Lal</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>259046.52</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>33048</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>44706</v>
@@ -11060,51 +11060,51 @@
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/22012035080754 — Hiteshi Kapildhara Koop Nirman Karya Munnilal S/o Chhbilal Patel</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>413358.86</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>253898.36</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45196</v>
@@ -11252,98 +11252,98 @@
       <c r="J240" s="3" t="n">
         <v>45122</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>45584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/22012035153633 — Hiteshi Kapildhara Koop Nirman Dhooram S/o Daroo Patel</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>415090.68</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>6630</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45199</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/22012035153922 — Hiteshi Kapildhara Koop Nirman Mathura Prasad S/o Daruva Patel</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>415193.68</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>28509</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45196</v>
@@ -11816,51 +11816,51 @@
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/22012035276419 — Kapildhara Koop NIrman Karya Ramsingh Patel S/o Kanhaiya Lal Patel</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>380937.44</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>341906.64</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45700</v>
@@ -11910,98 +11910,98 @@
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/22012035322477 — Kapildhara Koop Nirman Karya Malkhan /Janku Pal</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>397278.23</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>144401.9</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/22012035376678 — कपिलधारा कूप निर्माण कार्य रामदीन / गौरीशंकर पटेल</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45748</v>
@@ -12243,51 +12243,51 @@
       <c r="J261" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/22012035424902 — Khet Talab Nirman Karya Babulal S/o Heera Lal Pal</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45761</v>
@@ -12339,51 +12339,51 @@
       <c r="J263" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/22012035486659 — खेत तालाब निर्माण कार्य सुकरतिया पटेल / गोबिन्‍दी पटेल</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45748</v>
@@ -12455,51 +12455,51 @@
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/22012035619266 — एक बगिया मां के नाम कल्पना/ नंदी पटैल (भू स्वामी नंदी कुर्मी पति )पात्रता लघु सीमांत कृषक</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>282854.97</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>93905.98</v>
+        <v>99305.96</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45922</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -15951,51 +15951,51 @@
       <c r="J337" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>44733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/IAY/3369375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1684594</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>44517</v>
@@ -17027,51 +17027,51 @@
       <c r="J359" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/IAY/4991068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103476490</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>9810</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45734</v>
@@ -17515,98 +17515,98 @@
       <c r="J369" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/IAY/5777362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126356087</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/IAY/5778322 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123591571</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45908</v>
@@ -17658,100 +17658,100 @@
       <c r="J372" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>46034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/IAY/5778533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100050236</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/IAY/5778682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122486056</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45908</v>
@@ -17903,172 +17903,176 @@
       <c r="J377" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>43287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/IAY/5972950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123590337</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/IAY/6226669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103473885</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>9159</v>
+        <v>17559</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46174</v>
       </c>
-      <c r="K379" s="3"/>
+      <c r="K379" s="3" t="n">
+        <v>46304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1708005044/IF/IAY/6226806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103477190</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>9159</v>
+        <v>17559</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>46174</v>
       </c>
-      <c r="K380" s="3"/>
+      <c r="K380" s="3" t="n">
+        <v>46304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -20533,98 +20537,98 @@
       <c r="J431" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K431" s="3" t="n">
         <v>46165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1708005044/RC/22012034851990 — सीसी रोड  निर्माण कार्य मनीराम का पुरवा</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>162000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45982</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1708005044/RC/22012034851991 — नाली निर्माण कार्य हनुमान जी मंदिर से प्रा‍थ०शाला के पीछे तक गोमाकला</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>61000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45932</v>
@@ -28172,51 +28176,51 @@
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>44949</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
           <t>1708005044/WC/22012035053483 — Anicut Nirman Karya Gp Gomakala No. 01</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>365411.65</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>343117</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>45203</v>
@@ -28803,51 +28807,51 @@
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1708005044/WC/22012035111672 — Percolation Tank Nirman Karya Gram Panchayat Gomakala</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>488000.87</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>341871</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45196</v>
@@ -29418,51 +29422,51 @@
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / RAJNAGAR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>1708005044/WC/22012035305610 — JGSA 2025 Dug well Recharge Pit Nirmad Karya Sarvajanik Koop Rahuniya 01</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>1305</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>45792</v>