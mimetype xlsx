--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K779"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 16:24:26</t>
+          <t>Exported on: 2026-10-26 08:36:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1854,51 +1854,51 @@
       <c r="J44" s="3" t="n">
         <v>45146</v>
       </c>
       <c r="K44" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1708006002/DP/22012034626062 — Block Plantation Pipar Haar Bachravni</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>790719.67</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>495749.71</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45557</v>
@@ -1950,51 +1950,51 @@
       <c r="J46" s="3" t="n">
         <v>39959</v>
       </c>
       <c r="K46" s="3" t="n">
         <v>41884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1708006002/IC/22012034888803 — कूप निमार्ण कार्य सिंचाई हेतु समदाय के लिये जगत आदिवासी के खेत के पास ग्राम बछरावनी</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45567</v>
@@ -2046,51 +2046,51 @@
       <c r="J48" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K48" s="3" t="n">
         <v>46143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1708006002/IC/22012034888864 — कूप निमार्ण कार्य सिंचाई हेतु समुदाय के लिये जगत पिता जानकी आदिवासी के खेत के पास ग्राम बछरावनी</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45713</v>
@@ -2142,98 +2142,98 @@
       <c r="J50" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K50" s="3" t="n">
         <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1708006002/IC/22012034889540 — कूप निमार्ण कार्य सिंचाई हेतु समुदाय के लिये केहरसिंह पिता शिवराजसिंह घोषी के खेत के पास ग्राम बछराव</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1708006002/IC/22012034889541 — कूप निमार्ण कार्य सिंचाई हेतु समुदाय के लिये पिरमिला देवी पति च्ंादनसिंह घोषी के खेत के पास बछरावनी</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45683</v>
@@ -2383,51 +2383,51 @@
       <c r="J55" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K55" s="3" t="n">
         <v>46143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1708006002/IC/22012034891487 — कूॅप निमार्ण कार्य सिंचाई हेतु समुदाय के लिये हल्काई कुशवाहा पिता प्यारेलाल कुशवाहा के खेत में ग्राम</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45749</v>
@@ -17423,51 +17423,51 @@
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1708006002/IF/IAY/4534645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102244588</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45614</v>
@@ -18156,51 +18156,51 @@
       <c r="J382" s="3" t="n">
         <v>45843</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>45988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1708006002/IF/IAY/4917201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120276258</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>8352</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45788</v>
@@ -18252,51 +18252,51 @@
       <c r="J384" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1708006002/IF/IAY/4925250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102244928</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45918</v>
@@ -18446,51 +18446,51 @@
       <c r="J388" s="3" t="n">
         <v>45843</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>45986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1708006002/IF/IAY/4997697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115874030</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45843</v>
@@ -18640,51 +18640,51 @@
       <c r="J392" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1708006002/IF/IAY/5108760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151656978</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45788</v>
@@ -18834,73 +18834,73 @@
       <c r="J396" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>45935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1708006002/IF/IAY/5485280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115872232</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>6276</v>
+        <v>18876</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45843</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -19175,51 +19175,51 @@
       <c r="J403" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1708006002/IF/IAY/5762110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151638751</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45901</v>
@@ -19322,78 +19322,80 @@
       <c r="J406" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>46011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1708006002/IF/IAY/5762114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151656907</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45901</v>
       </c>
-      <c r="K407" s="3"/>
+      <c r="K407" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19516,51 +19518,51 @@
       <c r="J410" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1708006002/IF/IAY/5763202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151638409</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45901</v>
@@ -19612,51 +19614,51 @@
       <c r="J412" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1708006002/IF/IAY/5763892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115874059</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45918</v>
@@ -19806,51 +19808,51 @@
       <c r="J416" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1708006002/IF/IAY/5796489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151607511</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46070</v>
@@ -19902,51 +19904,51 @@
       <c r="J418" s="3" t="n">
         <v>43061</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>43322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1708006002/IF/IAY/6228421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119656761</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45744</v>
@@ -19998,51 +20000,51 @@
       <c r="J420" s="3" t="n">
         <v>42835</v>
       </c>
       <c r="K420" s="3" t="n">
         <v>43387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1708006002/IF/IAY/72561 — Construction of IAY House -IAY REG. NO. MP-08-006-002-001/191</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>42303</v>
@@ -34005,51 +34007,51 @@
       <c r="J711" s="3" t="n">
         <v>45391</v>
       </c>
       <c r="K711" s="3" t="n">
         <v>45452</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
           <t>1708006002/WC/22012035235302 — खेत तालाब निमार्ण कार्य प्रभाबाई गौरवसिंह बछरावनी</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>341946.5</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>45567</v>
@@ -37110,51 +37112,51 @@
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
           <t>1708006/RS/22012035131347 — नाली निमार्ण कार्य लक्ष्मण आदिवासी के घर से हाई स्कूल की ओर बछरावनी</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
         <v>45552</v>
@@ -37204,51 +37206,51 @@
         <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
           <t>1708006/RS/22012035131683 — नाली निमार्ण कार्य कन्छेदी बंसकार के घर से मंगल भवन की ओर बछरावनी</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
         <v>45483</v>