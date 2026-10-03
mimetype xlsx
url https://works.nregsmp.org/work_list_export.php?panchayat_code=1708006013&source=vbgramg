--- v0 (2026-08-14)
+++ v1 (2026-10-03)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-14 13:51:10</t>
+          <t>Exported on: 2026-10-03 03:32:39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,78 +273,80 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1708006013/DP/22012034575485 — सार्वजनिक कूप निर्माण कार्य वार्ड नम्‍वर १७ रामटोरिया</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>649990.87</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45221</v>
       </c>
-      <c r="K12" s="3"/>
+      <c r="K12" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
@@ -367,380 +369,382 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45221</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1708006013/DP/22012034585421 — सार्वजनिक ब़क्षारोपण (मियांबाकी) कार्य हनुमान मंदिर परिसर गुंजौरा ग्राम पंचायत रामटौरिया</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>1471550.83</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45235</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1708006013/DP/22012034585485 — ब्रक्षारोपण कार्य शा. प्रा. शा.रमपुरा खेरा ग्राम पंचायत रामटौरिया</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>757490.82</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45509</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1708006013/DP/22012034585486 — ब्रक्षारोपण शासकीय प्रथमिक शाला ग्राम गुन्‍जौरा ग्राम पंचायत रामटौरिया</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>757490.82</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45202</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1708006013/DP/22012034611230 — सार्वजनिक कूप निर्माण कार्य रमपुरा खेरा रामटौरिया</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>571078.24</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45453</v>
       </c>
-      <c r="K17" s="3"/>
+      <c r="K17" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1708006013/IF/22012034559006 — Hitaishi Kapildhara Koop Minuwa/ Hirra Ahirwar</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>259724.75</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44238</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1708006013/IF/22012035065806 — कपिल धारा कूप निर्माण कार्य रतीराम अजुद्धी लोधी</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>287455.57</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45460</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1708006013/IF/22012035065807 — कपिल धारा कूप निर्माण कार्य अर्जुन बंसीधर लोधी</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>287455.57</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45071</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1708006013/IF/22012035141135 — नंदन फलोद्यान निर्माण कार्य मर्दन पिता खिल्लन लोधी बीपीएल 250 पोधे</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>160765.64</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45213</v>
@@ -790,51 +794,51 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1708006013/IF/22012035550111 — JGSA-2025 हितेषी खेत तालाब निर्माण कार्य जोराबल/जसरथ लोधी पात्रता लघु सीमांम कृषक</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>123885.12</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
@@ -884,310 +888,310 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1708006013/IF/IAY/4663533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150412921</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1708006013/IF/IAY/4800667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150413101</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1708006013/IF/IAY/4800668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150413438</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1708006013/IF/IAY/5768491 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151650457</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1708006013/IF/IAY/5768557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150411759</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46013</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1708006013/IF/IAY/5769042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150412720</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>0</v>
+        <v>9600</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
@@ -1215,192 +1219,192 @@
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45221</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1708006013/RC/22012034837837 — सी सी रोड निर्माण कार्य गाँधी चबूतरा से छुल्ला रोड की और भाग-02 ग्राम पंचायत रामटोरिया</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>56000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1708006013/RC/22012034843933 — सी सी रोड निर्माण कार्य अनमोल लोधी के घर से गुन्जोरा की और स्कूल ग्राम पंचायत रामटोरिया</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>110000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1708006013/RS/22012035137183 — नाली निर्माण कार्य नर्स आवास से पंचायत भवन की ओर ग्राम पंचायत रामटोरिया</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR / BADA MALEHARA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1708006013/RS/22012035138185 — नाली निर्माण कार्य दीना रैकवार के घर से आदिवासी मोहल्ला की ओर गुन्जोरा ग्राम पंचायत रामटोरिया</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45861</v>