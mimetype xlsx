--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K634"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 03:55:06</t>
+          <t>Exported on: 2026-10-24 22:03:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -902,51 +902,51 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1709001028/DP/22012034603181 — Vashudha bandhan amrit vatika madhimik shala kishanpur gram panchayat devgaon</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>3978</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45175</v>
@@ -1827,51 +1827,51 @@
       <c r="J43" s="3" t="n">
         <v>42729</v>
       </c>
       <c r="K43" s="3" t="n">
         <v>42788</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012034307409 — नाडेप कम्पोस्ट पिट रामकुमार</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>12482</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>167</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>42726</v>
@@ -5750,51 +5750,51 @@
       <c r="J124" s="3" t="n">
         <v>44167</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>44932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012034599401 — Murgi shed nirman Sajivan/Rajwa Ahirwar</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>51554.19</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>30700</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>44072</v>
@@ -7474,51 +7474,51 @@
       <c r="J160" s="3" t="n">
         <v>45478</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>45599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035294221 — खेत तालाब निर्माण कार्य अवधेश पिता बाबूलाल पटेल ग्रा.पं. देवगांव</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>144999</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>93312</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45696</v>
@@ -7570,51 +7570,51 @@
       <c r="J162" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035361057 — खेत तालाब निर्माण कार्य शिवपाल पिता भगवानदास पटेल बिमतहा ग्रा.पं. देवगांव</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>199000.13</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>73599</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45777</v>
@@ -7666,51 +7666,51 @@
       <c r="J164" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K164" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035361061 — खेत तालाब निर्माण कार्य सुरेश कुमार पिता बन्दर प्रसाद पटेल  ग्रा.पं. देवगांव</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45748</v>
@@ -7811,51 +7811,51 @@
       <c r="J167" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035417663 — JGSA 2025 Recharge structure kapildhara koop Maiyadeen 1709001028/IF/1456</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45748</v>
@@ -7907,51 +7907,51 @@
       <c r="J169" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035417685 — JGSA 2025 Recharge structure kapildhara koop Babulal Ahirwar 1709001028/IF/659 GP Devgaon</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000.29</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>26764.76</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45781</v>
@@ -8003,192 +8003,192 @@
       <c r="J171" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035502059 — JGSA 2025 Recharge structure kapildhara koop Kamlesh 1709001028/IF/1000057789</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000.29</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>16626.96</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035502106 — JGSA 2025 Recharge structure Natthu s/o Jugla Ahirwar GP Devgaon</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000.29</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035502179 — खेत तालाब निर्माण कार्य रामप्रताप पिता सरजू प्रसाद पटेल ग्रा.पं. देवगांव</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>199000.13</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035502756 — JGSA 2025 Recharge structure Brajkishor Patel  GP Devgaon</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000.29</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45762</v>
@@ -8544,51 +8544,51 @@
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035630741 — Ek bagiya maa ke naam Kamlesh kumari lodh GP Devgaon</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>199817.97</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>101200.08</v>
+        <v>125200.08</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -8638,51 +8638,51 @@
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035631199 — Ek bagiya maa ke naam Meena kumari Devgaon</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>199818.22</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>103032.04</v>
+        <v>124632.04</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -8732,51 +8732,51 @@
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035649327 — Ek bagiya maa ke naam Sachchida devi pati Sugreev Lodh GP Devgaon</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>182818.42</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>82410</v>
+        <v>106410</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>46006</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -10405,51 +10405,51 @@
       <c r="J221" s="3" t="n">
         <v>43064</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>43136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/IAY/123367 — Construction of IAY House -IAY REG. NO. MP-09-001-028-001/4871</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>42388</v>
@@ -10991,51 +10991,51 @@
       <c r="J233" s="3" t="n">
         <v>43771</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>44626</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/IAY/2208853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2407032</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>16067</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>43748</v>
@@ -13439,51 +13439,51 @@
       <c r="J283" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>44761</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/IAY/2643435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2254687</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>44116</v>
@@ -15348,51 +15348,51 @@
       <c r="J322" s="3" t="n">
         <v>44293</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>44812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/IAY/2829875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2526985</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>44184</v>
@@ -20246,51 +20246,51 @@
       <c r="J422" s="3" t="n">
         <v>44653</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>44922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/IAY/3389879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3071219</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>44523</v>
@@ -20440,51 +20440,51 @@
       <c r="J426" s="3" t="n">
         <v>44605</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>44880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/IAY/3405488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403062</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>17535</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>44636</v>
@@ -24407,51 +24407,51 @@
       <c r="J507" s="3" t="n">
         <v>42763</v>
       </c>
       <c r="K507" s="3" t="n">
         <v>43148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/IAY/38407 — Construction of IAY House -IAY REG. NO. MP-09-001-028-001/4868</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>42285</v>
@@ -28575,51 +28575,51 @@
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
           <t>1709001028/RS/22012035125646 — नाली निर्माण कार्य संतु यादव के घर से मैयादीन अहिरवार के घर की या देवगांव</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>90730</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>45366</v>
@@ -29594,51 +29594,51 @@
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair &amp; Maintenance of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>1709001028/WC/22012035118845 — तालाब जीर्णोद्धार कार्य मोरयाहि तलैया ग्राम देवगांव</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>683120.29</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>199539</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>45203</v>