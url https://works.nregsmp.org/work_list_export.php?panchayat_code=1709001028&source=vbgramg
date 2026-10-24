--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 16:47:22</t>
+          <t>Exported on: 2026-10-24 11:42:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,568 +273,568 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1709001028/DP/22012034603181 — Vashudha bandhan amrit vatika madhimik shala kishanpur gram panchayat devgaon</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45175</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012034307409 — नाडेप कम्पोस्ट पिट रामकुमार</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>12482</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>42726</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012034599401 — Murgi shed nirman Sajivan/Rajwa Ahirwar</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>51554.19</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44072</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035294221 — खेत तालाब निर्माण कार्य अवधेश पिता बाबूलाल पटेल ग्रा.पं. देवगांव</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>144999</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45696</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035361057 — खेत तालाब निर्माण कार्य शिवपाल पिता भगवानदास पटेल बिमतहा ग्रा.पं. देवगांव</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>199000.13</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035361061 — खेत तालाब निर्माण कार्य सुरेश कुमार पिता बन्दर प्रसाद पटेल  ग्रा.पं. देवगांव</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035417663 — JGSA 2025 Recharge structure kapildhara koop Maiyadeen 1709001028/IF/1456</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035417685 — JGSA 2025 Recharge structure kapildhara koop Babulal Ahirwar 1709001028/IF/659 GP Devgaon</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>27000.29</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035502059 — JGSA 2025 Recharge structure kapildhara koop Kamlesh 1709001028/IF/1000057789</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000.29</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035502106 — JGSA 2025 Recharge structure Natthu s/o Jugla Ahirwar GP Devgaon</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000.29</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035502179 — खेत तालाब निर्माण कार्य रामप्रताप पिता सरजू प्रसाद पटेल ग्रा.पं. देवगांव</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>199000.13</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035502756 — JGSA 2025 Recharge structure Brajkishor Patel  GP Devgaon</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000.29</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45762</v>
@@ -1047,98 +1047,98 @@
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035630741 — Ek bagiya maa ke naam Kamlesh kumari lodh GP Devgaon</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>199817.97</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035631199 — Ek bagiya maa ke naam Meena kumari Devgaon</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>199818.22</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>1800</v>
+        <v>23400</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1188,452 +1188,452 @@
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035649327 — Ek bagiya maa ke naam Sachchida devi pati Sugreev Lodh GP Devgaon</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>182818.42</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46006</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/IAY/123367 — Construction of IAY House -IAY REG. NO. MP-09-001-028-001/4871</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>42388</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/IAY/2208853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2407032</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>43748</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/IAY/2643435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2254687</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44116</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/IAY/2829875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2526985</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44184</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/IAY/3389879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3071219</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>44523</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/IAY/3405488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403062</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44636</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/IAY/38407 — Construction of IAY House -IAY REG. NO. MP-09-001-028-001/4868</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>42285</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1709001028/RS/22012035125646 — नाली निर्माण कार्य संतु यादव के घर से मैयादीन अहिरवार के घर की या देवगांव</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair &amp; Maintenance of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1709001028/WC/22012035118845 — तालाब जीर्णोद्धार कार्य मोरयाहि तलैया ग्राम देवगांव</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>683120.29</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45203</v>