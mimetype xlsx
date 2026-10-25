--- v0 (2026-09-02)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K692"/>
+  <dimension ref="A1:K696"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 13:43:40</t>
+          <t>Exported on: 2026-10-25 10:40:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -567,51 +567,51 @@
       <c r="J17" s="3" t="n">
         <v>44704</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>44934</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1709001030/AV/22012034662830 — खेल मेदान कार्य सिंहपुर</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>478322.83</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45567</v>
@@ -1188,51 +1188,51 @@
       <c r="J30" s="3" t="n">
         <v>44448</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>45321</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1709001030/DP/22012034600824 — Vasudha vandan amrit vatika amrit sarover talab ke pass singhpur</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>55852.42</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>12771</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45165</v>
@@ -3145,98 +3145,98 @@
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of IHHL for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012034414341 — शौचालय निर्माण छोटेलाल पिता बद्री विश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>43310</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of IHHL for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012034414343 — शौचालय निर्माण सुनीता पति भूरा कुशवाहा</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>11938</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>43532</v>
@@ -3286,51 +3286,51 @@
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of IHHL for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012034414346 — शौचालय निर्माण शांति पति गढू साहू</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>11826</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>43312</v>
@@ -3429,51 +3429,51 @@
       <c r="J77" s="3" t="n">
         <v>43341</v>
       </c>
       <c r="K77" s="3" t="n">
         <v>43575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of IHHL for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012034426392 — शौचालय निर्माण फूलकली पाल पति सीताराम पाल सिंघपुर</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>43490</v>
@@ -4338,51 +4338,51 @@
       <c r="J96" s="3" t="n">
         <v>43528</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>43849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of IHHL for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012034466247 — शौचालय निर्माण सिंघपुर पियरे लाल अहिरवार पिता रामदैयाल</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>43530</v>
@@ -5445,145 +5445,145 @@
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012035275356 — खेत तालाब निर्माण कार्य भैयाराम अहिरवार/भगवत ग्राम पंचायत सिंहपुर</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>387715.32</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>367071</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012035276505 — खेत तालाब निर्माण कार्य सूंदर अहिरवार के खेत में ग्राम पंचायत सिंगपुर</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012035276506 — खेत तालाब निर्माण कार्य सूंदर अहिरवार के खेत में ग्राम पंचायत सिंगपुर</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45567</v>
@@ -5635,51 +5635,51 @@
       <c r="J123" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012035276509 — खेत तालाब निर्माण कार्य बाबू कोरी  के खेत में ग्राम पंचायत सिंगपुर</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>387715.32</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>271017</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45721</v>
@@ -5780,51 +5780,51 @@
       <c r="J126" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012035498456 — DUGWEL RECHARGE KAMLA PRAJAPATI</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45761</v>
@@ -5974,192 +5974,192 @@
       <c r="J130" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>46186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012035499138 — DUGWEL RECHARGE MULIYA KORI</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>27010.31</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012035499284 — DUGWEL RECHARGE BETALAL KORI</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27010.31</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012035499330 — DUGWEL RECHARGE SHAUKHILAL KHATIK</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27010.31</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012035499472 — DUGWEL RECHARGE BITTU KORI</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27010.31</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45761</v>
@@ -11577,51 +11577,51 @@
       <c r="J245" s="3" t="n">
         <v>43273</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>43726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/IAY/2228931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1571218</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>43653</v>
@@ -15397,51 +15397,51 @@
       <c r="J323" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>44493</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/IAY/2831789 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2166485</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>4632</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>44294</v>
@@ -18727,51 +18727,51 @@
       <c r="J391" s="3" t="n">
         <v>44599</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>45117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/IAY/3288496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2496418</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>44495</v>
@@ -18872,51 +18872,51 @@
       <c r="J394" s="3" t="n">
         <v>44602</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>44750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/IAY/3288664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2660256</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>44495</v>
@@ -23029,51 +23029,51 @@
       <c r="J479" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>46090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/IAY/5376786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102307984</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45783</v>
@@ -26807,51 +26807,51 @@
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>1709001030/RC/22012034645022 — Nali nirman kary chunwad shivhare ke makan se dhuriya ji ke makan ki orsinghpur</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>2652</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>45189</v>
@@ -27340,380 +27340,380 @@
       <c r="J568" s="3" t="n">
         <v>45554</v>
       </c>
       <c r="K568" s="3" t="n">
         <v>46092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1709001030/RC/22012034832521 — सी सी रोड मुख्य मार्ग से राजकिशोर कोरी के मकान की ओर सिंहपुर</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1709001030/RC/22012034832522 — सी सी रोड निर्माण कार्य गीद्रध पुलिया से कौशिल्या पाल के मकान की ओर</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1709001030/RC/22012034833606 — सुदूर सड़क निर्माण कार्य मुख्य मार्ग से अमृत सरोवर की ओर ग्राम पंचायत सिंहपुर</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1709001030/RC/22012034844959 — सी सी रोड निर्माण कार्य मुख्य सड़क से राज किशोर कोरी के माकन की और ग्राम पंचायत सिंघपुर</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>2949</v>
+        <v>5949</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>45854</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1709001030/RC/22012034844960 — सी सी रोड निर्माण कार्य पुलिया से कौशल्लिया पल के माकन की  और ग्राम पंचायत सिंघपुर</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1709001030/RC/22012034850022 — सीसी रोड निर्माण कार्य हरीराम अहिरवार के मकान से रामविशाल अहिरवार के मकान की ओर</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1709001030/RC/22012034850368 — सीसी रोड निर्माण कार्य मुख्य सड़क से धुरिया जी के मंदिर की ओर</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1709001030/RC/22012034850369 — सीसी रोड निर्माण कार्य मुख्य सड़क से धुरिया जी के मंदिर की ओर</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>108000</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45885</v>
@@ -31574,1789 +31574,1977 @@
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>41668</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/108 — नवीन नाला सफाई एवंम रिट‍रनिंग वाल निर्माण कार्य सिंहपुर</t>
+          <t>1709001030/RS/VB/YD/22012035140825 — Construction of Soak Pit for 1</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>273000</v>
+        <v>30496.65</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>254009.42</v>
+        <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>40064</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034328897 — शंकर तालाब जेरौउद्धर कार्य सिंहपुर</t>
+          <t>1709001030/WC/108 — नवीन नाला सफाई एवंम रिट‍रनिंग वाल निर्माण कार्य सिंहपुर</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>923000</v>
+        <v>273000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>876462.75</v>
+        <v>254009.42</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>42894</v>
+        <v>40064</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>44294</v>
+        <v>40248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034330776 — स्टा प डैम जीर्णोद्धार सिंहपुर</t>
+          <t>1709001030/WC/22012034328897 — शंकर तालाब जेरौउद्धर कार्य सिंहपुर</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>54000</v>
+        <v>923000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>0</v>
+        <v>876462.75</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K659" s="3"/>
+        <v>42894</v>
+      </c>
+      <c r="K659" s="3" t="n">
+        <v>44294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034382307 — लघु तालाब जिरोदवार</t>
+          <t>1709001030/WC/22012034330776 — स्टा प डैम जीर्णोद्धार सिंहपुर</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>43020</v>
+        <v>42761</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034515182 — Sarvjanik laghu talab Gaushala ke picche  सार्वजानिक लघु तालाब गौशाला के पीछे सार्वजानिक लघु तालाब</t>
+          <t>1709001030/WC/22012034382307 — लघु तालाब जिरोदवार</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>313073.63</v>
+        <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>43740</v>
+        <v>43020</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034518119 — सार्वजनिक लघु तालाब गौशाला के पीछे</t>
+          <t>1709001030/WC/22012034515182 — Sarvjanik laghu talab Gaushala ke picche  सार्वजानिक लघु तालाब गौशाला के पीछे सार्वजानिक लघु तालाब</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>0</v>
+        <v>313073.63</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034518515 — सार्वजनिक खेत तालाब गौशाला के पीछे</t>
+          <t>1709001030/WC/22012034518119 — सार्वजनिक लघु तालाब गौशाला के पीछे</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>299636.9</v>
+        <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>282280</v>
+        <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>43861</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034521599 — सार्वजानिक खेत तालाब निर्माण कार्य गिदरहा</t>
+          <t>1709001030/WC/22012034518515 — सार्वजनिक खेत तालाब गौशाला के पीछे</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>296125.19</v>
+        <v>299636.9</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>277327.71</v>
+        <v>282280</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>43877</v>
+        <v>43861</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>44192</v>
+        <v>44225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034591878 — पुलिया निर्माण कार्य नत्थू खान के माकन के पा स सिंघपुर</t>
+          <t>1709001030/WC/22012034521599 — सार्वजानिक खेत तालाब निर्माण कार्य गिदरहा</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>26000</v>
+        <v>296125.19</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>26220</v>
+        <v>277327.71</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44145</v>
+        <v>43877</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>44225</v>
+        <v>44192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034620414 — बोल्डर चेकडेम निर्माण कार्य 5  नंग भागवतदीन तिवारी के खेत से नत्थू विशवकर्मा के खेत की ओर सिंहपुर</t>
+          <t>1709001030/WC/22012034591878 — पुलिया निर्माण कार्य नत्थू खान के माकन के पा स सिंघपुर</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>153917.33</v>
+        <v>26000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>153667.38</v>
+        <v>26220</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44274</v>
+        <v>44145</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>44453</v>
+        <v>44225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034653787 — geviyan struture nirman karya -10 nag gindiya nala singhpur me</t>
+          <t>1709001030/WC/22012034620414 — बोल्डर चेकडेम निर्माण कार्य 5  नंग भागवतदीन तिवारी के खेत से नत्थू विशवकर्मा के खेत की ओर सिंहपुर</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>439824.96</v>
+        <v>153917.33</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>438778</v>
+        <v>153667.38</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>44308</v>
+        <v>44274</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>44446</v>
+        <v>44453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034653823 — Boldar chek dem nirman 10 nag gindiya nala singhpur me</t>
+          <t>1709001030/WC/22012034653787 — geviyan struture nirman karya -10 nag gindiya nala singhpur me</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>629707.28</v>
+        <v>439824.96</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>628178</v>
+        <v>438778</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>44308</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>44478</v>
+        <v>44446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034701301 — SARVJANIK TALAB JIRODDHAR -RAMSANEHI KE KHET KE PAAS SINGHPUR</t>
+          <t>1709001030/WC/22012034653823 — Boldar chek dem nirman 10 nag gindiya nala singhpur me</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>551000.5</v>
+        <v>629707.28</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>4825</v>
+        <v>628178</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44343</v>
-[...1 lines deleted...]
-      <c r="K669" s="3"/>
+        <v>44308</v>
+      </c>
+      <c r="K669" s="3" t="n">
+        <v>44478</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034705893 — BOLDAR CHEK DEM NIRMAN -SHANTI DHAM KE PAAS NALA ME DEVI JI MANDIR KE STHAN KE PAAS (CTR)</t>
+          <t>1709001030/WC/22012034701301 — SARVJANIK TALAB JIRODDHAR -RAMSANEHI KE KHET KE PAAS SINGHPUR</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>538693.08</v>
+        <v>551000.5</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>537289</v>
+        <v>4825</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>44704</v>
-[...3 lines deleted...]
-      </c>
+        <v>44343</v>
+      </c>
+      <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034725686 — ROOP TOP RAIN WATAR HARVESTING KARY-PRATHMIK SHALA BHUNDA(CTR)</t>
+          <t>1709001030/WC/22012034705893 — BOLDAR CHEK DEM NIRMAN -SHANTI DHAM KE PAAS NALA ME DEVI JI MANDIR KE STHAN KE PAAS (CTR)</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>28371.29</v>
+        <v>538693.08</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>28126</v>
+        <v>537289</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>44347</v>
+        <v>44704</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>44705</v>
+        <v>44899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034725729 — ROOP TOP RAIN WATAR HARVESTING KARY- GOVT.H.S.SCHOOLSINGHPUR(CTR)</t>
+          <t>1709001030/WC/22012034725686 — ROOP TOP RAIN WATAR HARVESTING KARY-PRATHMIK SHALA BHUNDA(CTR)</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>22173.14</v>
+        <v>28371.29</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>21960</v>
+        <v>28126</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>44347</v>
       </c>
       <c r="K672" s="3" t="n">
         <v>44705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034758360 — GEVIYAN STRUTURE NIRMAN KARYA-05 NAG -GIDRAHA PULIYA KE PAAS SINGHPUR</t>
+          <t>1709001030/WC/22012034725729 — ROOP TOP RAIN WATAR HARVESTING KARY- GOVT.H.S.SCHOOLSINGHPUR(CTR)</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>615085.35</v>
+        <v>22173.14</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>614506</v>
+        <v>21960</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>44371</v>
+        <v>44347</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>44461</v>
+        <v>44705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034916995 — Check dam marammat kary santidham ke pass singhpur</t>
+          <t>1709001030/WC/22012034758360 — GEVIYAN STRUTURE NIRMAN KARYA-05 NAG -GIDRAHA PULIYA KE PAAS SINGHPUR</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>65756.32</v>
+        <v>615085.35</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>62517</v>
+        <v>614506</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>44626</v>
+        <v>44371</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>44899</v>
+        <v>44461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034916996 — Stop dam marammat kary gindiya nala me singhpur</t>
+          <t>1709001030/WC/22012034916995 — Check dam marammat kary santidham ke pass singhpur</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>65756.32</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>62517</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>44626</v>
       </c>
       <c r="K675" s="3" t="n">
         <v>44899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034917003 — check dam marammat kary kallu khan(badi devi mandir) ke khait ke pass singhpur</t>
+          <t>1709001030/WC/22012034916996 — Stop dam marammat kary gindiya nala me singhpur</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>0</v>
+        <v>65756.32</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>0</v>
+        <v>62517</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K676" s="3"/>
+        <v>44626</v>
+      </c>
+      <c r="K676" s="3" t="n">
+        <v>44899</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034935656 — chek dem marammat karya kamlu khan ke khet ke paas</t>
+          <t>1709001030/WC/22012034917003 — check dam marammat kary kallu khan(badi devi mandir) ke khait ke pass singhpur</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>114679.42</v>
+        <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>112665</v>
+        <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>44690</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012034965003 — Amrit sarover yojanatargat naveen talab nirman kary singhpur</t>
+          <t>1709001030/WC/22012034935656 — chek dem marammat karya kamlu khan ke khet ke paas</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>1180000</v>
+        <v>114679.42</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>1170934</v>
+        <v>112665</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>44690</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>45306</v>
+        <v>45008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012035047388 — Stop dam nirman kary deviji mandir ke pass singhpur</t>
+          <t>1709001030/WC/22012034965003 — Amrit sarover yojanatargat naveen talab nirman kary singhpur</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>342000</v>
+        <v>1180000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>340832</v>
+        <v>1170934</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>45194</v>
+        <v>44690</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>45265</v>
+        <v>45306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012035074000 — Water conservation pits nirman kary devi ji sthan ke samne nariya me singhpur</t>
+          <t>1709001030/WC/22012035047388 — Stop dam nirman kary deviji mandir ke pass singhpur</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>405701.22</v>
+        <v>342000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>140114</v>
+        <v>340832</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>45198</v>
+        <v>45194</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>46195</v>
+        <v>45265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012035086161 — Water conservation nirman kary ramkripal gupta evam sunu raikwar ke khait ke pass singhpur</t>
+          <t>1709001030/WC/22012035074000 — Water conservation pits nirman kary devi ji sthan ke samne nariya me singhpur</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>360023.47</v>
+        <v>405701.22</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>141661</v>
+        <v>140114</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>45205</v>
+        <v>45198</v>
       </c>
       <c r="K681" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012035121483 — Gabion nirman kary ramkripal gupta ke khait ke pass nala singhpur</t>
+          <t>1709001030/WC/22012035086161 — Water conservation nirman kary ramkripal gupta evam sunu raikwar ke khait ke pass singhpur</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>468104.66</v>
+        <v>360023.47</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>462683</v>
+        <v>141661</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>45469</v>
+        <v>45205</v>
       </c>
       <c r="K682" s="3" t="n">
-        <v>46169</v>
+        <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012035121503 — Gabion nirman kary gidraha nala singhpur</t>
+          <t>1709001030/WC/22012035121483 — Gabion nirman kary ramkripal gupta ke khait ke pass nala singhpur</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>463167.33</v>
+        <v>468104.66</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>461387</v>
+        <v>462683</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>45205</v>
+        <v>45469</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>45794</v>
+        <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012035231884 — परकोलेशन टैंक निर्माण कार्य भूरा अहिरवार के खेत के पास ग्राम पंचायत सिंहपुर</t>
+          <t>1709001030/WC/22012035121503 — Gabion nirman kary gidraha nala singhpur</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>199003.86</v>
+        <v>463167.33</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>114939</v>
+        <v>461387</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>45643</v>
+        <v>45205</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>46189</v>
+        <v>45794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/22012035248210 — बोल्डर चेक डैम निर्माण कार्य गिदरहा नाला में ग्राम पंचायत सिंघपुर</t>
+          <t>1709001030/WC/22012035231884 — परकोलेशन टैंक निर्माण कार्य भूरा अहिरवार के खेत के पास ग्राम पंचायत सिंहपुर</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>499774.23</v>
+        <v>199003.86</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>8064</v>
+        <v>114939</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>45721</v>
-[...1 lines deleted...]
-      <c r="K685" s="3"/>
+        <v>45643</v>
+      </c>
+      <c r="K685" s="3" t="n">
+        <v>46189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/236 — सोख पिट निर्माण 12 नग सिंहपुर</t>
+          <t>1709001030/WC/22012035248210 — बोल्डर चेक डैम निर्माण कार्य गिदरहा नाला में ग्राम पंचायत सिंघपुर</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>100000</v>
+        <v>499774.23</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>79275.57</v>
+        <v>8064</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>40278</v>
-[...3 lines deleted...]
-      </c>
+        <v>45721</v>
+      </c>
+      <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/299 — बोल्‍टर चेक डेम निर्माण सिंहपुर</t>
+          <t>1709001030/WC/236 — सोख पिट निर्माण 12 नग सिंहपुर</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>495000</v>
+        <v>100000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>72100</v>
+        <v>79275.57</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>40295</v>
+        <v>40278</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>40305</v>
+        <v>40391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/320 — कन्‍टूर टेन्‍च निर्माण</t>
+          <t>1709001030/WC/299 — बोल्‍टर चेक डेम निर्माण सिंहपुर</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>375000</v>
+        <v>495000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>15800</v>
+        <v>72100</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>40354</v>
+        <v>40295</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>40359</v>
+        <v>40305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/479 — नवीन तलाब निर्माण दूधीघाट सिंहपुर</t>
+          <t>1709001030/WC/320 — कन्‍टूर टेन्‍च निर्माण</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>477000</v>
+        <v>375000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>453395.31</v>
+        <v>15800</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>40687</v>
+        <v>40354</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>41110</v>
+        <v>40359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WC/486 — लघुतालाब निर्माण सजीवन कुम्‍हार के खेत के पास</t>
+          <t>1709001030/WC/479 — नवीन तलाब निर्माण दूधीघाट सिंहपुर</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>173000</v>
+        <v>477000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>160609</v>
+        <v>453395.31</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>40667</v>
+        <v>40687</v>
       </c>
       <c r="K690" s="3" t="n">
         <v>41110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1709001030/WH/01 — तालाब विस्‍तार कार्य शंकर तालाब सिंहपुर</t>
+          <t>1709001030/WC/486 — लघुतालाब निर्माण सजीवन कुम्‍हार के खेत के पास</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>496000</v>
+        <v>173000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>105620.28</v>
+        <v>160609</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>39449</v>
+        <v>40667</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>39733</v>
+        <v>41110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C692" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D692" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E692" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F692" s="1" t="inlineStr">
+        <is>
+          <t>1709001030/WC/VB/22012035334873 — roof rain water harwesting nirman kary samudayak bhavan singhpur</t>
+        </is>
+      </c>
+      <c r="G692" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H692" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I692" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J692" s="3" t="n">
+        <v>46225</v>
+      </c>
+      <c r="K692" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
+      <c r="A693" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / AJAIGARH</t>
+        </is>
+      </c>
+      <c r="B693" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C693" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D693" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E693" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F693" s="1" t="inlineStr">
+        <is>
+          <t>1709001030/WC/VB/22012035334874 — roof rain water harwesting nirman kary panchayat bhavan singhpur</t>
+        </is>
+      </c>
+      <c r="G693" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H693" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I693" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J693" s="3" t="n">
+        <v>46225</v>
+      </c>
+      <c r="K693" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
+      <c r="A694" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / AJAIGARH</t>
+        </is>
+      </c>
+      <c r="B694" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C694" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D694" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E694" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F694" s="1" t="inlineStr">
+        <is>
+          <t>1709001030/WC/VB/22012035334875 — roof rain water harwesting nirman kary pustkalay singhpur</t>
+        </is>
+      </c>
+      <c r="G694" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H694" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I694" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J694" s="3" t="n">
+        <v>46225</v>
+      </c>
+      <c r="K694" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
+      <c r="A695" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / AJAIGARH</t>
+        </is>
+      </c>
+      <c r="B695" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C695" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D695" s="1" t="inlineStr">
+        <is>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+        </is>
+      </c>
+      <c r="E695" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F695" s="1" t="inlineStr">
+        <is>
+          <t>1709001030/WH/01 — तालाब विस्‍तार कार्य शंकर तालाब सिंहपुर</t>
+        </is>
+      </c>
+      <c r="G695" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H695" s="2" t="n">
+        <v>496000</v>
+      </c>
+      <c r="I695" s="2" t="n">
+        <v>105620.28</v>
+      </c>
+      <c r="J695" s="3" t="n">
+        <v>39449</v>
+      </c>
+      <c r="K695" s="3" t="n">
+        <v>39733</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
+      <c r="A696" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / AJAIGARH</t>
+        </is>
+      </c>
+      <c r="B696" s="1" t="inlineStr">
+        <is>
           <t>2008-2009</t>
         </is>
       </c>
-      <c r="C692" s="1" t="inlineStr">
+      <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D692" s="1" t="inlineStr">
+      <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
-      <c r="E692" s="1" t="inlineStr">
+      <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F692" s="1" t="inlineStr">
+      <c r="F696" s="1" t="inlineStr">
         <is>
           <t>1709001030/WH/64 — तालाब विस्‍तार कार्य शंकर तालाब सिंहपुर (R.E.S. Dep.)</t>
         </is>
       </c>
-      <c r="G692" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H692" s="2" t="n">
+      <c r="G696" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H696" s="2" t="n">
         <v>1858000</v>
       </c>
-      <c r="I692" s="2" t="n">
+      <c r="I696" s="2" t="n">
         <v>1082677.35</v>
       </c>
-      <c r="J692" s="3" t="n">
+      <c r="J696" s="3" t="n">
         <v>39814</v>
       </c>
-      <c r="K692" s="3" t="n">
+      <c r="K696" s="3" t="n">
         <v>40289</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>