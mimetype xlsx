--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K634"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-20 05:18:24</t>
+          <t>Exported on: 2026-10-10 08:12:01</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -943,51 +943,51 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1709001045/DP/22012034484125 — निर्मल नीर नैकायन ग्राम- मझगवा ग्रा.प.नारायणपुर</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>445109.31</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>373801.08</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>43846</v>
@@ -1039,73 +1039,73 @@
       <c r="J27" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K27" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1709001045/DP/22012034611871 — Community well nirmal neer bhuiya rani ke paa gram majhgawan gp narayanpur jp ajaigarh</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>494374.61</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>401945.32</v>
+        <v>401345.32</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
@@ -1184,51 +1184,51 @@
       <c r="J30" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1709001045/IC/22012034887089 — Sinchai koop nirman badri prasad pita parsan lodh majhgawan gp narayanpur</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45568</v>
@@ -5804,239 +5804,239 @@
       <c r="J126" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>45650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1709001045/IF/22012035281269 — Khet talab nirman kary rajkishor pita sharan lodh ke khet me champatpur gp narayanpur</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1709001045/IF/22012035281274 — Khet talab nirman kary rajkishor pita sharan lodh ke khet me champatpur gp narayanpur</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1709001045/IF/22012035281455 — Sinchai koop nirman kary ramswaroop pita jaypal lodh majhgawan gp narayanpur</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1709001045/IF/22012035281457 — Sinchai koop nirman kary ramswaroop pita jaypal lodh majhgawan gp narayanpur</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>427775.84</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1709001045/IF/22012035281458 — Sinchai koop nirman kary badri prasad pita parsan lodh majhgawan gp narayanpur</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>427775.84</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45568</v>
@@ -6137,51 +6137,51 @@
       <c r="J133" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1709001045/IF/22012035290212 — Kapil dhara koop nirman kary hitgrahi  badri prasad pita parsan lodh gram majhgawan gp narayanpur</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45567</v>
@@ -6331,51 +6331,51 @@
       <c r="J137" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K137" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1709001045/IF/22012035331245 — Khet talab nirman kary nand kumar pita ramasre ke khet me gram majhgawan gp narayanpur</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>119491</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45749</v>
@@ -6623,51 +6623,51 @@
       <c r="J143" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1709001045/IF/22012035423675 — Khet talab nirman kary ramnath pita shankar lodh gram champatpur gp narayanpur</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>192667.15</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45749</v>
@@ -28278,51 +28278,51 @@
       <c r="J586" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K586" s="3" t="n">
         <v>45392</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
           <t>1709001045/RC/22012034824407 — सी सी रोड एवं नाली निर्माण कार्य मेंन रोड से रामदीन प्रजापति मुन्नी बाई के मकान की और</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>114000</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>45452</v>
@@ -28374,51 +28374,51 @@
       <c r="J588" s="3" t="n">
         <v>45534</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>45650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
           <t>1709001045/RC/22012034847274 — cc road nirman kary rameshwar pandey ke makan se panchayat bhavan ki or gp narayanpur</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>61000</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>45761</v>
@@ -30319,51 +30319,51 @@
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
           <t>1709001045/WC/VB/22012035331581 — Roof top rain water harvesting samudayik bhavan bajrangbali ashram usranpurva gp narayanpur</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>0</v>
+        <v>29241.15</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>46225</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>