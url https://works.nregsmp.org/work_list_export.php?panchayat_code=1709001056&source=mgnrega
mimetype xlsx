--- v0 (2026-08-05)
+++ v1 (2026-10-13)
@@ -12,54 +12,55 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Work List" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
-    <numFmt numFmtId="166" formatCode="[$$-1009]#,##0.00;[RED]\-[$$-1009]#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="&quot;₹&quot;#,##0.00;[RED]\-&quot;₹&quot;#,##0.00"/>
+    <numFmt numFmtId="167" formatCode="YYYY\-MM\-DD"/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
@@ -82,13384 +83,15206 @@
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="166" xfId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="167" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I309"/>
+  <dimension ref="A1:K319"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
-      <c r="A1" s="1" t="inlineStr">
-[...41 lines deleted...]
-          <t>Start / completed date</t>
+      <c r="A1" s="0" t="inlineStr">
+        <is>
+          <t>Exported on: 2026-10-13 15:54:47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
-      <c r="A2" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2023-10-08 - 2026-06-15</t>
+      <c r="A2" s="0" t="inlineStr">
+        <is>
+          <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
-      <c r="A3" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2023-10-08 - 2026-06-15</t>
+      <c r="A3" s="0" t="inlineStr">
+        <is>
+          <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
-      <c r="A4" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2023-09-30 - 2025-08-14</t>
+      <c r="A4" s="0" t="inlineStr">
+        <is>
+          <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
-      <c r="A5" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2025-01-07 - </t>
+      <c r="A5" s="0" t="inlineStr">
+        <is>
+          <t>  Block: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
-      <c r="A6" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2024-08-17 - </t>
+      <c r="A6" s="0" t="inlineStr">
+        <is>
+          <t>  Panchayat: LODHAPURWA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
-      <c r="A7" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2025-03-13 - </t>
+      <c r="A7" s="0" t="inlineStr">
+        <is>
+          <t>  Status: Any</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
-      <c r="A8" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2007-07-19 - 2012-02-01</t>
+      <c r="A8" s="0" t="inlineStr">
+        <is>
+          <t>  Financial year: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
-      <c r="A9" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2023-09-25 - 2025-07-17</t>
+      <c r="A9" s="0" t="inlineStr">
+        <is>
+          <t>  New work type: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
-      <c r="A10" s="1" t="inlineStr">
-[...39 lines deleted...]
-      </c>
+      <c r="A10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>District / Block / Panchayat</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>Financial year</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Master category / Category</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Work type / Work type (new module)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1709001056/DP/25 — व्रक्षारोपण कार्य तलैया पार तक</t>
+          <t>New work type</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...10 lines deleted...]
-          <t>2007-07-22 - 2012-02-01</t>
+          <t>Work code / name</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Status</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>Sanc. wage / material</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>Wage / material booked (since inception)</t>
+        </is>
+      </c>
+      <c r="J11" s="3" t="inlineStr">
+        <is>
+          <t>Work Started Date</t>
+        </is>
+      </c>
+      <c r="K11" s="3" t="inlineStr">
+        <is>
+          <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1709001056/DP/26 — व्रक्षारोपण कार्य देवी जी पुतरिया दाई के बगीचा तक</t>
+          <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>498000</v>
+          <t>1709001056/AV/22012034589629 — डाइनिंग टेबल अरेंजमेंट वर्क मा. शाला लोढ़ा पुरवा</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
       </c>
       <c r="H12" s="2" t="n">
-        <v>50351.13</v>
-[...4 lines deleted...]
-        </is>
+        <v>25614.48</v>
+      </c>
+      <c r="I12" s="2" t="n">
+        <v>20782</v>
+      </c>
+      <c r="J12" s="3" t="n">
+        <v>45207</v>
+      </c>
+      <c r="K12" s="3" t="n">
+        <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1709001056/DP/69 — निर्मल वाटिका लोढा पुरवा</t>
+          <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>92000</v>
+          <t>1709001056/AV/22012034589633 — डाइनिंग टेबल अरेंजमेंट वर्क मा. शाला  भीना</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
       </c>
       <c r="H13" s="2" t="n">
-        <v>26618</v>
-[...4 lines deleted...]
-        </is>
+        <v>25614.48</v>
+      </c>
+      <c r="I13" s="2" t="n">
+        <v>20782</v>
+      </c>
+      <c r="J13" s="3" t="n">
+        <v>45207</v>
+      </c>
+      <c r="K13" s="3" t="n">
+        <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1709001056/DP/88 — निर्मल वाटिका 1 से 20 तक</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>92000</v>
+          <t>1709001056/AV/22012034618408 — आंगनवाड़ी भवन निर्माण कार्य लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H14" s="2" t="n">
-        <v>63704</v>
-[...4 lines deleted...]
-        </is>
+        <v>500000</v>
+      </c>
+      <c r="I14" s="2" t="n">
+        <v>498718</v>
+      </c>
+      <c r="J14" s="3" t="n">
+        <v>45199</v>
+      </c>
+      <c r="K14" s="3" t="n">
+        <v>45883</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IC/22012034885790 — सार्वजानिक कूप ( निर्मल नीर) शमशान घाट के पास  ग्रा. पं. लोढ़ापुरवा</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
+          <t>1709001056/AV/22012034660696 — शान्तिधाम निर्माण कार्य लोढ़ापुरवा  ग्रा.पं. लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="G15" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="2" t="n">
-        <v>578699</v>
-[...5 lines deleted...]
-      </c>
+        <v>274796.72</v>
+      </c>
+      <c r="I15" s="2" t="n">
+        <v>237652</v>
+      </c>
+      <c r="J15" s="3" t="n">
+        <v>45664</v>
+      </c>
+      <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IC/22012034887442 — सार्वजनिक सिंचाई कूप निर्माण कार्य थरी में कमला पटेल के खेत के पास ग्रा.पं. लोढ़ापुरवा</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
-[...3 lines deleted...]
-        <v>682000.17</v>
+          <t>1709001056/AV/22012034660697 — शान्तिधाम निर्माण कार्य भीना  ग्रा.पं. लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
       </c>
       <c r="H16" s="2" t="n">
-        <v>666877</v>
-[...5 lines deleted...]
-      </c>
+        <v>274902.09</v>
+      </c>
+      <c r="I16" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="n">
+        <v>45521</v>
+      </c>
+      <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IC/22012034887443 — सार्वजनिक सिंचाई कूप निर्माण कार्य पुष्पा अनुरागी  के खेत के पास ग्रा.पं. लोढ़ापुरवा</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
-[...3 lines deleted...]
-        <v>689999.51</v>
+          <t>1709001056/AV/22012034663262 — सामुदायिक खेल मैदान पुतरिया दाई मंदिर के पास ग्रा.पं. लोढ़ापुरवा स</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H17" s="2" t="n">
-        <v>676292</v>
-[...5 lines deleted...]
-      </c>
+        <v>539893.07</v>
+      </c>
+      <c r="I17" s="2" t="n">
+        <v>511588.5</v>
+      </c>
+      <c r="J17" s="3" t="n">
+        <v>45729</v>
+      </c>
+      <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/1000056838 — भूमिशिल्‍प मलखान पिता शिवराम सिंह</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>47000</v>
+          <t>1709001056/DP/22 — व्रक्षारोपण कार्य लोढापुरवा से नत्‍थुपुरवा मार्ग तक</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H18" s="2" t="n">
-        <v>44838</v>
-[...4 lines deleted...]
-        </is>
+        <v>498000</v>
+      </c>
+      <c r="I18" s="2" t="n">
+        <v>228930.73</v>
+      </c>
+      <c r="J18" s="3" t="n">
+        <v>39282</v>
+      </c>
+      <c r="K18" s="3" t="n">
+        <v>40940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/1000057622 — भूमिशिल्‍प द्रगपाल पिता बद्री सिंह</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>60000</v>
+          <t>1709001056/DP/22012034601619 — अमृत वाटिका वसुधा वंदन तलैया चांदीपाठी, भीना</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H19" s="2" t="n">
-        <v>59568</v>
-[...4 lines deleted...]
-        </is>
+        <v>55847.4</v>
+      </c>
+      <c r="I19" s="2" t="n">
+        <v>41646</v>
+      </c>
+      <c r="J19" s="3" t="n">
+        <v>45194</v>
+      </c>
+      <c r="K19" s="3" t="n">
+        <v>45855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/1000057623 — भूमिशिल्‍प रमेश पिता दशरथ पाल</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>33000</v>
+          <t>1709001056/DP/22012034615563 — निर्मल नीर कार्य कोरिनपुरवा के पास, नत्थूपुरवा, लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H20" s="2" t="n">
-        <v>30051</v>
-[...4 lines deleted...]
-        </is>
+        <v>457330.21</v>
+      </c>
+      <c r="I20" s="2" t="n">
+        <v>456527</v>
+      </c>
+      <c r="J20" s="3" t="n">
+        <v>45525</v>
+      </c>
+      <c r="K20" s="3" t="n">
+        <v>45855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit for Individual</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034327555 — नाडेप निर्माण बाबूराम / मइयादीन अरिहवार</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1709001056/DP/25 — व्रक्षारोपण कार्य तलैया पार तक</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H21" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>498000</v>
+      </c>
+      <c r="I21" s="2" t="n">
+        <v>54090</v>
+      </c>
+      <c r="J21" s="3" t="n">
+        <v>39285</v>
+      </c>
+      <c r="K21" s="3" t="n">
+        <v>40940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit for Individual</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034327557 — नाडेप निर्माण रमेश / दशरथ पाल</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1709001056/DP/26 — व्रक्षारोपण कार्य देवी जी पुतरिया दाई के बगीचा तक</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H22" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>498000</v>
+      </c>
+      <c r="I22" s="2" t="n">
+        <v>50351.13</v>
+      </c>
+      <c r="J22" s="3" t="n">
+        <v>39284</v>
+      </c>
+      <c r="K22" s="3" t="n">
+        <v>40940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit for Individual</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034327559 — नाडेप निर्माण क़पाल / मइयादीन अहिरवार</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1709001056/DP/69 — निर्मल वाटिका लोढा पुरवा</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H23" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>92000</v>
+      </c>
+      <c r="I23" s="2" t="n">
+        <v>26618</v>
+      </c>
+      <c r="J23" s="3" t="n">
+        <v>40469</v>
+      </c>
+      <c r="K23" s="3" t="n">
+        <v>41731</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034327560 — कपिलधारा सह खेत तालाब देवीदयाल / रामकिशोर मिश्रा</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>230000</v>
+          <t>1709001056/DP/88 — निर्मल वाटिका 1 से 20 तक</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H24" s="2" t="n">
-        <v>229828</v>
-[...4 lines deleted...]
-        </is>
+        <v>92000</v>
+      </c>
+      <c r="I24" s="2" t="n">
+        <v>63704</v>
+      </c>
+      <c r="J24" s="3" t="n">
+        <v>40454</v>
+      </c>
+      <c r="K24" s="3" t="n">
+        <v>41731</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034343672 — वृक्ष रोपण  प्राथमिक शाला भीना से पुतरिया दाई की ओर</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/IC/22012034885790 — सार्वजानिक कूप ( निर्मल नीर) शमशान घाट के पास  ग्रा. पं. लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>600000.28</v>
+      </c>
+      <c r="I25" s="2" t="n">
+        <v>526199</v>
+      </c>
+      <c r="J25" s="3" t="n">
+        <v>45664</v>
+      </c>
+      <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034343853 — वृक्षारोपड़ प्राथमिक शाला भीना से पुतरिया दाई की ओर</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>335000</v>
+          <t>1709001056/IC/22012034887442 — सार्वजनिक सिंचाई कूप निर्माण कार्य थरी में कमला पटेल के खेत के पास ग्रा.पं. लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>8792</v>
-[...4 lines deleted...]
-        </is>
+        <v>682000.17</v>
+      </c>
+      <c r="I26" s="2" t="n">
+        <v>596877</v>
+      </c>
+      <c r="J26" s="3" t="n">
+        <v>45672</v>
+      </c>
+      <c r="K26" s="3" t="n">
+        <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034343856 — वृक्षारोपड़ नहर से लोड़ापुरवा मार्ग की ओर सार्बजनिक परिसर</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>335000</v>
+          <t>1709001056/IC/22012034887443 — सार्वजनिक सिंचाई कूप निर्माण कार्य पुष्पा अनुरागी  के खेत के पास ग्रा.पं. लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>8192</v>
-[...4 lines deleted...]
-        </is>
+        <v>689999.51</v>
+      </c>
+      <c r="I27" s="2" t="n">
+        <v>588792</v>
+      </c>
+      <c r="J27" s="3" t="n">
+        <v>45672</v>
+      </c>
+      <c r="K27" s="3" t="n">
+        <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034344811 — कपिल धारा कूप सह खेत तालाब मलखान पिता शिवराम सिंह</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>230000</v>
+          <t>1709001056/IF/1000056838 — भूमिशिल्‍प मलखान पिता शिवराम सिंह</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H28" s="2" t="n">
-        <v>235320</v>
-[...4 lines deleted...]
-        </is>
+        <v>47000</v>
+      </c>
+      <c r="I28" s="2" t="n">
+        <v>44838</v>
+      </c>
+      <c r="J28" s="3" t="n">
+        <v>41687</v>
+      </c>
+      <c r="K28" s="3" t="n">
+        <v>42347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034344816 — कपिल धारा कूप सह खेत तालाब रामकुमार  पिता बाबूलाल  कुशवाहा</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>230000</v>
+          <t>1709001056/IF/1000057622 — भूमिशिल्‍प द्रगपाल पिता बद्री सिंह</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>229710</v>
-[...4 lines deleted...]
-        </is>
+        <v>60000</v>
+      </c>
+      <c r="I29" s="2" t="n">
+        <v>59568</v>
+      </c>
+      <c r="J29" s="3" t="n">
+        <v>41673</v>
+      </c>
+      <c r="K29" s="3" t="n">
+        <v>41717</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034353347 — वृक्षारोपड़ कार्य लोधपुरवा कालोनी से स्कूल प्रगंड तक</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>335000</v>
+          <t>1709001056/IF/1000057623 — भूमिशिल्‍प रमेश पिता दशरथ पाल</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>4720</v>
-[...4 lines deleted...]
-        </is>
+        <v>33000</v>
+      </c>
+      <c r="I30" s="2" t="n">
+        <v>30051</v>
+      </c>
+      <c r="J30" s="3" t="n">
+        <v>41696</v>
+      </c>
+      <c r="K30" s="3" t="n">
+        <v>42396</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Compost Pit / Construction of Compost Pit for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034353359 — वृक्षारोपड़ कार्य पुतरिया दाई से चाँदीपाठी स्कूल प्रगड़ तक</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>335000</v>
+          <t>1709001056/IF/22012034327555 — नाडेप निर्माण बाबूराम / मइयादीन अरिहवार</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>6096</v>
-[...5 lines deleted...]
-      </c>
+        <v>12000</v>
+      </c>
+      <c r="I31" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="n">
+        <v>42811</v>
+      </c>
+      <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Compost Pit / Construction of Compost Pit for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034386395 — कपिलधारा कूप सह खेत तालाब सुखदेव बिहारी पिता श्यामबिहारी</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
+          <t>1709001056/IF/22012034327557 — नाडेप निर्माण रमेश / दशरथ पाल</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="G32" s="2" t="n">
+      <c r="H32" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="H32" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="J32" s="3" t="n">
+        <v>42811</v>
+      </c>
+      <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Compost Pit / Construction of Compost Pit for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034394682 — खेत तालाब निर्माण कार्य दृगपाल पिता बद्री सिंह</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>105000</v>
+          <t>1709001056/IF/22012034327559 — नाडेप निर्माण क़पाल / मइयादीन अहिरवार</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H33" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I33" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J33" s="3" t="n">
+        <v>42811</v>
+      </c>
+      <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G34" s="2" t="n">
+          <t>1709001056/IF/22012034327560 — कपिलधारा सह खेत तालाब देवीदयाल / रामकिशोर मिश्रा</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="n">
         <v>230000</v>
       </c>
-      <c r="H34" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I34" s="2" t="n">
+        <v>229828</v>
+      </c>
+      <c r="J34" s="3" t="n">
+        <v>42817</v>
+      </c>
+      <c r="K34" s="3" t="n">
+        <v>42985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034414196 — शौचालय निर्माण  बदलू / तेजा प्रजापति</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1709001056/IF/22012034343672 — वृक्ष रोपण  प्राथमिक शाला भीना से पुतरिया दाई की ओर</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>11478</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="n">
+        <v>42855</v>
+      </c>
+      <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034414218 — शौचालय निर्माण लक्मी / तेजा प्रजापति</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1709001056/IF/22012034343853 — वृक्षारोपड़ प्राथमिक शाला भीना से पुतरिया दाई की ओर</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H36" s="2" t="n">
-        <v>11688</v>
-[...4 lines deleted...]
-        </is>
+        <v>335000</v>
+      </c>
+      <c r="I36" s="2" t="n">
+        <v>8792</v>
+      </c>
+      <c r="J36" s="3" t="n">
+        <v>42883</v>
+      </c>
+      <c r="K36" s="3" t="n">
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034414221 — शौचालय निर्माण गुट्ट / कुबेर केवट</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1709001056/IF/22012034343856 — वृक्षारोपड़ नहर से लोड़ापुरवा मार्ग की ओर सार्बजनिक परिसर</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>335000</v>
+      </c>
+      <c r="I37" s="2" t="n">
+        <v>8192</v>
+      </c>
+      <c r="J37" s="3" t="n">
+        <v>42883</v>
+      </c>
+      <c r="K37" s="3" t="n">
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034414224 — शौचालय निर्माण जयराम / टेढ़ा केवट</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1709001056/IF/22012034344811 — कपिल धारा कूप सह खेत तालाब मलखान पिता शिवराम सिंह</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>12000</v>
-[...4 lines deleted...]
-        </is>
+        <v>230000</v>
+      </c>
+      <c r="I38" s="2" t="n">
+        <v>235320</v>
+      </c>
+      <c r="J38" s="3" t="n">
+        <v>42885</v>
+      </c>
+      <c r="K38" s="3" t="n">
+        <v>44195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034414226 — शौचालय निर्माण पुल्ली / छोटेलाल</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1709001056/IF/22012034344816 — कपिल धारा कूप सह खेत तालाब रामकुमार  पिता बाबूलाल  कुशवाहा</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>230000</v>
+      </c>
+      <c r="I39" s="2" t="n">
+        <v>229710</v>
+      </c>
+      <c r="J39" s="3" t="n">
+        <v>42886</v>
+      </c>
+      <c r="K39" s="3" t="n">
+        <v>43725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034414234 — शौचालय निर्माण झुग्गो / धनपत केवट</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1709001056/IF/22012034353347 — वृक्षारोपड़ कार्य लोधपुरवा कालोनी से स्कूल प्रगंड तक</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H40" s="2" t="n">
-        <v>11652</v>
-[...4 lines deleted...]
-        </is>
+        <v>335000</v>
+      </c>
+      <c r="I40" s="2" t="n">
+        <v>4720</v>
+      </c>
+      <c r="J40" s="3" t="n">
+        <v>42908</v>
+      </c>
+      <c r="K40" s="3" t="n">
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034414239 — शौचालय निर्माण राजकुमार / बोड़ा केवट</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1709001056/IF/22012034353359 — वृक्षारोपड़ कार्य पुतरिया दाई से चाँदीपाठी स्कूल प्रगड़ तक</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>11652</v>
-[...4 lines deleted...]
-        </is>
+        <v>335000</v>
+      </c>
+      <c r="I41" s="2" t="n">
+        <v>6096</v>
+      </c>
+      <c r="J41" s="3" t="n">
+        <v>42906</v>
+      </c>
+      <c r="K41" s="3" t="n">
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034414242 — शौचालय निर्माण मनोज कुमार / राममिलन</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1709001056/IF/22012034386395 — कपिलधारा कूप सह खेत तालाब सुखदेव बिहारी पिता श्यामबिहारी</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>11652</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I42" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="n">
+        <v>42761</v>
+      </c>
+      <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034414245 — शौचालय निर्माण रामदुलारी उर्फ़ रामश्री / बलवीर तिवारी</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1709001056/IF/22012034394682 — खेत तालाब निर्माण कार्य दृगपाल पिता बद्री सिंह</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>12000</v>
-[...5 lines deleted...]
-      </c>
+        <v>105000</v>
+      </c>
+      <c r="I43" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="n">
+        <v>43231</v>
+      </c>
+      <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034414247 — शौचालय निर्माण सुग्रीम / रजवा कोरी</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1709001056/IF/22012034401072 — कपिलधारा कूप सह खेत तालाब निर्माण भगवतदीन पिता रामशरण रावत</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>11614</v>
-[...4 lines deleted...]
-        </is>
+        <v>230000</v>
+      </c>
+      <c r="I44" s="2" t="n">
+        <v>229324</v>
+      </c>
+      <c r="J44" s="3" t="n">
+        <v>43271</v>
+      </c>
+      <c r="K44" s="3" t="n">
+        <v>43725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G45" s="2" t="n">
+          <t>1709001056/IF/22012034414196 — शौचालय निर्माण  बदलू / तेजा प्रजापति</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="n">
         <v>12000</v>
       </c>
-      <c r="H45" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I45" s="2" t="n">
+        <v>11478</v>
+      </c>
+      <c r="J45" s="3" t="n">
+        <v>43301</v>
+      </c>
+      <c r="K45" s="3" t="n">
+        <v>43490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1709001056/IF/22012034414218 — शौचालय निर्माण लक्मी / तेजा प्रजापति</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>12000</v>
       </c>
-      <c r="I46" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="I46" s="2" t="n">
+        <v>11688</v>
+      </c>
+      <c r="J46" s="3" t="n">
+        <v>43803</v>
+      </c>
+      <c r="K46" s="3" t="n">
+        <v>43861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G47" s="2" t="n">
+          <t>1709001056/IF/22012034414221 — शौचालय निर्माण गुट्ट / कुबेर केवट</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="n">
         <v>12000</v>
       </c>
-      <c r="H47" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="I47" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="n">
+        <v>43204</v>
+      </c>
+      <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G48" s="2" t="n">
+          <t>1709001056/IF/22012034414224 — शौचालय निर्माण जयराम / टेढ़ा केवट</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="n">
         <v>12000</v>
       </c>
-      <c r="H48" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I48" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="J48" s="3" t="n">
+        <v>43318</v>
+      </c>
+      <c r="K48" s="3" t="n">
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
+          <t>1709001056/IF/22012034414226 — शौचालय निर्माण पुल्ली / छोटेलाल</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="G49" s="2" t="n">
+      <c r="H49" s="2" t="n">
         <v>12000</v>
       </c>
-      <c r="H49" s="2" t="n">
+      <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I49" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J49" s="3" t="n">
+        <v>43204</v>
+      </c>
+      <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1709001056/IF/22012034414234 — शौचालय निर्माण झुग्गो / धनपत केवट</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>12000</v>
       </c>
-      <c r="I50" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="I50" s="2" t="n">
+        <v>11652</v>
+      </c>
+      <c r="J50" s="3" t="n">
+        <v>43318</v>
+      </c>
+      <c r="K50" s="3" t="n">
+        <v>43440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G51" s="2" t="n">
+          <t>1709001056/IF/22012034414239 — शौचालय निर्माण राजकुमार / बोड़ा केवट</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="n">
         <v>12000</v>
       </c>
-      <c r="H51" s="2" t="n">
+      <c r="I51" s="2" t="n">
         <v>11652</v>
       </c>
-      <c r="I51" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J51" s="3" t="n">
+        <v>43319</v>
+      </c>
+      <c r="K51" s="3" t="n">
+        <v>43415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G52" s="2" t="n">
+          <t>1709001056/IF/22012034414242 — शौचालय निर्माण मनोज कुमार / राममिलन</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="n">
         <v>12000</v>
       </c>
-      <c r="H52" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I52" s="2" t="n">
+        <v>11652</v>
+      </c>
+      <c r="J52" s="3" t="n">
+        <v>43301</v>
+      </c>
+      <c r="K52" s="3" t="n">
+        <v>43419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G53" s="2" t="n">
+          <t>1709001056/IF/22012034414245 — शौचालय निर्माण रामदुलारी उर्फ़ रामश्री / बलवीर तिवारी</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="n">
         <v>12000</v>
       </c>
-      <c r="H53" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I53" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="J53" s="3" t="n">
+        <v>43301</v>
+      </c>
+      <c r="K53" s="3" t="n">
+        <v>43341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>Const of Level Bench Terrace for Individual / Construction of Level Bench Terrace for Individual</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034459066 — भूमि शिल्प निर्माण दिल्लीप सिंह पिता बाबू सिंह</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/IF/22012034414247 — शौचालय निर्माण सुग्रीम / रजवा कोरी</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H54" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>12000</v>
+      </c>
+      <c r="I54" s="2" t="n">
+        <v>11614</v>
+      </c>
+      <c r="J54" s="3" t="n">
+        <v>45134</v>
+      </c>
+      <c r="K54" s="3" t="n">
+        <v>45580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>Const of Level Bench Terrace for Individual / Construction of Level Bench Terrace for Individual</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034459068 — भूमि शिल्प निर्माण बाबूराम पिता मइयादीन अहिरवार</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/IF/22012034415172 — शौचालय निर्माण बाबादीन पिता बसंता</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H55" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>12000</v>
+      </c>
+      <c r="I55" s="2" t="n">
+        <v>10608</v>
+      </c>
+      <c r="J55" s="3" t="n">
+        <v>43271</v>
+      </c>
+      <c r="K55" s="3" t="n">
+        <v>45580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034459069 — कपिलधारा कूप सह खेत तालाब मौजीलाल पिता लल्लू पटेल</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/IF/22012034415173 — देवीदयाल पिता रामकिशोर</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H56" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>12000</v>
+      </c>
+      <c r="I56" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="J56" s="3" t="n">
+        <v>43476</v>
+      </c>
+      <c r="K56" s="3" t="n">
+        <v>43511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034459070 — कपिलधारा कूप सह हीरालाल पिता रामकिशोर</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/IF/22012034415174 — शौचालय निर्माण रामफल पिता चुनवाद</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H57" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>12000</v>
+      </c>
+      <c r="I57" s="2" t="n">
+        <v>11652</v>
+      </c>
+      <c r="J57" s="3" t="n">
+        <v>43271</v>
+      </c>
+      <c r="K57" s="3" t="n">
+        <v>43415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034472770 — मेड बंधान कार्य दादू पिता सोना अहिरवार</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>18000</v>
+          <t>1709001056/IF/22012034415175 — शौचालय निर्माण राजमनी पति कल्‍लू</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H58" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>12000</v>
+      </c>
+      <c r="I58" s="2" t="n">
+        <v>10956</v>
+      </c>
+      <c r="J58" s="3" t="n">
+        <v>43489</v>
+      </c>
+      <c r="K58" s="3" t="n">
+        <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034472811 — मेड बंधान कार्य रामबहादुर पिता बिहारी सिंह</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
+          <t>1709001056/IF/22012034415860 — शौचालय निर्माण बाबूराम पिता राधे</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="G59" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H59" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I59" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J59" s="3" t="n">
+        <v>43204</v>
+      </c>
+      <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034560718 — मेड बंधान कार्य फूलकली पति कामता प्रसाद मिश्रा</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>54217</v>
+          <t>1709001056/IF/22012034415862 — शौचालय निर्माण शिवफूल पिता डग्‍गू</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H60" s="2" t="n">
-        <v>47310</v>
-[...4 lines deleted...]
-        </is>
+        <v>12000</v>
+      </c>
+      <c r="I60" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="J60" s="3" t="n">
+        <v>43496</v>
+      </c>
+      <c r="K60" s="3" t="n">
+        <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034560720 — मेड बंधान कार्य रामबहादुर पिता बिहारीसिंह</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>14861.18</v>
+          <t>1709001056/IF/22012034415863 — शौचालय निर्माण रामनरेश पिता रामधनी</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H61" s="2" t="n">
-        <v>12920</v>
-[...4 lines deleted...]
-        </is>
+        <v>12000</v>
+      </c>
+      <c r="I61" s="2" t="n">
+        <v>11652</v>
+      </c>
+      <c r="J61" s="3" t="n">
+        <v>43274</v>
+      </c>
+      <c r="K61" s="3" t="n">
+        <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034564872 — मेड बंधान सुखदेव पिता श्यामबिहारी रावत</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>27746.25</v>
+          <t>1709001056/IF/22012034415864 — शौचालय निर्माण श्रीराम पिता माताप्रसाद</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H62" s="2" t="n">
-        <v>30780</v>
-[...4 lines deleted...]
-        </is>
+        <v>12000</v>
+      </c>
+      <c r="I62" s="2" t="n">
+        <v>11748</v>
+      </c>
+      <c r="J62" s="3" t="n">
+        <v>43522</v>
+      </c>
+      <c r="K62" s="3" t="n">
+        <v>44144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034564877 — मेड बंधान सुशील पिता रामकिशोर सिंह</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>42868.69</v>
+          <t>1709001056/IF/22012034415867 — शौचालय निर्माण चुनवादी पिता भगवानदास</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H63" s="2" t="n">
-        <v>36863</v>
-[...4 lines deleted...]
-        </is>
+        <v>12000</v>
+      </c>
+      <c r="I63" s="2" t="n">
+        <v>11652</v>
+      </c>
+      <c r="J63" s="3" t="n">
+        <v>43271</v>
+      </c>
+      <c r="K63" s="3" t="n">
+        <v>45109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Const of Level Bench Terrace for Individual / Construction of Level Bench Terrace for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034580036 — ब्रक्षारोपना कार्य मनोज पिता राममिलन तिवारी</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>115360</v>
+          <t>1709001056/IF/22012034459066 — भूमि शिल्प निर्माण दिल्लीप सिंह पिता बाबू सिंह</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H64" s="2" t="n">
-        <v>38543</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I64" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Const of Level Bench Terrace for Individual / Construction of Level Bench Terrace for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034580042 — ब्रक्षारोपण कार्य रामकुमार कुशवाहा</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>115360</v>
+          <t>1709001056/IF/22012034459068 — भूमि शिल्प निर्माण बाबूराम पिता मइयादीन अहिरवार</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H65" s="2" t="n">
-        <v>89901</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I65" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034580680 — ब्रक्षारोपन कार्य मलखान पिता शिवराम सिंह</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>115360</v>
+          <t>1709001056/IF/22012034459069 — कपिलधारा कूप सह खेत तालाब मौजीलाल पिता लल्लू पटेल</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H66" s="2" t="n">
-        <v>47637</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I66" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034592692 — वृक्षारोपण कार्य देवी दयाल मिश्रा पिता राम किशोर मिश्रा</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>115360</v>
+          <t>1709001056/IF/22012034459070 — कपिलधारा कूप सह हीरालाल पिता रामकिशोर</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H67" s="2" t="n">
-        <v>40058</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I67" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J67" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034626828 — मेढ़ बंधान कार्य जगदेव पिता लल्लू पटेल नत्थूपुरवा, lodhapurwa</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>12674.27</v>
+          <t>1709001056/IF/22012034472770 — मेड बंधान कार्य दादू पिता सोना अहिरवार</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H68" s="2" t="n">
-        <v>11970</v>
-[...5 lines deleted...]
-      </c>
+        <v>18000</v>
+      </c>
+      <c r="I68" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034628029 — हितैषी कूप निर्माण कार्य अंशुराम पिता रामराजा दीक्षित bheena</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>263855.24</v>
+          <t>1709001056/IF/22012034472811 — मेड बंधान कार्य रामबहादुर पिता बिहारी सिंह</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H69" s="2" t="n">
-        <v>272694</v>
-[...5 lines deleted...]
-      </c>
+        <v>16000</v>
+      </c>
+      <c r="I69" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
+          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
           <t>Construction of Bund</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>12376.05</v>
+          <t>1709001056/IF/22012034560718 — मेड बंधान कार्य फूलकली पति कामता प्रसाद मिश्रा</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H70" s="2" t="n">
-        <v>8106</v>
-[...4 lines deleted...]
-        </is>
+        <v>54217</v>
+      </c>
+      <c r="I70" s="2" t="n">
+        <v>47310</v>
+      </c>
+      <c r="J70" s="3" t="n">
+        <v>44052</v>
+      </c>
+      <c r="K70" s="3" t="n">
+        <v>44168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034791544 — CTR हितैषी खेत तालाब कार्य बेवा संपत पति स्व. दयाराम पाल,bheena, Lodhapurwa</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>110516.06</v>
+          <t>1709001056/IF/22012034560720 — मेड बंधान कार्य रामबहादुर पिता बिहारीसिंह</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H71" s="2" t="n">
-        <v>98827.78</v>
-[...4 lines deleted...]
-        </is>
+        <v>14861.18</v>
+      </c>
+      <c r="I71" s="2" t="n">
+        <v>12920</v>
+      </c>
+      <c r="J71" s="3" t="n">
+        <v>43998</v>
+      </c>
+      <c r="K71" s="3" t="n">
+        <v>44114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034791551 — CTR हितैषी खेत तालाब कार्य दृगपाल पिता बद्री सिंह,bheena, Lodhapurwa</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>110516.06</v>
+          <t>1709001056/IF/22012034564872 — मेड बंधान सुखदेव पिता श्यामबिहारी रावत</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H72" s="2" t="n">
-        <v>101842</v>
-[...4 lines deleted...]
-        </is>
+        <v>27746.25</v>
+      </c>
+      <c r="I72" s="2" t="n">
+        <v>30780</v>
+      </c>
+      <c r="J72" s="3" t="n">
+        <v>44013</v>
+      </c>
+      <c r="K72" s="3" t="n">
+        <v>44058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034791576 — CTR हितैषी खेत तालाब कार्य दयाराम पिता सिमुआ बसोर,BHEENA, Lodhapurwa</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>110516.06</v>
+          <t>1709001056/IF/22012034564877 — मेड बंधान सुशील पिता रामकिशोर सिंह</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H73" s="2" t="n">
-        <v>102360.75</v>
-[...4 lines deleted...]
-        </is>
+        <v>42868.69</v>
+      </c>
+      <c r="I73" s="2" t="n">
+        <v>36863</v>
+      </c>
+      <c r="J73" s="3" t="n">
+        <v>44339</v>
+      </c>
+      <c r="K73" s="3" t="n">
+        <v>44494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t>Constr of stone peripheral bund for indiv / Construction of Stone peripheral/farm/field Bund for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012034802486 — मेढ बंधान कार्य मौजीलाल पिता लल्लू पटेल bheena</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>28363.98</v>
+          <t>1709001056/IF/22012034580036 — ब्रक्षारोपना कार्य मनोज पिता राममिलन तिवारी</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H74" s="2" t="n">
-        <v>24192</v>
-[...4 lines deleted...]
-        </is>
+        <v>115360</v>
+      </c>
+      <c r="I74" s="2" t="n">
+        <v>38543</v>
+      </c>
+      <c r="J74" s="3" t="n">
+        <v>44021</v>
+      </c>
+      <c r="K74" s="3" t="n">
+        <v>45457</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035102065 — Earthen Check dam Anshuram pita Ramraja Dixit Bheena</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>127319.83</v>
+          <t>1709001056/IF/22012034580042 — ब्रक्षारोपण कार्य रामकुमार कुशवाहा</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H75" s="2" t="n">
-        <v>120792.54</v>
-[...4 lines deleted...]
-        </is>
+        <v>115360</v>
+      </c>
+      <c r="I75" s="2" t="n">
+        <v>89901</v>
+      </c>
+      <c r="J75" s="3" t="n">
+        <v>44021</v>
+      </c>
+      <c r="K75" s="3" t="n">
+        <v>45621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035158642 — भूमि उत्थान कार्य गौरीशंकर पिता नंदा बसोर , भीना, लोढ़ापुरवा</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>92684.44</v>
+          <t>1709001056/IF/22012034580680 — ब्रक्षारोपन कार्य मलखान पिता शिवराम सिंह</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H76" s="2" t="n">
-        <v>89130</v>
-[...4 lines deleted...]
-        </is>
+        <v>115360</v>
+      </c>
+      <c r="I76" s="2" t="n">
+        <v>47637</v>
+      </c>
+      <c r="J76" s="3" t="n">
+        <v>44027</v>
+      </c>
+      <c r="K76" s="3" t="n">
+        <v>45454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035158645 — भूमि उत्थान कार्य रामसजीवन पिता मैयादीन अहिरवार ,भीना, लोढ़ापुरवा</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>92684.44</v>
+          <t>1709001056/IF/22012034592692 — वृक्षारोपण कार्य देवी दयाल मिश्रा पिता राम किशोर मिश्रा</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H77" s="2" t="n">
-        <v>87912</v>
-[...4 lines deleted...]
-        </is>
+        <v>115360</v>
+      </c>
+      <c r="I77" s="2" t="n">
+        <v>40058</v>
+      </c>
+      <c r="J77" s="3" t="n">
+        <v>44049</v>
+      </c>
+      <c r="K77" s="3" t="n">
+        <v>45663</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035158649 — भूमि उत्थान कार्य बाबूराम पिता मैयादीन अहिरवार, भीना, लोढ़ापुरवा</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>92684.44</v>
+          <t>1709001056/IF/22012034626828 — मेढ़ बंधान कार्य जगदेव पिता लल्लू पटेल नत्थूपुरवा, lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H78" s="2" t="n">
-        <v>89466</v>
-[...4 lines deleted...]
-        </is>
+        <v>12674.27</v>
+      </c>
+      <c r="I78" s="2" t="n">
+        <v>11970</v>
+      </c>
+      <c r="J78" s="3" t="n">
+        <v>44145</v>
+      </c>
+      <c r="K78" s="3" t="n">
+        <v>44155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035380050 — खेत तालाब निर्माण नरेंद्र सिंह पिता शिवराम सिंह ग्रा.पं. लोढ़ापुरवा</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
-[...3 lines deleted...]
-        <v>199000.13</v>
+          <t>1709001056/IF/22012034628029 — हितैषी कूप निर्माण कार्य अंशुराम पिता रामराजा दीक्षित bheena</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H79" s="2" t="n">
-        <v>190266</v>
-[...4 lines deleted...]
-        </is>
+        <v>263855.24</v>
+      </c>
+      <c r="I79" s="2" t="n">
+        <v>272694</v>
+      </c>
+      <c r="J79" s="3" t="n">
+        <v>44173</v>
+      </c>
+      <c r="K79" s="3" t="n">
+        <v>44554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035380059 — खेत तालाब निर्माण वीरेंद्र सिंह पिता शिवराम सिंह  ग्रा.पं. लोढ़ापुरवा</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
-[...3 lines deleted...]
-        <v>199000.13</v>
+          <t>1709001056/IF/22012034628030 — Med Bandhan nirman karya RamRaja pita rameshwar dikshit lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H80" s="2" t="n">
-        <v>175650</v>
-[...4 lines deleted...]
-        </is>
+        <v>12376.05</v>
+      </c>
+      <c r="I80" s="2" t="n">
+        <v>8106</v>
+      </c>
+      <c r="J80" s="3" t="n">
+        <v>44346</v>
+      </c>
+      <c r="K80" s="3" t="n">
+        <v>44921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
-          <t>New</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/IF/22012034791544 — CTR हितैषी खेत तालाब कार्य बेवा संपत पति स्व. दयाराम पाल,bheena, Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H81" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>110516.06</v>
+      </c>
+      <c r="I81" s="2" t="n">
+        <v>98827.78</v>
+      </c>
+      <c r="J81" s="3" t="n">
+        <v>44366</v>
+      </c>
+      <c r="K81" s="3" t="n">
+        <v>45195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035386655 — JGSA 2025 Recharge structure kapildhara koop Manoj 1709001056/IF/9993698122 GP Lodhapurwa</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>27000.29</v>
+          <t>1709001056/IF/22012034791551 — CTR हितैषी खेत तालाब कार्य दृगपाल पिता बद्री सिंह,bheena, Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H82" s="2" t="n">
-        <v>25166</v>
-[...4 lines deleted...]
-        </is>
+        <v>110516.06</v>
+      </c>
+      <c r="I82" s="2" t="n">
+        <v>101842</v>
+      </c>
+      <c r="J82" s="3" t="n">
+        <v>44366</v>
+      </c>
+      <c r="K82" s="3" t="n">
+        <v>45583</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035386692 — JGSA 2025 Recharge structure kapildhara koop Malkhan 1709001056/IF/22012034344811 GP Lodhapurwa</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
-[...3 lines deleted...]
-        <v>27000.29</v>
+          <t>1709001056/IF/22012034791576 — CTR हितैषी खेत तालाब कार्य दयाराम पिता सिमुआ बसोर,BHEENA, Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H83" s="2" t="n">
-        <v>25166</v>
-[...4 lines deleted...]
-        </is>
+        <v>110516.06</v>
+      </c>
+      <c r="I83" s="2" t="n">
+        <v>102360.75</v>
+      </c>
+      <c r="J83" s="3" t="n">
+        <v>44366</v>
+      </c>
+      <c r="K83" s="3" t="n">
+        <v>45195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of stone peripheral bund for indiv / Construction of Stone peripheral/farm/field Bund for Individuals</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035386714 — JGSA 2025 Recharge structure kapildhara koop Anshram 1709001056/IF/22012034628029</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>27000.29</v>
+          <t>1709001056/IF/22012034802486 — मेढ बंधान कार्य मौजीलाल पिता लल्लू पटेल bheena</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H84" s="2" t="n">
-        <v>26471</v>
-[...4 lines deleted...]
-        </is>
+        <v>28363.98</v>
+      </c>
+      <c r="I84" s="2" t="n">
+        <v>24192</v>
+      </c>
+      <c r="J84" s="3" t="n">
+        <v>44365</v>
+      </c>
+      <c r="K84" s="3" t="n">
+        <v>44910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035409510 — खेत तालाब निर्माण बेटीबाई अहिरवार ग्रा.पं. लोढ़ापुरवा</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>New</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/IF/22012035102065 — Earthen Check dam Anshuram pita Ramraja Dixit Bheena</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H85" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>127319.83</v>
+      </c>
+      <c r="I85" s="2" t="n">
+        <v>120792.54</v>
+      </c>
+      <c r="J85" s="3" t="n">
+        <v>45093</v>
+      </c>
+      <c r="K85" s="3" t="n">
+        <v>45641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035417852 — खेत तालाब निर्माण कार्य बेटीबाई अहिरवार  भीना ग्रा.पं. लोढ़ापुरवा</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>New</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/IF/22012035158642 — भूमि उत्थान कार्य गौरीशंकर पिता नंदा बसोर , भीना, लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H86" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>92684.44</v>
+      </c>
+      <c r="I86" s="2" t="n">
+        <v>89130</v>
+      </c>
+      <c r="J86" s="3" t="n">
+        <v>45199</v>
+      </c>
+      <c r="K86" s="3" t="n">
+        <v>45580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035503372 — खेत तालाब निर्माण कार्य ठाकुरदीन पिता बैजनाथ पाल ग्रा.पं. लोढ़ापुरवा</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>199000.13</v>
+          <t>1709001056/IF/22012035158645 — भूमि उत्थान कार्य रामसजीवन पिता मैयादीन अहिरवार ,भीना, लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H87" s="2" t="n">
-        <v>194294.4</v>
-[...4 lines deleted...]
-        </is>
+        <v>92684.44</v>
+      </c>
+      <c r="I87" s="2" t="n">
+        <v>87912</v>
+      </c>
+      <c r="J87" s="3" t="n">
+        <v>45199</v>
+      </c>
+      <c r="K87" s="3" t="n">
+        <v>45580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035503437 — खेत तालाब निर्माण कार्य चंद्रपाल सिंह पिता दरवारी सिंह ग्रा.पं. लोढ़ापुरवा</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/IF/22012035158649 — भूमि उत्थान कार्य बाबूराम पिता मैयादीन अहिरवार, भीना, लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H88" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>92684.44</v>
+      </c>
+      <c r="I88" s="2" t="n">
+        <v>89466</v>
+      </c>
+      <c r="J88" s="3" t="n">
+        <v>45199</v>
+      </c>
+      <c r="K88" s="3" t="n">
+        <v>45580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035503536 — JGSA 2025 Recharge structure kapildhara koop Devidayal 1709001056/IF/22012034327560 GP Lodhapurwa</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>New</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/IF/22012035380050 — खेत तालाब निर्माण नरेंद्र सिंह पिता शिवराम सिंह ग्रा.पं. लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
       </c>
       <c r="H89" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>199000.13</v>
+      </c>
+      <c r="I89" s="2" t="n">
+        <v>190266</v>
+      </c>
+      <c r="J89" s="3" t="n">
+        <v>45774</v>
+      </c>
+      <c r="K89" s="3" t="n">
+        <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035503588 — JGSA 2025 Recharge structure kapildhara koop Susheel 1709001056/IF/35 GP Lodhapurwa</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
+          <t>1709001056/IF/22012035380059 — खेत तालाब निर्माण वीरेंद्र सिंह पिता शिवराम सिंह  ग्रा.पं. लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
           <t>Physically Completed</t>
         </is>
       </c>
-      <c r="G90" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H90" s="2" t="n">
-        <v>26732</v>
-[...4 lines deleted...]
-        </is>
+        <v>199000.13</v>
+      </c>
+      <c r="I90" s="2" t="n">
+        <v>175650</v>
+      </c>
+      <c r="J90" s="3" t="n">
+        <v>45774</v>
+      </c>
+      <c r="K90" s="3" t="n">
+        <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035503643 — JGSA 2025 Recharge structure kapildhara koop Ramkrapal  1709001059/IF/9993691956 GP Lodhapurwa</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
-[...3 lines deleted...]
-        <v>27000.29</v>
+          <t>1709001056/IF/22012035380075 — खेत तालाब निर्माण दृगपाल सिंह पिता बद्री सिंह  ग्रा.पं. लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
       </c>
       <c r="H91" s="2" t="n">
-        <v>26732</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I91" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J91" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035520864 — खेत तालाब निर्माण कार्य चंद्रपाल सिंह पिता दरवारी सिंह ग्रा.पं. लोढ़ापुरवा</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>124365.44</v>
+          <t>1709001056/IF/22012035386655 — JGSA 2025 Recharge structure kapildhara koop Manoj 1709001056/IF/9993698122 GP Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H92" s="2" t="n">
-        <v>121212</v>
-[...5 lines deleted...]
-      </c>
+        <v>27000.29</v>
+      </c>
+      <c r="I92" s="2" t="n">
+        <v>25166</v>
+      </c>
+      <c r="J92" s="3" t="n">
+        <v>45774</v>
+      </c>
+      <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035528741 — खेत तालाब निर्माण कार्य बेटीबाई अहिरवार  ग्रा.पं. लोढ़ापुरवा</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
+          <t>1709001056/IF/22012035386692 — JGSA 2025 Recharge structure kapildhara koop Malkhan 1709001056/IF/22012034344811 GP Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
           <t>Physically Completed</t>
         </is>
       </c>
-      <c r="G93" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H93" s="2" t="n">
-        <v>193920</v>
-[...4 lines deleted...]
-        </is>
+        <v>27000.29</v>
+      </c>
+      <c r="I93" s="2" t="n">
+        <v>25166</v>
+      </c>
+      <c r="J93" s="3" t="n">
+        <v>45774</v>
+      </c>
+      <c r="K93" s="3" t="n">
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035541924 — खेत तालाब निर्माण कार्य जयराम सिंह पिता शिवबालक सिंह ग्राम भीना ग्रा.पं. लोढ़ापुरवा</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>199000.13</v>
+          <t>1709001056/IF/22012035386714 — JGSA 2025 Recharge structure kapildhara koop Anshram 1709001056/IF/22012034628029</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H94" s="2" t="n">
-        <v>193737.12</v>
-[...4 lines deleted...]
-        </is>
+        <v>27000.29</v>
+      </c>
+      <c r="I94" s="2" t="n">
+        <v>26471</v>
+      </c>
+      <c r="J94" s="3" t="n">
+        <v>45774</v>
+      </c>
+      <c r="K94" s="3" t="n">
+        <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>Horticulture / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/25 — नंदन फलोधान रामऔतार पिता बाबूलाल कुशवाहा के खेत में लोढापुरवा</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>115000</v>
+          <t>1709001056/IF/22012035409510 — खेत तालाब निर्माण बेटीबाई अहिरवार ग्रा.पं. लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
       </c>
       <c r="H95" s="2" t="n">
-        <v>38359.9</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I95" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J95" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/316 — कपिलधारा कूप निर्माण चन्‍द्रपाल सिह</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>125000</v>
+          <t>1709001056/IF/22012035417852 — खेत तालाब निर्माण कार्य बेटीबाई अहिरवार  भीना ग्रा.पं. लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
       </c>
       <c r="H96" s="2" t="n">
-        <v>14640</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I96" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J96" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/35 — नवीन कूप निर्माण कार्य सुशील पिता रामकिशोर सिंह भीना लोढापुरवा</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>158000</v>
+          <t>1709001056/IF/22012035503372 — खेत तालाब निर्माण कार्य ठाकुरदीन पिता बैजनाथ पाल ग्रा.पं. लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H97" s="2" t="n">
-        <v>114134</v>
-[...4 lines deleted...]
-        </is>
+        <v>199000.13</v>
+      </c>
+      <c r="I97" s="2" t="n">
+        <v>194294.4</v>
+      </c>
+      <c r="J97" s="3" t="n">
+        <v>45805</v>
+      </c>
+      <c r="K97" s="3" t="n">
+        <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/566 — कपिलधारा कूप निर्माण कार्य रामऔतार पिता बाबूलाल कुशवाहा लोढापुरवा</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>154000</v>
+          <t>1709001056/IF/22012035503437 — खेत तालाब निर्माण कार्य चंद्रपाल सिंह पिता दरवारी सिंह ग्रा.पं. लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H98" s="2" t="n">
-        <v>136191.4</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I98" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J98" s="3" t="n">
+        <v>45762</v>
+      </c>
+      <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/670 — कपिलधारा कूप निर्माण बल्‍देव प्रसाद पटेल</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>154000</v>
+          <t>1709001056/IF/22012035503536 — JGSA 2025 Recharge structure kapildhara koop Devidayal 1709001056/IF/22012034327560 GP Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
       </c>
       <c r="H99" s="2" t="n">
-        <v>117170.3</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I99" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J99" s="3" t="n">
+        <v>45762</v>
+      </c>
+      <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/706 — मेड बंधान गौरिया / नंदा बसोर लोढापुरवा</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>27000</v>
+          <t>1709001056/IF/22012035503588 — JGSA 2025 Recharge structure kapildhara koop Susheel 1709001056/IF/35 GP Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
       </c>
       <c r="H100" s="2" t="n">
-        <v>23376</v>
-[...4 lines deleted...]
-        </is>
+        <v>27000.29</v>
+      </c>
+      <c r="I100" s="2" t="n">
+        <v>26732</v>
+      </c>
+      <c r="J100" s="3" t="n">
+        <v>45813</v>
+      </c>
+      <c r="K100" s="3" t="n">
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/707 — मेढबंधान  मनीराम/मइयादीन अहिरवार</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/IF/22012035503643 — JGSA 2025 Recharge structure kapildhara koop Ramkrapal  1709001059/IF/9993691956 GP Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
       </c>
       <c r="H101" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>27000.29</v>
+      </c>
+      <c r="I101" s="2" t="n">
+        <v>26732</v>
+      </c>
+      <c r="J101" s="3" t="n">
+        <v>45813</v>
+      </c>
+      <c r="K101" s="3" t="n">
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>27000</v>
+          <t>1709001056/IF/22012035520864 — खेत तालाब निर्माण कार्य चंद्रपाल सिंह पिता दरवारी सिंह ग्रा.पं. लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H102" s="2" t="n">
-        <v>20000</v>
-[...4 lines deleted...]
-        </is>
+        <v>124365.44</v>
+      </c>
+      <c r="I102" s="2" t="n">
+        <v>121212</v>
+      </c>
+      <c r="J102" s="3" t="n">
+        <v>45796</v>
+      </c>
+      <c r="K102" s="3" t="n">
+        <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>27000</v>
+          <t>1709001056/IF/22012035528741 — खेत तालाब निर्माण कार्य बेटीबाई अहिरवार  ग्रा.पं. लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
       </c>
       <c r="H103" s="2" t="n">
-        <v>20400</v>
-[...4 lines deleted...]
-        </is>
+        <v>199000.13</v>
+      </c>
+      <c r="I103" s="2" t="n">
+        <v>193920</v>
+      </c>
+      <c r="J103" s="3" t="n">
+        <v>45803</v>
+      </c>
+      <c r="K103" s="3" t="n">
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>27000</v>
+          <t>1709001056/IF/22012035541924 — खेत तालाब निर्माण कार्य जयराम सिंह पिता शिवबालक सिंह ग्राम भीना ग्रा.पं. लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H104" s="2" t="n">
-        <v>24332</v>
-[...4 lines deleted...]
-        </is>
+        <v>199000.13</v>
+      </c>
+      <c r="I104" s="2" t="n">
+        <v>193737.12</v>
+      </c>
+      <c r="J104" s="3" t="n">
+        <v>45805</v>
+      </c>
+      <c r="K104" s="3" t="n">
+        <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Horticulture / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/821 — मेड बंधान चुनवाद/ मइयादीन अहिरवार</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>27000</v>
+          <t>1709001056/IF/25 — नंदन फलोधान रामऔतार पिता बाबूलाल कुशवाहा के खेत में लोढापुरवा</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H105" s="2" t="n">
-        <v>13338</v>
-[...4 lines deleted...]
-        </is>
+        <v>115000</v>
+      </c>
+      <c r="I105" s="2" t="n">
+        <v>38359.9</v>
+      </c>
+      <c r="J105" s="3" t="n">
+        <v>39620</v>
+      </c>
+      <c r="K105" s="3" t="n">
+        <v>40940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/822 — मेड बंधान बाबूराम / मइयादीन अहिरवार</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>27000</v>
+          <t>1709001056/IF/316 — कपिलधारा कूप निर्माण चन्‍द्रपाल सिह</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H106" s="2" t="n">
-        <v>17600</v>
-[...4 lines deleted...]
-        </is>
+        <v>125000</v>
+      </c>
+      <c r="I106" s="2" t="n">
+        <v>14640</v>
+      </c>
+      <c r="J106" s="3" t="n">
+        <v>39848</v>
+      </c>
+      <c r="K106" s="3" t="n">
+        <v>40537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>125000</v>
+          <t>1709001056/IF/35 — नवीन कूप निर्माण कार्य सुशील पिता रामकिशोर सिंह भीना लोढापुरवा</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H107" s="2" t="n">
-        <v>150097.76</v>
-[...4 lines deleted...]
-        </is>
+        <v>158000</v>
+      </c>
+      <c r="I107" s="2" t="n">
+        <v>114134</v>
+      </c>
+      <c r="J107" s="3" t="n">
+        <v>39569</v>
+      </c>
+      <c r="K107" s="3" t="n">
+        <v>40084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
-      <c r="D108" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>125000</v>
+          <t>1709001056/IF/566 — कपिलधारा कूप निर्माण कार्य रामऔतार पिता बाबूलाल कुशवाहा लोढापुरवा</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H108" s="2" t="n">
-        <v>116169</v>
-[...4 lines deleted...]
-        </is>
+        <v>154000</v>
+      </c>
+      <c r="I108" s="2" t="n">
+        <v>136191.4</v>
+      </c>
+      <c r="J108" s="3" t="n">
+        <v>39866</v>
+      </c>
+      <c r="K108" s="3" t="n">
+        <v>40476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/948 — भूमि शिल्‍प झल्‍लू/ विशाली अहिरवार भीना</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>27000</v>
+          <t>1709001056/IF/670 — कपिलधारा कूप निर्माण बल्‍देव प्रसाद पटेल</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H109" s="2" t="n">
-        <v>17000</v>
-[...4 lines deleted...]
-        </is>
+        <v>154000</v>
+      </c>
+      <c r="I109" s="2" t="n">
+        <v>117170.3</v>
+      </c>
+      <c r="J109" s="3" t="n">
+        <v>40256</v>
+      </c>
+      <c r="K109" s="3" t="n">
+        <v>40829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
-      <c r="D110" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G110" s="2" t="n">
+          <t>1709001056/IF/706 — मेड बंधान गौरिया / नंदा बसोर लोढापुरवा</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H110" s="2" t="n">
         <v>27000</v>
       </c>
-      <c r="H110" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I110" s="2" t="n">
+        <v>23376</v>
+      </c>
+      <c r="J110" s="3" t="n">
+        <v>40379</v>
+      </c>
+      <c r="K110" s="3" t="n">
+        <v>40427</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
-      <c r="D111" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>27000</v>
+          <t>1709001056/IF/707 — मेढबंधान  मनीराम/मइयादीन अहिरवार</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H111" s="2" t="n">
-        <v>13600</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I111" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J111" s="3" t="n">
+        <v>40245</v>
+      </c>
+      <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>53000</v>
+          <t>1709001056/IF/708 — मेढबंधान  मनीराम/मइयादीन अहिरवार</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H112" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>27000</v>
+      </c>
+      <c r="I112" s="2" t="n">
+        <v>20000</v>
+      </c>
+      <c r="J112" s="3" t="n">
+        <v>40398</v>
+      </c>
+      <c r="K112" s="3" t="n">
+        <v>40409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>46000</v>
+          <t>1709001056/IF/709 — मेढ बंधान रामकुपाल / मइयादीन अहिरवार</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H113" s="2" t="n">
-        <v>45530</v>
-[...4 lines deleted...]
-        </is>
+        <v>27000</v>
+      </c>
+      <c r="I113" s="2" t="n">
+        <v>20400</v>
+      </c>
+      <c r="J113" s="3" t="n">
+        <v>40406</v>
+      </c>
+      <c r="K113" s="3" t="n">
+        <v>40412</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling and Shaping / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/9993691420 — भूमिशिल्‍प बेवा केशरिया पति गफलू बसोर</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>82000</v>
+          <t>1709001056/IF/820 — मेड बंधान दयाराम पिता सिमुवा बसोर</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H114" s="2" t="n">
-        <v>67647</v>
-[...4 lines deleted...]
-        </is>
+        <v>27000</v>
+      </c>
+      <c r="I114" s="2" t="n">
+        <v>24332</v>
+      </c>
+      <c r="J114" s="3" t="n">
+        <v>40372</v>
+      </c>
+      <c r="K114" s="3" t="n">
+        <v>40498</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/9993691956 — कपिलधारा कूप रामक्रपाल पिता सुखलाल पटेल</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>363000</v>
+          <t>1709001056/IF/821 — मेड बंधान चुनवाद/ मइयादीन अहिरवार</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H115" s="2" t="n">
-        <v>363350</v>
-[...4 lines deleted...]
-        </is>
+        <v>27000</v>
+      </c>
+      <c r="I115" s="2" t="n">
+        <v>13338</v>
+      </c>
+      <c r="J115" s="3" t="n">
+        <v>40364</v>
+      </c>
+      <c r="K115" s="3" t="n">
+        <v>40829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste/Fallow Land / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/9993695232 — भूमिशिल्प दादू पिता सोना अहिरवार</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>66000</v>
+          <t>1709001056/IF/822 — मेड बंधान बाबूराम / मइयादीन अहिरवार</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H116" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>27000</v>
+      </c>
+      <c r="I116" s="2" t="n">
+        <v>17600</v>
+      </c>
+      <c r="J116" s="3" t="n">
+        <v>40360</v>
+      </c>
+      <c r="K116" s="3" t="n">
+        <v>40419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>363000</v>
+          <t>1709001056/IF/92 — नवीन कूप निर्माण कार्य तेजा पिता लाडले प्रजापति लोढापुरवा</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H117" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>125000</v>
+      </c>
+      <c r="I117" s="2" t="n">
+        <v>150097.76</v>
+      </c>
+      <c r="J117" s="3" t="n">
+        <v>39558</v>
+      </c>
+      <c r="K117" s="3" t="n">
+        <v>40473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling and Shaping / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/9993695429 — भूमिशिल्प राम बहादुर पिता बिहारी सिंह</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>79000</v>
+          <t>1709001056/IF/93 — नवीन कूप निर्माण कार्य नन्‍हे पिता रामधनी पटेल लोढापुरवा</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H118" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>125000</v>
+      </c>
+      <c r="I118" s="2" t="n">
+        <v>116169</v>
+      </c>
+      <c r="J118" s="3" t="n">
+        <v>39569</v>
+      </c>
+      <c r="K118" s="3" t="n">
+        <v>40084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling and Shaping / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/9993695439 — भूमिशिल्प सीताराम पिता मइयादीन अहिरवार</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>68000</v>
+          <t>1709001056/IF/948 — भूमि शिल्‍प झल्‍लू/ विशाली अहिरवार भीना</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H119" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>27000</v>
+      </c>
+      <c r="I119" s="2" t="n">
+        <v>17000</v>
+      </c>
+      <c r="J119" s="3" t="n">
+        <v>40457</v>
+      </c>
+      <c r="K119" s="3" t="n">
+        <v>40463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/9993698122 — कपिलधारा कूप मनोज पिता राममिलन तिवारी</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>363000</v>
+          <t>1709001056/IF/951 — मेड बंधान सजीवन / मइयादीन अहिरवार</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H120" s="2" t="n">
-        <v>357907</v>
-[...4 lines deleted...]
-        </is>
+        <v>27000</v>
+      </c>
+      <c r="I120" s="2" t="n">
+        <v>20600</v>
+      </c>
+      <c r="J120" s="3" t="n">
+        <v>40464</v>
+      </c>
+      <c r="K120" s="3" t="n">
+        <v>40470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling and Shaping / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/9993698124 — भूमिशिल्‍प रामबहादुर पिता बिहारी सिंह</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>79000</v>
+          <t>1709001056/IF/952 — मेड बंधान तेजा पिता लाडले प्रजापति</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H121" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>27000</v>
+      </c>
+      <c r="I121" s="2" t="n">
+        <v>13600</v>
+      </c>
+      <c r="J121" s="3" t="n">
+        <v>40406</v>
+      </c>
+      <c r="K121" s="3" t="n">
+        <v>40473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste/Fallow Land / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/9993728380 — भूमि शिल्प कशी पटेल पिता बाबू</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...2 lines deleted...]
-      <c r="G122" s="2" t="n">
+          <t>1709001056/IF/9926711320 — भूमिशिल्‍प चन्‍द्रपाल पिता दरबारी सिंह</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H122" s="2" t="n">
+        <v>53000</v>
+      </c>
+      <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="H122" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="J122" s="3" t="n">
+        <v>41703</v>
+      </c>
+      <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste/Fallow Land / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/9993728383 — भूमि शिल्प पुसिदी न प्रजापति पिता विशाली</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/IF/9926711323 — भूमिशिल्‍प लटोरा पिता बल्‍दू केवट</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H123" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>46000</v>
+      </c>
+      <c r="I123" s="2" t="n">
+        <v>45530</v>
+      </c>
+      <c r="J123" s="3" t="n">
+        <v>41703</v>
+      </c>
+      <c r="K123" s="3" t="n">
+        <v>41810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste/Fallow Land / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
+          <t>Land Leveling and Shaping / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
           <t>Land Development</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/IF/9993691420 — भूमिशिल्‍प बेवा केशरिया पति गफलू बसोर</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H124" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>82000</v>
+      </c>
+      <c r="I124" s="2" t="n">
+        <v>67647</v>
+      </c>
+      <c r="J124" s="3" t="n">
+        <v>42361</v>
+      </c>
+      <c r="K124" s="3" t="n">
+        <v>42536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/9993728418 — पशु शेड मलखान पिता शिवराम सिंह</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/IF/9993691956 — कपिलधारा कूप रामक्रपाल पिता सुखलाल पटेल</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H125" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>363000</v>
+      </c>
+      <c r="I125" s="2" t="n">
+        <v>363350</v>
+      </c>
+      <c r="J125" s="3" t="n">
+        <v>42375</v>
+      </c>
+      <c r="K125" s="3" t="n">
+        <v>43114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Development of Waste/Fallow Land / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/9993728420 — पशु शेड बाबुराम पिता मइयादीन चमार</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
+          <t>1709001056/IF/9993695232 — भूमिशिल्प दादू पिता सोना अहिरवार</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="G126" s="2" t="n">
+      <c r="H126" s="2" t="n">
+        <v>66000</v>
+      </c>
+      <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="H126" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="J126" s="3" t="n">
+        <v>42279</v>
+      </c>
+      <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/9993728424 — पशु शेड बाबुराम पिता मइयादीन चमार</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...2 lines deleted...]
-      <c r="G127" s="2" t="n">
+          <t>1709001056/IF/9993695422 — कपिलधारा कूप मनोज पिता राम मिलन तिवारी</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H127" s="2" t="n">
+        <v>363000</v>
+      </c>
+      <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="H127" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="J127" s="3" t="n">
+        <v>42565</v>
+      </c>
+      <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Land Leveling and Shaping / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/9993728425 — पशु शेड शिवराम पिता परमा केवट</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
+          <t>1709001056/IF/9993695429 — भूमिशिल्प राम बहादुर पिता बिहारी सिंह</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="G128" s="2" t="n">
+      <c r="H128" s="2" t="n">
+        <v>79000</v>
+      </c>
+      <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="H128" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="J128" s="3" t="n">
+        <v>42358</v>
+      </c>
+      <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Land Leveling and Shaping / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/IAY/1051953 — Construction of IAY House -IAY REG. NO. MP3999233</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1709001056/IF/9993695439 — भूमिशिल्प सीताराम पिता मइयादीन अहिरवार</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H129" s="2" t="n">
-        <v>14792</v>
-[...5 lines deleted...]
-      </c>
+        <v>68000</v>
+      </c>
+      <c r="I129" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J129" s="3" t="n">
+        <v>42358</v>
+      </c>
+      <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/IAY/1148783 — Construction of IAY House -IAY REG. NO. MP1889631</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1709001056/IF/9993698122 — कपिलधारा कूप मनोज पिता राममिलन तिवारी</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H130" s="2" t="n">
-        <v>15492</v>
-[...4 lines deleted...]
-        </is>
+        <v>363000</v>
+      </c>
+      <c r="I130" s="2" t="n">
+        <v>357907</v>
+      </c>
+      <c r="J130" s="3" t="n">
+        <v>42361</v>
+      </c>
+      <c r="K130" s="3" t="n">
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Land Leveling and Shaping / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/IAY/2266603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1795425</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1709001056/IF/9993698124 — भूमिशिल्‍प रामबहादुर पिता बिहारी सिंह</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H131" s="2" t="n">
-        <v>14784</v>
-[...5 lines deleted...]
-      </c>
+        <v>79000</v>
+      </c>
+      <c r="I131" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J131" s="3" t="n">
+        <v>42280</v>
+      </c>
+      <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Development of Waste/Fallow Land / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/IAY/2285742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2948177</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1709001056/IF/9993728380 — भूमि शिल्प कशी पटेल पिता बाबू</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H132" s="2" t="n">
-        <v>14784</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I132" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J132" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Development of Waste/Fallow Land / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/IAY/2555593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1118971</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1709001056/IF/9993728383 — भूमि शिल्प पुसिदी न प्रजापति पिता विशाली</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H133" s="2" t="n">
-        <v>14820</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I133" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J133" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Development of Waste/Fallow Land / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/IAY/2556130 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1540681</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1709001056/IF/9993728389 — भूमि शिल्प छोटा सेन पिता रामप्रसाद</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H134" s="2" t="n">
-        <v>15960</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I134" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J134" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/IAY/2556910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1882012</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1709001056/IF/9993728418 — पशु शेड मलखान पिता शिवराम सिंह</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H135" s="2" t="n">
-        <v>17100</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I135" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J135" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/IAY/2556915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1882868</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1709001056/IF/9993728420 — पशु शेड बाबुराम पिता मइयादीन चमार</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H136" s="2" t="n">
-        <v>17100</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I136" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J136" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/IAY/2556917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1883125</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1709001056/IF/9993728424 — पशु शेड बाबुराम पिता मइयादीन चमार</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H137" s="2" t="n">
-        <v>17100</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I137" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J137" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/IAY/2556928 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1886829</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1709001056/IF/9993728425 — पशु शेड शिवराम पिता परमा केवट</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H138" s="2" t="n">
-        <v>17100</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I138" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J138" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1709001056/IF/IAY/1051953 — Construction of IAY House -IAY REG. NO. MP3999233</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H139" s="2" t="n">
-        <v>15960</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I139" s="2" t="n">
+        <v>14792</v>
+      </c>
+      <c r="J139" s="3" t="n">
+        <v>42927</v>
+      </c>
+      <c r="K139" s="3" t="n">
+        <v>43160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1709001056/IF/IAY/1148783 — Construction of IAY House -IAY REG. NO. MP1889631</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H140" s="2" t="n">
-        <v>16910</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I140" s="2" t="n">
+        <v>15492</v>
+      </c>
+      <c r="J140" s="3" t="n">
+        <v>42908</v>
+      </c>
+      <c r="K140" s="3" t="n">
+        <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D141" s="1" t="inlineStr">
+      <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E141" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1709001056/IF/IAY/2266603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1795425</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="I141" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="I141" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J141" s="3" t="n">
+        <v>43742</v>
+      </c>
+      <c r="K141" s="3" t="n">
+        <v>44644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D142" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E142" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G142" s="2" t="n">
+          <t>1709001056/IF/IAY/2285742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2948177</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H142" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I142" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J142" s="3" t="n">
+        <v>43742</v>
+      </c>
+      <c r="K142" s="3" t="n">
+        <v>44644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D143" s="1" t="inlineStr">
+      <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G143" s="2" t="n">
+          <t>1709001056/IF/IAY/2555593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1118971</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H143" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H143" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I143" s="2" t="n">
+        <v>14820</v>
+      </c>
+      <c r="J143" s="3" t="n">
+        <v>43987</v>
+      </c>
+      <c r="K143" s="3" t="n">
+        <v>44910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D144" s="1" t="inlineStr">
+      <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
-[...2 lines deleted...]
-      <c r="G144" s="2" t="n">
+          <t>1709001056/IF/IAY/2556130 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1540681</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H144" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H144" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I144" s="2" t="n">
+        <v>15960</v>
+      </c>
+      <c r="J144" s="3" t="n">
+        <v>44020</v>
+      </c>
+      <c r="K144" s="3" t="n">
+        <v>44134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D145" s="1" t="inlineStr">
+      <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G145" s="2" t="n">
+          <t>1709001056/IF/IAY/2556910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1882012</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H145" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H145" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I145" s="2" t="n">
+        <v>17100</v>
+      </c>
+      <c r="J145" s="3" t="n">
+        <v>43987</v>
+      </c>
+      <c r="K145" s="3" t="n">
+        <v>44132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D146" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E146" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1709001056/IF/IAY/2556915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1882868</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="I146" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="I146" s="2" t="n">
+        <v>17100</v>
+      </c>
+      <c r="J146" s="3" t="n">
+        <v>43987</v>
+      </c>
+      <c r="K146" s="3" t="n">
+        <v>44132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D147" s="1" t="inlineStr">
+      <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E147" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G147" s="2" t="n">
+          <t>1709001056/IF/IAY/2556917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1883125</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H147" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I147" s="2" t="n">
+        <v>17100</v>
+      </c>
+      <c r="J147" s="3" t="n">
+        <v>44020</v>
+      </c>
+      <c r="K147" s="3" t="n">
+        <v>44132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D148" s="1" t="inlineStr">
+      <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E148" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1709001056/IF/IAY/2556928 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1886829</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="I148" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="I148" s="2" t="n">
+        <v>17100</v>
+      </c>
+      <c r="J148" s="3" t="n">
+        <v>43987</v>
+      </c>
+      <c r="K148" s="3" t="n">
+        <v>44132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D149" s="1" t="inlineStr">
+      <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E149" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1709001056/IF/IAY/2556929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1887209</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="I149" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="I149" s="2" t="n">
+        <v>15960</v>
+      </c>
+      <c r="J149" s="3" t="n">
+        <v>43987</v>
+      </c>
+      <c r="K149" s="3" t="n">
+        <v>44134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D150" s="1" t="inlineStr">
+      <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E150" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G150" s="2" t="n">
+          <t>1709001056/IF/IAY/2556965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1901142</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H150" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I150" s="2" t="n">
+        <v>16910</v>
+      </c>
+      <c r="J150" s="3" t="n">
+        <v>44020</v>
+      </c>
+      <c r="K150" s="3" t="n">
+        <v>44087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D151" s="1" t="inlineStr">
+      <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E151" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G151" s="2" t="n">
+          <t>1709001056/IF/IAY/2557950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2250986</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H151" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H151" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I151" s="2" t="n">
+        <v>17100</v>
+      </c>
+      <c r="J151" s="3" t="n">
+        <v>44020</v>
+      </c>
+      <c r="K151" s="3" t="n">
+        <v>44132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D152" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E152" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G152" s="2" t="n">
+          <t>1709001056/IF/IAY/2561282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2955022</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H152" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H152" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I152" s="2" t="n">
+        <v>16212</v>
+      </c>
+      <c r="J152" s="3" t="n">
+        <v>44469</v>
+      </c>
+      <c r="K152" s="3" t="n">
+        <v>44910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D153" s="1" t="inlineStr">
+      <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E153" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G153" s="2" t="n">
+          <t>1709001056/IF/IAY/2561652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3014681</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H153" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I153" s="2" t="n">
+        <v>16878</v>
+      </c>
+      <c r="J153" s="3" t="n">
+        <v>44483</v>
+      </c>
+      <c r="K153" s="3" t="n">
+        <v>44978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D154" s="1" t="inlineStr">
+      <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E154" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G154" s="2" t="n">
+          <t>1709001056/IF/IAY/2565388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3676686</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H154" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I154" s="2" t="n">
+        <v>13962</v>
+      </c>
+      <c r="J154" s="3" t="n">
+        <v>45087</v>
+      </c>
+      <c r="K154" s="3" t="n">
+        <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D155" s="1" t="inlineStr">
+      <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E155" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G155" s="2" t="n">
+          <t>1709001056/IF/IAY/2565595 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3696279</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H155" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I155" s="2" t="n">
+        <v>16740</v>
+      </c>
+      <c r="J155" s="3" t="n">
+        <v>44013</v>
+      </c>
+      <c r="K155" s="3" t="n">
+        <v>44928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D156" s="1" t="inlineStr">
+      <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E156" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G156" s="2" t="n">
+          <t>1709001056/IF/IAY/2594321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1908021</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H156" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I156" s="2" t="n">
+        <v>17100</v>
+      </c>
+      <c r="J156" s="3" t="n">
+        <v>44020</v>
+      </c>
+      <c r="K156" s="3" t="n">
+        <v>44082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D157" s="1" t="inlineStr">
+      <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E157" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G157" s="2" t="n">
+          <t>1709001056/IF/IAY/2594410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3721819</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H157" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H157" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I157" s="2" t="n">
+        <v>16944</v>
+      </c>
+      <c r="J157" s="3" t="n">
+        <v>44469</v>
+      </c>
+      <c r="K157" s="3" t="n">
+        <v>44948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D158" s="1" t="inlineStr">
+      <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E158" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G158" s="2" t="n">
+          <t>1709001056/IF/IAY/2597325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1908008</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H158" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I158" s="2" t="n">
+        <v>17100</v>
+      </c>
+      <c r="J158" s="3" t="n">
+        <v>44020</v>
+      </c>
+      <c r="K158" s="3" t="n">
+        <v>44132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D159" s="1" t="inlineStr">
+      <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E159" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G159" s="2" t="n">
+          <t>1709001056/IF/IAY/2599805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3984262</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H159" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H159" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I159" s="2" t="n">
+        <v>17100</v>
+      </c>
+      <c r="J159" s="3" t="n">
+        <v>44020</v>
+      </c>
+      <c r="K159" s="3" t="n">
+        <v>44132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D160" s="1" t="inlineStr">
+      <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E160" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G160" s="2" t="n">
+          <t>1709001056/IF/IAY/2639886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1777638</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H160" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I160" s="2" t="n">
+        <v>17013</v>
+      </c>
+      <c r="J160" s="3" t="n">
+        <v>44276</v>
+      </c>
+      <c r="K160" s="3" t="n">
+        <v>45097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E161" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15030</v>
+          <t>1709001056/IF/IAY/2642024 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2645432</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H161" s="2" t="n">
-        <v>19715</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I161" s="2" t="n">
+        <v>17069</v>
+      </c>
+      <c r="J161" s="3" t="n">
+        <v>44276</v>
+      </c>
+      <c r="K161" s="3" t="n">
+        <v>45097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E162" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15030</v>
+          <t>1709001056/IF/IAY/2643197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1967242</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H162" s="2" t="n">
-        <v>18588</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I162" s="2" t="n">
+        <v>16182</v>
+      </c>
+      <c r="J162" s="3" t="n">
+        <v>44276</v>
+      </c>
+      <c r="K162" s="3" t="n">
+        <v>44923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E163" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15030</v>
+          <t>1709001056/IF/IAY/2647243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4442675</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>16583</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I163" s="2" t="n">
+        <v>14232</v>
+      </c>
+      <c r="J163" s="3" t="n">
+        <v>44498</v>
+      </c>
+      <c r="K163" s="3" t="n">
+        <v>45094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D164" s="1" t="inlineStr">
+      <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E164" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17370</v>
+          <t>1709001056/IF/IAY/2649479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1996802</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>16184</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I164" s="2" t="n">
+        <v>16336</v>
+      </c>
+      <c r="J164" s="3" t="n">
+        <v>44276</v>
+      </c>
+      <c r="K164" s="3" t="n">
+        <v>44931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D165" s="1" t="inlineStr">
+      <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E165" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17370</v>
+          <t>1709001056/IF/IAY/2649481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1908338</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>16895</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I165" s="2" t="n">
+        <v>16842</v>
+      </c>
+      <c r="J165" s="3" t="n">
+        <v>44276</v>
+      </c>
+      <c r="K165" s="3" t="n">
+        <v>44928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D166" s="1" t="inlineStr">
+      <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E166" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17370</v>
+          <t>1709001056/IF/IAY/2650278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1967339</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>15826</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I166" s="2" t="n">
+        <v>16978</v>
+      </c>
+      <c r="J166" s="3" t="n">
+        <v>44276</v>
+      </c>
+      <c r="K166" s="3" t="n">
+        <v>45097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D167" s="1" t="inlineStr">
+      <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E167" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17370</v>
+          <t>1709001056/IF/IAY/2655659 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1914728</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>15440</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I167" s="2" t="n">
+        <v>16810</v>
+      </c>
+      <c r="J167" s="3" t="n">
+        <v>44276</v>
+      </c>
+      <c r="K167" s="3" t="n">
+        <v>44928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D168" s="1" t="inlineStr">
+      <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E168" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17370</v>
+          <t>1709001056/IF/IAY/2693797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5242525</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>16537</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I168" s="2" t="n">
+        <v>16916</v>
+      </c>
+      <c r="J168" s="3" t="n">
+        <v>44276</v>
+      </c>
+      <c r="K168" s="3" t="n">
+        <v>45454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D169" s="1" t="inlineStr">
+      <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E169" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17370</v>
+          <t>1709001056/IF/IAY/2696518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4780531</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>17088</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I169" s="2" t="n">
+        <v>16134</v>
+      </c>
+      <c r="J169" s="3" t="n">
+        <v>44394</v>
+      </c>
+      <c r="K169" s="3" t="n">
+        <v>44931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D170" s="1" t="inlineStr">
+      <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E170" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17370</v>
+          <t>1709001056/IF/IAY/2699027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4781187</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>15440</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I170" s="2" t="n">
+        <v>15796</v>
+      </c>
+      <c r="J170" s="3" t="n">
+        <v>44276</v>
+      </c>
+      <c r="K170" s="3" t="n">
+        <v>44931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E171" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17370</v>
+          <t>1709001056/IF/IAY/279884 — Construction of IAY House -IAY REG. NO. MP1086899</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>16019</v>
-[...4 lines deleted...]
-        </is>
+        <v>15030</v>
+      </c>
+      <c r="I171" s="2" t="n">
+        <v>19715</v>
+      </c>
+      <c r="J171" s="3" t="n">
+        <v>42762</v>
+      </c>
+      <c r="K171" s="3" t="n">
+        <v>43466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E172" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17370</v>
+          <t>1709001056/IF/IAY/283270 — Construction of IAY House -IAY REG. NO. MP1289109</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>16879</v>
-[...4 lines deleted...]
-        </is>
+        <v>15030</v>
+      </c>
+      <c r="I172" s="2" t="n">
+        <v>18588</v>
+      </c>
+      <c r="J172" s="3" t="n">
+        <v>42809</v>
+      </c>
+      <c r="K172" s="3" t="n">
+        <v>43466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E173" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17370</v>
+          <t>1709001056/IF/IAY/283614 — Construction of IAY House -IAY REG. NO. MP1483205</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>16752</v>
-[...4 lines deleted...]
-        </is>
+        <v>15030</v>
+      </c>
+      <c r="I173" s="2" t="n">
+        <v>16583</v>
+      </c>
+      <c r="J173" s="3" t="n">
+        <v>42762</v>
+      </c>
+      <c r="K173" s="3" t="n">
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D174" s="1" t="inlineStr">
+      <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E174" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G174" s="2" t="n">
+          <t>1709001056/IF/IAY/3013276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1556481</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H174" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H174" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I174" s="2" t="n">
+        <v>16184</v>
+      </c>
+      <c r="J174" s="3" t="n">
+        <v>44308</v>
+      </c>
+      <c r="K174" s="3" t="n">
+        <v>44931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D175" s="1" t="inlineStr">
+      <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E175" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G175" s="2" t="n">
+          <t>1709001056/IF/IAY/3013401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3508477</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H175" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H175" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I175" s="2" t="n">
+        <v>16895</v>
+      </c>
+      <c r="J175" s="3" t="n">
+        <v>44394</v>
+      </c>
+      <c r="K175" s="3" t="n">
+        <v>45097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D176" s="1" t="inlineStr">
+      <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E176" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G176" s="2" t="n">
+          <t>1709001056/IF/IAY/3013404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3547116</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H176" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H176" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I176" s="2" t="n">
+        <v>15826</v>
+      </c>
+      <c r="J176" s="3" t="n">
+        <v>44390</v>
+      </c>
+      <c r="K176" s="3" t="n">
+        <v>44915</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D177" s="1" t="inlineStr">
+      <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E177" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G177" s="2" t="n">
+          <t>1709001056/IF/IAY/3013532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4364884</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H177" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H177" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I177" s="2" t="n">
+        <v>15440</v>
+      </c>
+      <c r="J177" s="3" t="n">
+        <v>44315</v>
+      </c>
+      <c r="K177" s="3" t="n">
+        <v>44921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D178" s="1" t="inlineStr">
+      <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E178" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G178" s="2" t="n">
+          <t>1709001056/IF/IAY/3013587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2792204</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H178" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H178" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I178" s="2" t="n">
+        <v>16537</v>
+      </c>
+      <c r="J178" s="3" t="n">
+        <v>44323</v>
+      </c>
+      <c r="K178" s="3" t="n">
+        <v>44928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D179" s="1" t="inlineStr">
+      <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E179" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G179" s="2" t="n">
+          <t>1709001056/IF/IAY/3013665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2954580</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H179" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H179" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I179" s="2" t="n">
+        <v>17088</v>
+      </c>
+      <c r="J179" s="3" t="n">
+        <v>44498</v>
+      </c>
+      <c r="K179" s="3" t="n">
+        <v>45097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D180" s="1" t="inlineStr">
+      <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E180" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G180" s="2" t="n">
+          <t>1709001056/IF/IAY/3013844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5317148</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H180" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H180" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I180" s="2" t="n">
+        <v>15440</v>
+      </c>
+      <c r="J180" s="3" t="n">
+        <v>44330</v>
+      </c>
+      <c r="K180" s="3" t="n">
+        <v>44915</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D181" s="1" t="inlineStr">
+      <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E181" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G181" s="2" t="n">
+          <t>1709001056/IF/IAY/3013872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3507684</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H181" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H181" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I181" s="2" t="n">
+        <v>16019</v>
+      </c>
+      <c r="J181" s="3" t="n">
+        <v>44315</v>
+      </c>
+      <c r="K181" s="3" t="n">
+        <v>44450</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D182" s="1" t="inlineStr">
+      <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E182" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G182" s="2" t="n">
+          <t>1709001056/IF/IAY/3013978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3696083</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H182" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H182" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I182" s="2" t="n">
+        <v>16879</v>
+      </c>
+      <c r="J182" s="3" t="n">
+        <v>44315</v>
+      </c>
+      <c r="K182" s="3" t="n">
+        <v>44928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D183" s="1" t="inlineStr">
+      <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E183" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G183" s="2" t="n">
+          <t>1709001056/IF/IAY/3014185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3559058</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H183" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H183" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I183" s="2" t="n">
+        <v>16752</v>
+      </c>
+      <c r="J183" s="3" t="n">
+        <v>44394</v>
+      </c>
+      <c r="K183" s="3" t="n">
+        <v>44979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D184" s="1" t="inlineStr">
+      <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E184" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G184" s="2" t="n">
+          <t>1709001056/IF/IAY/3133842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3969804</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H184" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H184" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I184" s="2" t="n">
+        <v>16598</v>
+      </c>
+      <c r="J184" s="3" t="n">
+        <v>44351</v>
+      </c>
+      <c r="K184" s="3" t="n">
+        <v>44561</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D185" s="1" t="inlineStr">
+      <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E185" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G185" s="2" t="n">
+          <t>1709001056/IF/IAY/3133863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5610089</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H185" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H185" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I185" s="2" t="n">
+        <v>16686</v>
+      </c>
+      <c r="J185" s="3" t="n">
+        <v>44394</v>
+      </c>
+      <c r="K185" s="3" t="n">
+        <v>44978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D186" s="1" t="inlineStr">
+      <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E186" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G186" s="2" t="n">
+          <t>1709001056/IF/IAY/3253259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1791961</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H186" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H186" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I186" s="2" t="n">
+        <v>16994</v>
+      </c>
+      <c r="J186" s="3" t="n">
+        <v>45088</v>
+      </c>
+      <c r="K186" s="3" t="n">
+        <v>45525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D187" s="1" t="inlineStr">
+      <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E187" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G187" s="2" t="n">
+          <t>1709001056/IF/IAY/3287933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1748646</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H187" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H187" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I187" s="2" t="n">
+        <v>17810</v>
+      </c>
+      <c r="J187" s="3" t="n">
+        <v>44614</v>
+      </c>
+      <c r="K187" s="3" t="n">
+        <v>44751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D188" s="1" t="inlineStr">
+      <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E188" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G188" s="2" t="n">
+          <t>1709001056/IF/IAY/3287959 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1792005</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H188" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H188" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I188" s="2" t="n">
+        <v>16442</v>
+      </c>
+      <c r="J188" s="3" t="n">
+        <v>44626</v>
+      </c>
+      <c r="K188" s="3" t="n">
+        <v>44931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D189" s="1" t="inlineStr">
+      <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E189" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G189" s="2" t="n">
+          <t>1709001056/IF/IAY/3288657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2654887</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H189" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H189" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I189" s="2" t="n">
+        <v>16646</v>
+      </c>
+      <c r="J189" s="3" t="n">
+        <v>44616</v>
+      </c>
+      <c r="K189" s="3" t="n">
+        <v>44912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D190" s="1" t="inlineStr">
+      <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E190" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G190" s="2" t="n">
+          <t>1709001056/IF/IAY/3288660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2657452</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H190" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H190" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I190" s="2" t="n">
+        <v>17528</v>
+      </c>
+      <c r="J190" s="3" t="n">
+        <v>44616</v>
+      </c>
+      <c r="K190" s="3" t="n">
+        <v>44751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D191" s="1" t="inlineStr">
+      <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E191" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G191" s="2" t="n">
+          <t>1709001056/IF/IAY/3288922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2869967</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H191" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H191" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I191" s="2" t="n">
+        <v>17252</v>
+      </c>
+      <c r="J191" s="3" t="n">
+        <v>44616</v>
+      </c>
+      <c r="K191" s="3" t="n">
+        <v>44928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D192" s="1" t="inlineStr">
+      <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E192" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G192" s="2" t="n">
+          <t>1709001056/IF/IAY/3289732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3561665</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H192" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H192" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I192" s="2" t="n">
+        <v>16758</v>
+      </c>
+      <c r="J192" s="3" t="n">
+        <v>44656</v>
+      </c>
+      <c r="K192" s="3" t="n">
+        <v>45525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D193" s="1" t="inlineStr">
+      <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E193" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G193" s="2" t="n">
+          <t>1709001056/IF/IAY/3289737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3568257</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H193" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H193" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I193" s="2" t="n">
+        <v>17340</v>
+      </c>
+      <c r="J193" s="3" t="n">
+        <v>44656</v>
+      </c>
+      <c r="K193" s="3" t="n">
+        <v>45097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D194" s="1" t="inlineStr">
+      <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E194" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G194" s="2" t="n">
+          <t>1709001056/IF/IAY/3289738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3568932</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H194" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H194" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I194" s="2" t="n">
+        <v>17136</v>
+      </c>
+      <c r="J194" s="3" t="n">
+        <v>44656</v>
+      </c>
+      <c r="K194" s="3" t="n">
+        <v>44924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D195" s="1" t="inlineStr">
+      <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E195" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G195" s="2" t="n">
+          <t>1709001056/IF/IAY/3289741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3570398</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H195" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H195" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I195" s="2" t="n">
+        <v>17238</v>
+      </c>
+      <c r="J195" s="3" t="n">
+        <v>44656</v>
+      </c>
+      <c r="K195" s="3" t="n">
+        <v>45095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D196" s="1" t="inlineStr">
+      <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E196" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G196" s="2" t="n">
+          <t>1709001056/IF/IAY/3289742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3570402</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H196" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H196" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I196" s="2" t="n">
+        <v>15504</v>
+      </c>
+      <c r="J196" s="3" t="n">
+        <v>44656</v>
+      </c>
+      <c r="K196" s="3" t="n">
+        <v>45316</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D197" s="1" t="inlineStr">
+      <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E197" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G197" s="2" t="n">
+          <t>1709001056/IF/IAY/3289743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3570409</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H197" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H197" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I197" s="2" t="n">
+        <v>17322</v>
+      </c>
+      <c r="J197" s="3" t="n">
+        <v>44712</v>
+      </c>
+      <c r="K197" s="3" t="n">
+        <v>45454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D198" s="1" t="inlineStr">
+      <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E198" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G198" s="2" t="n">
+          <t>1709001056/IF/IAY/3289752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3580859</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H198" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H198" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I198" s="2" t="n">
+        <v>16850</v>
+      </c>
+      <c r="J198" s="3" t="n">
+        <v>44616</v>
+      </c>
+      <c r="K198" s="3" t="n">
+        <v>44921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D199" s="1" t="inlineStr">
+      <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E199" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G199" s="2" t="n">
+          <t>1709001056/IF/IAY/3289763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3593975</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H199" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H199" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I199" s="2" t="n">
+        <v>17136</v>
+      </c>
+      <c r="J199" s="3" t="n">
+        <v>44656</v>
+      </c>
+      <c r="K199" s="3" t="n">
+        <v>44924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D200" s="1" t="inlineStr">
+      <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E200" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G200" s="2" t="n">
+          <t>1709001056/IF/IAY/3289789 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3617279</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H200" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H200" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I200" s="2" t="n">
+        <v>17187</v>
+      </c>
+      <c r="J200" s="3" t="n">
+        <v>44658</v>
+      </c>
+      <c r="K200" s="3" t="n">
+        <v>45097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D201" s="1" t="inlineStr">
+      <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E201" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G201" s="2" t="n">
+          <t>1709001056/IF/IAY/3289790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3617290</t>
+        </is>
+      </c>
+      <c r="G201" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H201" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H201" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I201" s="2" t="n">
+        <v>17340</v>
+      </c>
+      <c r="J201" s="3" t="n">
+        <v>44713</v>
+      </c>
+      <c r="K201" s="3" t="n">
+        <v>44948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D202" s="1" t="inlineStr">
+      <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E202" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G202" s="2" t="n">
+          <t>1709001056/IF/IAY/3289807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3623942</t>
+        </is>
+      </c>
+      <c r="G202" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H202" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H202" s="2" t="n">
+      <c r="I202" s="2" t="n">
         <v>16524</v>
       </c>
-      <c r="I202" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J202" s="3" t="n">
+        <v>44658</v>
+      </c>
+      <c r="K202" s="3" t="n">
+        <v>44931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D203" s="1" t="inlineStr">
+      <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E203" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G203" s="2" t="n">
+          <t>1709001056/IF/IAY/3290101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3885475</t>
+        </is>
+      </c>
+      <c r="G203" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H203" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H203" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I203" s="2" t="n">
+        <v>17313</v>
+      </c>
+      <c r="J203" s="3" t="n">
+        <v>44626</v>
+      </c>
+      <c r="K203" s="3" t="n">
+        <v>44922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D204" s="1" t="inlineStr">
+      <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E204" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G204" s="2" t="n">
+          <t>1709001056/IF/IAY/3290209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3966730</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H204" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H204" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I204" s="2" t="n">
+        <v>17848</v>
+      </c>
+      <c r="J204" s="3" t="n">
+        <v>44626</v>
+      </c>
+      <c r="K204" s="3" t="n">
+        <v>44751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D205" s="1" t="inlineStr">
+      <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E205" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G205" s="2" t="n">
+          <t>1709001056/IF/IAY/3290238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3989932</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H205" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H205" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I205" s="2" t="n">
+        <v>17187</v>
+      </c>
+      <c r="J205" s="3" t="n">
+        <v>44614</v>
+      </c>
+      <c r="K205" s="3" t="n">
+        <v>44751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D206" s="1" t="inlineStr">
+      <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E206" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G206" s="2" t="n">
+          <t>1709001056/IF/IAY/3290784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4238797</t>
+        </is>
+      </c>
+      <c r="G206" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H206" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H206" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I206" s="2" t="n">
+        <v>17186</v>
+      </c>
+      <c r="J206" s="3" t="n">
+        <v>44626</v>
+      </c>
+      <c r="K206" s="3" t="n">
+        <v>44928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D207" s="1" t="inlineStr">
+      <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E207" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G207" s="2" t="n">
+          <t>1709001056/IF/IAY/3290853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4260796</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H207" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H207" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I207" s="2" t="n">
+        <v>16497</v>
+      </c>
+      <c r="J207" s="3" t="n">
+        <v>44626</v>
+      </c>
+      <c r="K207" s="3" t="n">
+        <v>44923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D208" s="1" t="inlineStr">
+      <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E208" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G208" s="2" t="n">
+          <t>1709001056/IF/IAY/3291423 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4462646</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H208" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H208" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I208" s="2" t="n">
+        <v>17186</v>
+      </c>
+      <c r="J208" s="3" t="n">
+        <v>44626</v>
+      </c>
+      <c r="K208" s="3" t="n">
+        <v>44978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D209" s="1" t="inlineStr">
+      <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E209" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G209" s="2" t="n">
+          <t>1709001056/IF/IAY/3291454 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4473337</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H209" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H209" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I209" s="2" t="n">
+        <v>17184</v>
+      </c>
+      <c r="J209" s="3" t="n">
+        <v>44616</v>
+      </c>
+      <c r="K209" s="3" t="n">
+        <v>45097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D210" s="1" t="inlineStr">
+      <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E210" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G210" s="2" t="n">
+          <t>1709001056/IF/IAY/3291881 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4596291</t>
+        </is>
+      </c>
+      <c r="G210" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H210" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H210" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I210" s="2" t="n">
+        <v>17016</v>
+      </c>
+      <c r="J210" s="3" t="n">
+        <v>44626</v>
+      </c>
+      <c r="K210" s="3" t="n">
+        <v>45097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D211" s="1" t="inlineStr">
+      <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E211" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G211" s="2" t="n">
+          <t>1709001056/IF/IAY/3292325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4672662</t>
+        </is>
+      </c>
+      <c r="G211" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H211" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H211" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I211" s="2" t="n">
+        <v>16436</v>
+      </c>
+      <c r="J211" s="3" t="n">
+        <v>44616</v>
+      </c>
+      <c r="K211" s="3" t="n">
+        <v>44931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D212" s="1" t="inlineStr">
+      <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E212" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G212" s="2" t="n">
+          <t>1709001056/IF/IAY/3292498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4700013</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H212" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H212" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I212" s="2" t="n">
+        <v>16524</v>
+      </c>
+      <c r="J212" s="3" t="n">
+        <v>44658</v>
+      </c>
+      <c r="K212" s="3" t="n">
+        <v>44931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D213" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D213" s="1" t="inlineStr">
+      <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E213" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G213" s="2" t="n">
+          <t>1709001056/IF/IAY/3294982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5092712</t>
+        </is>
+      </c>
+      <c r="G213" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H213" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H213" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I213" s="2" t="n">
+        <v>16480</v>
+      </c>
+      <c r="J213" s="3" t="n">
+        <v>44616</v>
+      </c>
+      <c r="K213" s="3" t="n">
+        <v>45097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D214" s="1" t="inlineStr">
+      <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E214" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G214" s="2" t="n">
+          <t>1709001056/IF/IAY/3295005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5097834</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H214" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H214" s="2" t="n">
+      <c r="I214" s="2" t="n">
         <v>17136</v>
       </c>
-      <c r="I214" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J214" s="3" t="n">
+        <v>44658</v>
+      </c>
+      <c r="K214" s="3" t="n">
+        <v>44928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D215" s="1" t="inlineStr">
+      <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E215" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G215" s="2" t="n">
+          <t>1709001056/IF/IAY/3295150 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5120688</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H215" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H215" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I215" s="2" t="n">
+        <v>17136</v>
+      </c>
+      <c r="J215" s="3" t="n">
+        <v>44658</v>
+      </c>
+      <c r="K215" s="3" t="n">
+        <v>44924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D216" s="1" t="inlineStr">
+      <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E216" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G216" s="2" t="n">
+          <t>1709001056/IF/IAY/3295160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5121567</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H216" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H216" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I216" s="2" t="n">
+        <v>17136</v>
+      </c>
+      <c r="J216" s="3" t="n">
+        <v>44658</v>
+      </c>
+      <c r="K216" s="3" t="n">
+        <v>44923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D217" s="1" t="inlineStr">
+      <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E217" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G217" s="2" t="n">
+          <t>1709001056/IF/IAY/3295192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5127287</t>
+        </is>
+      </c>
+      <c r="G217" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H217" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H217" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I217" s="2" t="n">
+        <v>16524</v>
+      </c>
+      <c r="J217" s="3" t="n">
+        <v>44658</v>
+      </c>
+      <c r="K217" s="3" t="n">
+        <v>45316</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D218" s="1" t="inlineStr">
+      <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E218" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G218" s="2" t="n">
+          <t>1709001056/IF/IAY/3343094 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4682506</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H218" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H218" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I218" s="2" t="n">
+        <v>16320</v>
+      </c>
+      <c r="J218" s="3" t="n">
+        <v>44658</v>
+      </c>
+      <c r="K218" s="3" t="n">
+        <v>44931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D219" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D219" s="1" t="inlineStr">
+      <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E219" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G219" s="2" t="n">
+          <t>1709001056/IF/IAY/3347892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5204067</t>
+        </is>
+      </c>
+      <c r="G219" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H219" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H219" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I219" s="2" t="n">
+        <v>17958</v>
+      </c>
+      <c r="J219" s="3" t="n">
+        <v>44627</v>
+      </c>
+      <c r="K219" s="3" t="n">
+        <v>44761</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D220" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D220" s="1" t="inlineStr">
+      <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E220" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G220" s="2" t="n">
+          <t>1709001056/IF/IAY/3347903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5204788</t>
+        </is>
+      </c>
+      <c r="G220" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H220" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H220" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I220" s="2" t="n">
+        <v>17208</v>
+      </c>
+      <c r="J220" s="3" t="n">
+        <v>44627</v>
+      </c>
+      <c r="K220" s="3" t="n">
+        <v>44948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D221" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D221" s="1" t="inlineStr">
+      <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E221" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G221" s="2" t="n">
+          <t>1709001056/IF/IAY/3348154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5234172</t>
+        </is>
+      </c>
+      <c r="G221" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H221" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H221" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I221" s="2" t="n">
+        <v>17204</v>
+      </c>
+      <c r="J221" s="3" t="n">
+        <v>44658</v>
+      </c>
+      <c r="K221" s="3" t="n">
+        <v>45095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D222" s="1" t="inlineStr">
+      <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E222" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G222" s="2" t="n">
+          <t>1709001056/IF/IAY/3348187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5237714</t>
+        </is>
+      </c>
+      <c r="G222" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H222" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I222" s="2" t="n">
+        <v>17252</v>
+      </c>
+      <c r="J222" s="3" t="n">
+        <v>44616</v>
+      </c>
+      <c r="K222" s="3" t="n">
+        <v>44924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D223" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D223" s="1" t="inlineStr">
+      <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E223" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G223" s="2" t="n">
+          <t>1709001056/IF/IAY/3348236 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5242383</t>
+        </is>
+      </c>
+      <c r="G223" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H223" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H223" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I223" s="2" t="n">
+        <v>17302</v>
+      </c>
+      <c r="J223" s="3" t="n">
+        <v>44616</v>
+      </c>
+      <c r="K223" s="3" t="n">
+        <v>44923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D224" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D224" s="1" t="inlineStr">
+      <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E224" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G224" s="2" t="n">
+          <t>1709001056/IF/IAY/3356839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3887778</t>
+        </is>
+      </c>
+      <c r="G224" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H224" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I224" s="2" t="n">
+        <v>17136</v>
+      </c>
+      <c r="J224" s="3" t="n">
+        <v>44812</v>
+      </c>
+      <c r="K224" s="3" t="n">
+        <v>44978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D225" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D225" s="1" t="inlineStr">
+      <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E225" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G225" s="2" t="n">
+          <t>1709001056/IF/IAY/3367188 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5543323</t>
+        </is>
+      </c>
+      <c r="G225" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H225" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H225" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I225" s="2" t="n">
+        <v>17340</v>
+      </c>
+      <c r="J225" s="3" t="n">
+        <v>44658</v>
+      </c>
+      <c r="K225" s="3" t="n">
+        <v>44928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D226" s="1" t="inlineStr">
+      <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E226" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G226" s="2" t="n">
+          <t>1709001056/IF/IAY/3367247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5553934</t>
+        </is>
+      </c>
+      <c r="G226" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H226" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H226" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I226" s="2" t="n">
+        <v>17340</v>
+      </c>
+      <c r="J226" s="3" t="n">
+        <v>44658</v>
+      </c>
+      <c r="K226" s="3" t="n">
+        <v>44928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D227" s="1" t="inlineStr">
+      <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E227" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G227" s="2" t="n">
+          <t>1709001056/IF/IAY/3367248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5553994</t>
+        </is>
+      </c>
+      <c r="G227" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H227" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H227" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I227" s="2" t="n">
+        <v>17187</v>
+      </c>
+      <c r="J227" s="3" t="n">
+        <v>44658</v>
+      </c>
+      <c r="K227" s="3" t="n">
+        <v>45109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D228" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D228" s="1" t="inlineStr">
+      <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E228" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G228" s="2" t="n">
+          <t>1709001056/IF/IAY/3367670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5610261</t>
+        </is>
+      </c>
+      <c r="G228" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H228" s="2" t="n">
         <v>17370</v>
       </c>
-      <c r="H228" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I228" s="2" t="n">
+        <v>17898</v>
+      </c>
+      <c r="J228" s="3" t="n">
+        <v>44626</v>
+      </c>
+      <c r="K228" s="3" t="n">
+        <v>44751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E229" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E229" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15030</v>
+          <t>1709001056/IF/IAY/3367873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5636808</t>
+        </is>
+      </c>
+      <c r="G229" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>17836</v>
-[...4 lines deleted...]
-        </is>
+        <v>17370</v>
+      </c>
+      <c r="I229" s="2" t="n">
+        <v>16828</v>
+      </c>
+      <c r="J229" s="3" t="n">
+        <v>44626</v>
+      </c>
+      <c r="K229" s="3" t="n">
+        <v>44928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E230" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E230" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>14310</v>
+          <t>1709001056/IF/IAY/3367938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5645982</t>
+        </is>
+      </c>
+      <c r="G230" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>13476</v>
-[...4 lines deleted...]
-        </is>
+        <v>17370</v>
+      </c>
+      <c r="I230" s="2" t="n">
+        <v>17848</v>
+      </c>
+      <c r="J230" s="3" t="n">
+        <v>44626</v>
+      </c>
+      <c r="K230" s="3" t="n">
+        <v>44751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E231" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E231" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1709001056/IF/IAY/3367994 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5652515</t>
+        </is>
+      </c>
+      <c r="G231" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>15480</v>
-[...4 lines deleted...]
-        </is>
+        <v>17370</v>
+      </c>
+      <c r="I231" s="2" t="n">
+        <v>17694</v>
+      </c>
+      <c r="J231" s="3" t="n">
+        <v>44626</v>
+      </c>
+      <c r="K231" s="3" t="n">
+        <v>44751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E232" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E232" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1709001056/IF/IAY/3602452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3577413</t>
+        </is>
+      </c>
+      <c r="G232" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>15528</v>
-[...4 lines deleted...]
-        </is>
+        <v>17370</v>
+      </c>
+      <c r="I232" s="2" t="n">
+        <v>17340</v>
+      </c>
+      <c r="J232" s="3" t="n">
+        <v>44656</v>
+      </c>
+      <c r="K232" s="3" t="n">
+        <v>44928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E233" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E233" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1709001056/IF/IAY/3602481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3968051</t>
+        </is>
+      </c>
+      <c r="G233" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>15524</v>
-[...4 lines deleted...]
-        </is>
+        <v>17370</v>
+      </c>
+      <c r="I233" s="2" t="n">
+        <v>17336</v>
+      </c>
+      <c r="J233" s="3" t="n">
+        <v>44626</v>
+      </c>
+      <c r="K233" s="3" t="n">
+        <v>44751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E234" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E234" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1709001056/IF/IAY/3609278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5304510</t>
+        </is>
+      </c>
+      <c r="G234" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>4128</v>
-[...4 lines deleted...]
-        </is>
+        <v>17370</v>
+      </c>
+      <c r="I234" s="2" t="n">
+        <v>16987</v>
+      </c>
+      <c r="J234" s="3" t="n">
+        <v>44626</v>
+      </c>
+      <c r="K234" s="3" t="n">
+        <v>45095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E235" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E235" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1709001056/IF/IAY/3633870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1583552</t>
+        </is>
+      </c>
+      <c r="G235" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>15492</v>
-[...4 lines deleted...]
-        </is>
+        <v>17370</v>
+      </c>
+      <c r="I235" s="2" t="n">
+        <v>16938</v>
+      </c>
+      <c r="J235" s="3" t="n">
+        <v>44645</v>
+      </c>
+      <c r="K235" s="3" t="n">
+        <v>44912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E236" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E236" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1709001056/IF/IAY/3634977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3893010</t>
+        </is>
+      </c>
+      <c r="G236" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>15208</v>
-[...4 lines deleted...]
-        </is>
+        <v>17370</v>
+      </c>
+      <c r="I236" s="2" t="n">
+        <v>17136</v>
+      </c>
+      <c r="J236" s="3" t="n">
+        <v>44812</v>
+      </c>
+      <c r="K236" s="3" t="n">
+        <v>44978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E237" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E237" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1709001056/IF/IAY/3637028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5101323</t>
+        </is>
+      </c>
+      <c r="G237" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>15480</v>
-[...4 lines deleted...]
-        </is>
+        <v>17370</v>
+      </c>
+      <c r="I237" s="2" t="n">
+        <v>16626</v>
+      </c>
+      <c r="J237" s="3" t="n">
+        <v>44658</v>
+      </c>
+      <c r="K237" s="3" t="n">
+        <v>45316</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>1709001056/LD/22012034300204 — शांतिधाम निर्माण भीना</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/IF/IAY/3637183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5189135</t>
+        </is>
+      </c>
+      <c r="G238" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>17370</v>
+      </c>
+      <c r="I238" s="2" t="n">
+        <v>16880</v>
+      </c>
+      <c r="J238" s="3" t="n">
+        <v>44626</v>
+      </c>
+      <c r="K238" s="3" t="n">
+        <v>45316</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>1709001056/LD/22012034300207 — शांति धाम निर्माण लोढापुरवा</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>245000</v>
+          <t>1709001056/IF/IAY/379541 — Construction of IAY House -IAY REG. NO. MP1764020</t>
+        </is>
+      </c>
+      <c r="G239" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>15030</v>
+      </c>
+      <c r="I239" s="2" t="n">
+        <v>17836</v>
+      </c>
+      <c r="J239" s="3" t="n">
+        <v>42762</v>
+      </c>
+      <c r="K239" s="3" t="n">
+        <v>43466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>1709001056/LD/22012034311101 — शांतिधाम भीना</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>180000</v>
+          <t>1709001056/IF/IAY/76409 — Construction of IAY House -IAY REG. NO. MP-09-001-056-001/11217</t>
+        </is>
+      </c>
+      <c r="G240" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>14310</v>
+      </c>
+      <c r="I240" s="2" t="n">
+        <v>13476</v>
+      </c>
+      <c r="J240" s="3" t="n">
+        <v>43079</v>
+      </c>
+      <c r="K240" s="3" t="n">
+        <v>43466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>1709001056/LD/253 — भूमि शिल्‍प कार्य सुधीर सिंह/ दरवारी सिंह</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>38000</v>
+          <t>1709001056/IF/IAY/989790 — Construction of IAY House -IAY REG. NO. MP1855486</t>
+        </is>
+      </c>
+      <c r="G241" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>19276</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I241" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="J241" s="3" t="n">
+        <v>42927</v>
+      </c>
+      <c r="K241" s="3" t="n">
+        <v>43073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>1709001056/LD/254 — भूमि शिल्‍प कार्य जयपाल / दरबारी सिंह</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>43000</v>
+          <t>1709001056/IF/IAY/989791 — Construction of IAY House -IAY REG. NO. MP1855551</t>
+        </is>
+      </c>
+      <c r="G242" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>24644</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I242" s="2" t="n">
+        <v>15528</v>
+      </c>
+      <c r="J242" s="3" t="n">
+        <v>42908</v>
+      </c>
+      <c r="K242" s="3" t="n">
+        <v>43428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>1709001056/LD/255 — भूमि शिल्‍प कार्य रमेश / विहारी सिंह भीना</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>25000</v>
+          <t>1709001056/IF/IAY/989875 — Construction of IAY House -IAY REG. NO. MP1889232</t>
+        </is>
+      </c>
+      <c r="G243" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>24522</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I243" s="2" t="n">
+        <v>15524</v>
+      </c>
+      <c r="J243" s="3" t="n">
+        <v>42908</v>
+      </c>
+      <c r="K243" s="3" t="n">
+        <v>43460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>1709001056/LD/256 — भूमि शिल्‍प कार्य रामदेव / राजाभइया रावत</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>22000</v>
+          <t>1709001056/IF/IAY/989913 — Construction of IAY House -IAY REG. NO. MP1901743</t>
+        </is>
+      </c>
+      <c r="G244" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>19886</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I244" s="2" t="n">
+        <v>4128</v>
+      </c>
+      <c r="J244" s="3" t="n">
+        <v>42908</v>
+      </c>
+      <c r="K244" s="3" t="n">
+        <v>44911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>1709001056/LD/257 — भूमि शिल्‍प रामऔतार / बाबूलाल कुशवाहा</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>16000</v>
+          <t>1709001056/IF/IAY/990155 — Construction of IAY House -IAY REG. NO. MP1983286</t>
+        </is>
+      </c>
+      <c r="G245" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>15372</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I245" s="2" t="n">
+        <v>15492</v>
+      </c>
+      <c r="J245" s="3" t="n">
+        <v>42927</v>
+      </c>
+      <c r="K245" s="3" t="n">
+        <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/010 — G.S.B रोड निर्माण चांदीपाठी से केन नदी तक लोढापुरवा</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>334000</v>
+          <t>1709001056/IF/IAY/993179 — Construction of IAY House -IAY REG. NO. MP2251006</t>
+        </is>
+      </c>
+      <c r="G246" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>194221</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I246" s="2" t="n">
+        <v>15208</v>
+      </c>
+      <c r="J246" s="3" t="n">
+        <v>42908</v>
+      </c>
+      <c r="K246" s="3" t="n">
+        <v>43460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/09 — मिटटी मुरमीकरण गहरा नाला से नत्‍थू पुरवा से पहुप मार्ग</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>485000</v>
+          <t>1709001056/IF/IAY/995744 — Construction of IAY House -IAY REG. NO. MP3021478</t>
+        </is>
+      </c>
+      <c r="G247" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>404983.14</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I247" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="J247" s="3" t="n">
+        <v>42953</v>
+      </c>
+      <c r="K247" s="3" t="n">
+        <v>43073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/196 — G.S.B रोड निर्माण कार्य चांदी पाठी से केन नदी तक भीना</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>496000</v>
+          <t>1709001056/LD/22012034300204 — शांतिधाम निर्माण भीना</t>
+        </is>
+      </c>
+      <c r="G248" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>20472</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I248" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J248" s="3" t="n">
+        <v>42845</v>
+      </c>
+      <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034167036 — सीसीएवंनालीनिर्माण पंचपरमेश्‍वर गडरियन टोला</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>133000</v>
+          <t>1709001056/LD/22012034300207 — शांति धाम निर्माण लोढापुरवा</t>
+        </is>
+      </c>
+      <c r="G249" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>132720</v>
-[...5 lines deleted...]
-      </c>
+        <v>245000</v>
+      </c>
+      <c r="I249" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J249" s="3" t="n">
+        <v>42830</v>
+      </c>
+      <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034181068 — सी0सी0रोडएवं नाली निर्माण शिवराम कोंदर के मकान से</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>133000</v>
+          <t>1709001056/LD/22012034311101 — शांतिधाम भीना</t>
+        </is>
+      </c>
+      <c r="G250" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>131760</v>
-[...5 lines deleted...]
-      </c>
+        <v>180000</v>
+      </c>
+      <c r="I250" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J250" s="3" t="n">
+        <v>42839</v>
+      </c>
+      <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034194855 — जी0एस0बी रोड निर्माण शिवरामसिंह के मकान से खेराई त</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>496000</v>
+          <t>1709001056/LD/253 — भूमि शिल्‍प कार्य सुधीर सिंह/ दरवारी सिंह</t>
+        </is>
+      </c>
+      <c r="G251" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>474039</v>
-[...4 lines deleted...]
-        </is>
+        <v>38000</v>
+      </c>
+      <c r="I251" s="2" t="n">
+        <v>19276</v>
+      </c>
+      <c r="J251" s="3" t="n">
+        <v>40827</v>
+      </c>
+      <c r="K251" s="3" t="n">
+        <v>41039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034206770 — जी0एस0बी रोड सह पुलिया निर्माण मेवांसिह के मकान से</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>497000</v>
+          <t>1709001056/LD/254 — भूमि शिल्‍प कार्य जयपाल / दरबारी सिंह</t>
+        </is>
+      </c>
+      <c r="G252" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>466982</v>
-[...4 lines deleted...]
-        </is>
+        <v>43000</v>
+      </c>
+      <c r="I252" s="2" t="n">
+        <v>24644</v>
+      </c>
+      <c r="J252" s="3" t="n">
+        <v>40745</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>41039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034207515 — खेतसडक योजना गहरार नाला से रामलाल के खेत तक</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>1123000</v>
+          <t>1709001056/LD/255 — भूमि शिल्‍प कार्य रमेश / विहारी सिंह भीना</t>
+        </is>
+      </c>
+      <c r="G253" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>10362</v>
-[...4 lines deleted...]
-        </is>
+        <v>25000</v>
+      </c>
+      <c r="I253" s="2" t="n">
+        <v>24522</v>
+      </c>
+      <c r="J253" s="3" t="n">
+        <v>40794</v>
+      </c>
+      <c r="K253" s="3" t="n">
+        <v>41039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034212473 — जी0एस0बी रोड झामसिंह के खेत से जयराम सिंह के खलिहा</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>498000</v>
+          <t>1709001056/LD/256 — भूमि शिल्‍प कार्य रामदेव / राजाभइया रावत</t>
+        </is>
+      </c>
+      <c r="G254" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>480964</v>
-[...4 lines deleted...]
-        </is>
+        <v>22000</v>
+      </c>
+      <c r="I254" s="2" t="n">
+        <v>19886</v>
+      </c>
+      <c r="J254" s="3" t="n">
+        <v>40778</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>41039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034290482 — सीसी सह नाली निर्माण हनुमान जी के मंदिर से घाट की ओर</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>147000</v>
+          <t>1709001056/LD/257 — भूमि शिल्‍प रामऔतार / बाबूलाल कुशवाहा</t>
+        </is>
+      </c>
+      <c r="G255" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>146301</v>
-[...4 lines deleted...]
-        </is>
+        <v>16000</v>
+      </c>
+      <c r="I255" s="2" t="n">
+        <v>15372</v>
+      </c>
+      <c r="J255" s="3" t="n">
+        <v>40771</v>
+      </c>
+      <c r="K255" s="3" t="n">
+        <v>41039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C256" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C256" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E256" s="1" t="inlineStr">
+        <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="E256" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/RC/010 — G.S.B रोड निर्माण चांदीपाठी से केन नदी तक लोढापुरवा</t>
+        </is>
+      </c>
+      <c r="G256" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>334000</v>
+      </c>
+      <c r="I256" s="2" t="n">
+        <v>194221</v>
+      </c>
+      <c r="J256" s="3" t="n">
+        <v>39365</v>
+      </c>
+      <c r="K256" s="3" t="n">
+        <v>40084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C257" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C257" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E257" s="1" t="inlineStr">
+        <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="E257" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/RC/09 — मिटटी मुरमीकरण गहरा नाला से नत्‍थू पुरवा से पहुप मार्ग</t>
+        </is>
+      </c>
+      <c r="G257" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>485000</v>
+      </c>
+      <c r="I257" s="2" t="n">
+        <v>404983.14</v>
+      </c>
+      <c r="J257" s="3" t="n">
+        <v>39352</v>
+      </c>
+      <c r="K257" s="3" t="n">
+        <v>40245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C258" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C258" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034309122 — सी सी रोड राजा सिंह के मकान से पुराने कूवा की औरन से पुराने कुवा किोर</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/RC/196 — G.S.B रोड निर्माण कार्य चांदी पाठी से केन नदी तक भीना</t>
+        </is>
+      </c>
+      <c r="G258" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>496000</v>
+      </c>
+      <c r="I258" s="2" t="n">
+        <v>20472</v>
+      </c>
+      <c r="J258" s="3" t="n">
+        <v>40310</v>
+      </c>
+      <c r="K258" s="3" t="n">
+        <v>41159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C259" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C259" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034320387 — सुदूर सम्‍पर्क सह पुलिया भीना से रमेश पाल के मकान के पास से भीना कालोनी की ओर ठाकुरनटोला पहुंच मार्ग</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>1333000</v>
+          <t>1709001056/RC/22012034167036 — सीसीएवंनालीनिर्माण पंचपरमेश्‍वर गडरियन टोला</t>
+        </is>
+      </c>
+      <c r="G259" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>716071.7</v>
-[...4 lines deleted...]
-        </is>
+        <v>133000</v>
+      </c>
+      <c r="I259" s="2" t="n">
+        <v>132720</v>
+      </c>
+      <c r="J259" s="3" t="n">
+        <v>41417</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>41520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C260" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C260" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034323815 — सुदूर ग्राम सम्‍पर्क लोढापुरवा कालोनी से गहरार नाला की ओर</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/RC/22012034181068 — सी0सी0रोडएवं नाली निर्माण शिवराम कोंदर के मकान से</t>
+        </is>
+      </c>
+      <c r="G260" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>133000</v>
+      </c>
+      <c r="I260" s="2" t="n">
+        <v>131760</v>
+      </c>
+      <c r="J260" s="3" t="n">
+        <v>41526</v>
+      </c>
+      <c r="K260" s="3" t="n">
+        <v>42021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C261" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C261" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034333012 — सीसी सह नाली निर्माण अच्‍छेलाल अहिरवार के मकान से रामआसरे अहिरवार के मकान तक</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>133750</v>
+          <t>1709001056/RC/22012034194855 — जी0एस0बी रोड निर्माण शिवरामसिंह के मकान से खेराई त</t>
+        </is>
+      </c>
+      <c r="G261" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>9288</v>
-[...4 lines deleted...]
-        </is>
+        <v>496000</v>
+      </c>
+      <c r="I261" s="2" t="n">
+        <v>474039</v>
+      </c>
+      <c r="J261" s="3" t="n">
+        <v>41632</v>
+      </c>
+      <c r="K261" s="3" t="n">
+        <v>42093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C262" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C262" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034348038 — सीसी सह नाली रामकृपाल पटेल के मकान से राघवलाल के मकान तक</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>20000</v>
+          <t>1709001056/RC/22012034206770 — जी0एस0बी रोड सह पुलिया निर्माण मेवांसिह के मकान से</t>
+        </is>
+      </c>
+      <c r="G262" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>18060</v>
-[...4 lines deleted...]
-        </is>
+        <v>497000</v>
+      </c>
+      <c r="I262" s="2" t="n">
+        <v>466982</v>
+      </c>
+      <c r="J262" s="3" t="n">
+        <v>41697</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>42356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C263" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C263" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034348376 — सी सी सह नाली शंकर जी मंदिर से देवीदीन कोरी के घर की ओर</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>120000</v>
+          <t>1709001056/RC/22012034207515 — खेतसडक योजना गहरार नाला से रामलाल के खेत तक</t>
+        </is>
+      </c>
+      <c r="G263" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>121948</v>
-[...4 lines deleted...]
-        </is>
+        <v>1123000</v>
+      </c>
+      <c r="I263" s="2" t="n">
+        <v>10362</v>
+      </c>
+      <c r="J263" s="3" t="n">
+        <v>41696</v>
+      </c>
+      <c r="K263" s="3" t="n">
+        <v>42985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C264" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C264" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034375094 — सी. सी. रोड सह नाली निर्माण कार्य कालीदीन के मकान से राम प्यारी विश्कर्मा के मकान तक</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>72000</v>
+          <t>1709001056/RC/22012034212473 — जी0एस0बी रोड झामसिंह के खेत से जयराम सिंह के खलिहा</t>
+        </is>
+      </c>
+      <c r="G264" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>71932</v>
-[...4 lines deleted...]
-        </is>
+        <v>498000</v>
+      </c>
+      <c r="I264" s="2" t="n">
+        <v>480964</v>
+      </c>
+      <c r="J264" s="3" t="n">
+        <v>41704</v>
+      </c>
+      <c r="K264" s="3" t="n">
+        <v>42349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C265" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C265" s="1" t="inlineStr">
+      <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
-      <c r="D265" s="1" t="inlineStr">
+      <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E265" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>28000</v>
+          <t>1709001056/RC/22012034290482 — सीसी सह नाली निर्माण हनुमान जी के मंदिर से घाट की ओर</t>
+        </is>
+      </c>
+      <c r="G265" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>27666</v>
-[...4 lines deleted...]
-        </is>
+        <v>147000</v>
+      </c>
+      <c r="I265" s="2" t="n">
+        <v>146301</v>
+      </c>
+      <c r="J265" s="3" t="n">
+        <v>42341</v>
+      </c>
+      <c r="K265" s="3" t="n">
+        <v>42521</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C266" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C266" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034382344 — सीसी सह नाली निर्माण गजराज सिंह के मकान से पुराने कुंआ की ओर</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
+          <t>1709001056/RC/22012034309118 — जी एस बी रोड आंगनबाड़ी भवन से पुराना कुवा कीओर</t>
+        </is>
+      </c>
+      <c r="G266" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>71500</v>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I266" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I266" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J266" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C267" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C267" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034382346 — सीसी सह नाली निर्माण शिवराम सिंह के मकान से पथुरिया दाई के मन्दिर की ओर</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>61800</v>
+          <t>1709001056/RC/22012034309119 — जी एस बी रोड राजा सिंह के मकान से पुराने कुवा किोर</t>
+        </is>
+      </c>
+      <c r="G267" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>62814</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I267" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J267" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C268" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C268" s="1" t="inlineStr">
+      <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
-      <c r="D268" s="1" t="inlineStr">
+      <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E268" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>72000</v>
+          <t>1709001056/RC/22012034309122 — सी सी रोड राजा सिंह के मकान से पुराने कूवा की औरन से पुराने कुवा किोर</t>
+        </is>
+      </c>
+      <c r="G268" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>72384</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I268" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J268" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C269" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C269" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034436539 — सी सी रोड निर्माण मलखान सिंह के मकान से इंद्रपाल के मकान की ओर</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>33000</v>
+          <t>1709001056/RC/22012034320387 — सुदूर सम्‍पर्क सह पुलिया भीना से रमेश पाल के मकान के पास से भीना कालोनी की ओर ठाकुरनटोला पहुंच मार्ग</t>
+        </is>
+      </c>
+      <c r="G269" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>32016</v>
-[...4 lines deleted...]
-        </is>
+        <v>1333000</v>
+      </c>
+      <c r="I269" s="2" t="n">
+        <v>716071.7</v>
+      </c>
+      <c r="J269" s="3" t="n">
+        <v>42762</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>44089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C270" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C270" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034436541 — सी सी रोड निर्माण सह नाली निर्माण रामहेत पटेल के मकान से भोला कोरी के  मकान की ओर</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>127000</v>
+          <t>1709001056/RC/22012034323815 — सुदूर ग्राम सम्‍पर्क लोढापुरवा कालोनी से गहरार नाला की ओर</t>
+        </is>
+      </c>
+      <c r="G270" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>128652</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I270" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J270" s="3" t="n">
+        <v>42761</v>
+      </c>
+      <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C271" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C271" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E271" s="1" t="inlineStr">
+        <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E271" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>26000</v>
+          <t>1709001056/RC/22012034333012 — सीसी सह नाली निर्माण अच्‍छेलाल अहिरवार के मकान से रामआसरे अहिरवार के मकान तक</t>
+        </is>
+      </c>
+      <c r="G271" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>28500</v>
-[...4 lines deleted...]
-        </is>
+        <v>133750</v>
+      </c>
+      <c r="I271" s="2" t="n">
+        <v>9288</v>
+      </c>
+      <c r="J271" s="3" t="n">
+        <v>42915</v>
+      </c>
+      <c r="K271" s="3" t="n">
+        <v>42985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C272" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C272" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E272" s="1" t="inlineStr">
+        <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E272" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>85000</v>
+          <t>1709001056/RC/22012034348038 — सीसी सह नाली रामकृपाल पटेल के मकान से राघवलाल के मकान तक</t>
+        </is>
+      </c>
+      <c r="G272" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>80256</v>
-[...4 lines deleted...]
-        </is>
+        <v>20000</v>
+      </c>
+      <c r="I272" s="2" t="n">
+        <v>18060</v>
+      </c>
+      <c r="J272" s="3" t="n">
+        <v>42952</v>
+      </c>
+      <c r="K272" s="3" t="n">
+        <v>42984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C273" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C273" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E273" s="1" t="inlineStr">
+        <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E273" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>71000</v>
+          <t>1709001056/RC/22012034348376 — सी सी सह नाली शंकर जी मंदिर से देवीदीन कोरी के घर की ओर</t>
+        </is>
+      </c>
+      <c r="G273" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>71250</v>
-[...4 lines deleted...]
-        </is>
+        <v>120000</v>
+      </c>
+      <c r="I273" s="2" t="n">
+        <v>121948</v>
+      </c>
+      <c r="J273" s="3" t="n">
+        <v>42953</v>
+      </c>
+      <c r="K273" s="3" t="n">
+        <v>43019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C274" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C274" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E274" s="1" t="inlineStr">
+        <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E274" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>52350</v>
+          <t>1709001056/RC/22012034375094 — सी. सी. रोड सह नाली निर्माण कार्य कालीदीन के मकान से राम प्यारी विश्कर्मा के मकान तक</t>
+        </is>
+      </c>
+      <c r="G274" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>53426</v>
-[...4 lines deleted...]
-        </is>
+        <v>72000</v>
+      </c>
+      <c r="I274" s="2" t="n">
+        <v>71932</v>
+      </c>
+      <c r="J274" s="3" t="n">
+        <v>43119</v>
+      </c>
+      <c r="K274" s="3" t="n">
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C275" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C275" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E275" s="1" t="inlineStr">
+        <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E275" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>60000</v>
+          <t>1709001056/RC/22012034382343 — सीसी सह नाली निर्माण रामकृपाल अहिरवार के मकान से कालोनी की ओर</t>
+        </is>
+      </c>
+      <c r="G275" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>58479</v>
-[...4 lines deleted...]
-        </is>
+        <v>28000</v>
+      </c>
+      <c r="I275" s="2" t="n">
+        <v>27666</v>
+      </c>
+      <c r="J275" s="3" t="n">
+        <v>43231</v>
+      </c>
+      <c r="K275" s="3" t="n">
+        <v>43307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C276" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C276" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/22012034644537 — सुदूर संपर्क सह पुलिया निर्माण कार्य नत्थूपुरवा से बाबूपुर मुख्य मार्ग की ओर ,Lodhapurwa</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>1308965.76</v>
+          <t>1709001056/RC/22012034382344 — सीसी सह नाली निर्माण गजराज सिंह के मकान से पुराने कुंआ की ओर</t>
+        </is>
+      </c>
+      <c r="G276" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>1306989.1</v>
-[...5 lines deleted...]
-      </c>
+        <v>71500</v>
+      </c>
+      <c r="I276" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J276" s="3" t="n">
+        <v>43011</v>
+      </c>
+      <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C277" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C277" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E277" s="1" t="inlineStr">
+        <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E277" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>64000</v>
+          <t>1709001056/RC/22012034382346 — सीसी सह नाली निर्माण शिवराम सिंह के मकान से पथुरिया दाई के मन्दिर की ओर</t>
+        </is>
+      </c>
+      <c r="G277" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>63990</v>
-[...4 lines deleted...]
-        </is>
+        <v>61800</v>
+      </c>
+      <c r="I277" s="2" t="n">
+        <v>62814</v>
+      </c>
+      <c r="J277" s="3" t="n">
+        <v>43192</v>
+      </c>
+      <c r="K277" s="3" t="n">
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C278" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C278" s="1" t="inlineStr">
+      <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
-      <c r="D278" s="1" t="inlineStr">
+      <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E278" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>63000</v>
+          <t>1709001056/RC/22012034395685 — cc rode nirman gajraj singh ke makan se purane kup ki our</t>
+        </is>
+      </c>
+      <c r="G278" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>62998.16</v>
-[...4 lines deleted...]
-        </is>
+        <v>72000</v>
+      </c>
+      <c r="I278" s="2" t="n">
+        <v>72384</v>
+      </c>
+      <c r="J278" s="3" t="n">
+        <v>43377</v>
+      </c>
+      <c r="K278" s="3" t="n">
+        <v>43552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C279" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C279" s="1" t="inlineStr">
+      <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
-      <c r="D279" s="1" t="inlineStr">
+      <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E279" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
-[...3 lines deleted...]
-        <v>63000</v>
+          <t>1709001056/RC/22012034436539 — सी सी रोड निर्माण मलखान सिंह के मकान से इंद्रपाल के मकान की ओर</t>
+        </is>
+      </c>
+      <c r="G279" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>33000</v>
+      </c>
+      <c r="I279" s="2" t="n">
+        <v>32016</v>
+      </c>
+      <c r="J279" s="3" t="n">
+        <v>43500</v>
+      </c>
+      <c r="K279" s="3" t="n">
+        <v>43539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C280" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C280" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/255 — GSB रोड भीना कलौनी से पुतरिया दाई रोड तक</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>306000</v>
+          <t>1709001056/RC/22012034436541 — सी सी रोड निर्माण सह नाली निर्माण रामहेत पटेल के मकान से भोला कोरी के  मकान की ओर</t>
+        </is>
+      </c>
+      <c r="G280" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>419484</v>
-[...4 lines deleted...]
-        </is>
+        <v>127000</v>
+      </c>
+      <c r="I280" s="2" t="n">
+        <v>128652</v>
+      </c>
+      <c r="J280" s="3" t="n">
+        <v>43515</v>
+      </c>
+      <c r="K280" s="3" t="n">
+        <v>43631</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C281" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C281" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/256 — GSB रोड भीना कालोनी से नहर तक</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>306000</v>
+          <t>1709001056/RC/22012034446782 — सी० सी० रोड  सह नाली निर्माण रमेश पाल के मकान से छोटा सेन के मकान की ओर भीना</t>
+        </is>
+      </c>
+      <c r="G281" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>300874</v>
-[...4 lines deleted...]
-        </is>
+        <v>26000</v>
+      </c>
+      <c r="I281" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="J281" s="3" t="n">
+        <v>44060</v>
+      </c>
+      <c r="K281" s="3" t="n">
+        <v>44134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C282" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C282" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E282" s="1" t="inlineStr">
+        <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E282" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>68000</v>
+          <t>1709001056/RC/22012034477674 — C c sah nali nirman rampyari vishwkarma ke makan se ramkrapal ahirwar ke makan ki or</t>
+        </is>
+      </c>
+      <c r="G282" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>54188</v>
-[...4 lines deleted...]
-        </is>
+        <v>85000</v>
+      </c>
+      <c r="I282" s="2" t="n">
+        <v>80256</v>
+      </c>
+      <c r="J282" s="3" t="n">
+        <v>43735</v>
+      </c>
+      <c r="K282" s="3" t="n">
+        <v>43900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C283" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C283" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RC/9 — G.S.B. रोड गहरानाला से नत्‍थूपुरवा मार्ग तक लोढारापुरवा</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/RC/22012034531272 — सीसी रोड सह नाली निर्माण कार्य कलौनी घाट से रामराजा दीक्षित के मकान की ओर</t>
+        </is>
+      </c>
+      <c r="G283" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>71000</v>
+      </c>
+      <c r="I283" s="2" t="n">
+        <v>71250</v>
+      </c>
+      <c r="J283" s="3" t="n">
+        <v>44090</v>
+      </c>
+      <c r="K283" s="3" t="n">
+        <v>44129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RS/22012034547817 — नाली निर्माण कार्य डा. कल्याण सिंह के घर से कालीदीन पाल के घर की ओर,bheena</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>34000</v>
+          <t>1709001056/RC/22012034555051 — सीसी रोड सह नाली निर्माण चतुर सिंह के घर से मानसिंह के घर की ओर bheena,lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G284" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>33582</v>
-[...4 lines deleted...]
-        </is>
+        <v>52350</v>
+      </c>
+      <c r="I284" s="2" t="n">
+        <v>53426</v>
+      </c>
+      <c r="J284" s="3" t="n">
+        <v>44244</v>
+      </c>
+      <c r="K284" s="3" t="n">
+        <v>44316</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RS/22012034621101 — सामुदायिक स्वच्छता परिसर आंगनवाड़ी भवन के पास, भीना</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>45000</v>
+          <t>1709001056/RC/22012034580886 — सीसी रोड सह नाली निर्माण कार्य पथुरियादाई घाट से मैन रोड bheena की ओर</t>
+        </is>
+      </c>
+      <c r="G285" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>42576</v>
-[...4 lines deleted...]
-        </is>
+        <v>60000</v>
+      </c>
+      <c r="I285" s="2" t="n">
+        <v>58479</v>
+      </c>
+      <c r="J285" s="3" t="n">
+        <v>44509</v>
+      </c>
+      <c r="K285" s="3" t="n">
+        <v>44576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>1709001056/RS/22012034699739 — नाली निर्माण कार्य राममिलन विश्वकर्मा के घर से रामसिया के घर की ओर,Natthupurwa</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>18000</v>
+          <t>1709001056/RC/22012034644537 — सुदूर संपर्क सह पुलिया निर्माण कार्य नत्थूपुरवा से बाबूपुर मुख्य मार्ग की ओर ,Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G286" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>17901</v>
-[...4 lines deleted...]
-        </is>
+        <v>1308965.76</v>
+      </c>
+      <c r="I286" s="2" t="n">
+        <v>1306989.1</v>
+      </c>
+      <c r="J286" s="3" t="n">
+        <v>45113</v>
+      </c>
+      <c r="K286" s="3" t="n">
+        <v>45580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/096 — पुलिया निर्माण लोधापुरवा से नतथुपुरवा रोड पर</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>89000</v>
+          <t>1709001056/RC/22012034645544 — सीसी सह नाली निमार्ण कार्य रामरतन पटेल के घर से सुखदेव के घर की ओर,natthupurwa</t>
+        </is>
+      </c>
+      <c r="G287" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>60637</v>
-[...4 lines deleted...]
-        </is>
+        <v>64000</v>
+      </c>
+      <c r="I287" s="2" t="n">
+        <v>63990</v>
+      </c>
+      <c r="J287" s="3" t="n">
+        <v>45133</v>
+      </c>
+      <c r="K287" s="3" t="n">
+        <v>45296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012034388541 — पुतरियादाई देवी जी तलैया गहरीकरण</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>145000</v>
+          <t>1709001056/RC/22012034831311 — सीसी रोड एवं नाली निर्माण कार्य पंचायत भवन से राजेंद्र कुमार दुबे के मकान की ओर</t>
+        </is>
+      </c>
+      <c r="G288" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>98500</v>
-[...4 lines deleted...]
-        </is>
+        <v>63000</v>
+      </c>
+      <c r="I288" s="2" t="n">
+        <v>62998.16</v>
+      </c>
+      <c r="J288" s="3" t="n">
+        <v>45653</v>
+      </c>
+      <c r="K288" s="3" t="n">
+        <v>45725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012034527634 — Samudaiak khet talab bheena</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>298731.15</v>
+          <t>1709001056/RC/22012034831434 — सीसी रोड एवं नाली निर्माण कार्य पंचायत भवन से राजेंद्र कुमार दुबे के मकान की ओर</t>
+        </is>
+      </c>
+      <c r="G289" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>295348.85</v>
-[...5 lines deleted...]
-      </c>
+        <v>63000</v>
+      </c>
+      <c r="I289" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J289" s="3" t="n">
+        <v>45520</v>
+      </c>
+      <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012034554166 — सामुदायिक खेत तालाब भीना</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>298961.2</v>
+          <t>1709001056/RC/255 — GSB रोड भीना कलौनी से पुतरिया दाई रोड तक</t>
+        </is>
+      </c>
+      <c r="G290" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>294960</v>
-[...4 lines deleted...]
-        </is>
+        <v>306000</v>
+      </c>
+      <c r="I290" s="2" t="n">
+        <v>419484</v>
+      </c>
+      <c r="J290" s="3" t="n">
+        <v>40271</v>
+      </c>
+      <c r="K290" s="3" t="n">
+        <v>40829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012034754357 — CTR Percolation tank work रामविशाल के खेत के पास,bheena, Lodhapurwa</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>558108.8</v>
+          <t>1709001056/RC/256 — GSB रोड भीना कालोनी से नहर तक</t>
+        </is>
+      </c>
+      <c r="G291" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>541411</v>
-[...4 lines deleted...]
-        </is>
+        <v>306000</v>
+      </c>
+      <c r="I291" s="2" t="n">
+        <v>300874</v>
+      </c>
+      <c r="J291" s="3" t="n">
+        <v>40489</v>
+      </c>
+      <c r="K291" s="3" t="n">
+        <v>41731</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012034926820 — चेक डैम मरम्मत कार्य नत्थूपुरवा ,Lodhapurwa</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/RC/455 — सीसी एवं नाली निर्माण हरिजन कालोनी लोढापुरवा</t>
+        </is>
+      </c>
+      <c r="G292" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>68000</v>
+      </c>
+      <c r="I292" s="2" t="n">
+        <v>54188</v>
+      </c>
+      <c r="J292" s="3" t="n">
+        <v>41214</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>41312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012034955830 — चेक डैम मरम्मत कार्य नत्थूपुरवा ,Lodhapurwa</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>133998.48</v>
+          <t>1709001056/RC/9 — G.S.B. रोड गहरानाला से नत्‍थूपुरवा मार्ग तक लोढारापुरवा</t>
+        </is>
+      </c>
+      <c r="G293" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>129737.45</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I293" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J293" s="3" t="n">
+        <v>39309</v>
+      </c>
+      <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012035047272 — स्टॉप डैम निर्माण कार्य कछार नाला भीना, लोढ़ापुरवा</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>270000</v>
+          <t>1709001056/RS/22012034547817 — नाली निर्माण कार्य डा. कल्याण सिंह के घर से कालीदीन पाल के घर की ओर,bheena</t>
+        </is>
+      </c>
+      <c r="G294" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>268633</v>
-[...4 lines deleted...]
-        </is>
+        <v>34000</v>
+      </c>
+      <c r="I294" s="2" t="n">
+        <v>33582</v>
+      </c>
+      <c r="J294" s="3" t="n">
+        <v>44474</v>
+      </c>
+      <c r="K294" s="3" t="n">
+        <v>44560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012035113872 — Community Percolation Tank Work Rahuni ke pass Bheena, Lodhapurwa</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
-[...3 lines deleted...]
-        <v>391371.72</v>
+          <t>1709001056/RS/22012034621101 — सामुदायिक स्वच्छता परिसर आंगनवाड़ी भवन के पास, भीना</t>
+        </is>
+      </c>
+      <c r="G295" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>385096</v>
-[...4 lines deleted...]
-        </is>
+        <v>45000</v>
+      </c>
+      <c r="I295" s="2" t="n">
+        <v>42576</v>
+      </c>
+      <c r="J295" s="3" t="n">
+        <v>44626</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>44947</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012035113881 — Gabian Structure 07नग कछार नाला में, भीना, लोढ़ापुरवा</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>551204.08</v>
+          <t>1709001056/RS/22012034699739 — नाली निर्माण कार्य राममिलन विश्वकर्मा के घर से रामसिया के घर की ओर,Natthupurwa</t>
+        </is>
+      </c>
+      <c r="G296" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>542263</v>
-[...4 lines deleted...]
-        </is>
+        <v>18000</v>
+      </c>
+      <c r="I296" s="2" t="n">
+        <v>17901</v>
+      </c>
+      <c r="J296" s="3" t="n">
+        <v>45133</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>45296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C297" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C297" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012035113885 — Gabian Structure 07नग गहरार  नाला में, लोढ़ापुरवा, लोढ़ापुरवा</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>522860.09</v>
+          <t>1709001056/WC/096 — पुलिया निर्माण लोधापुरवा से नतथुपुरवा रोड पर</t>
+        </is>
+      </c>
+      <c r="G297" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>519266.8</v>
-[...4 lines deleted...]
-        </is>
+        <v>89000</v>
+      </c>
+      <c r="I297" s="2" t="n">
+        <v>60637</v>
+      </c>
+      <c r="J297" s="3" t="n">
+        <v>40000</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>40829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C298" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C298" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012035118161 — Water Conservation Pits Gahrar Nala , Lodhapurwa</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>270551.8</v>
+          <t>1709001056/WC/22012034388541 — पुतरियादाई देवी जी तलैया गहरीकरण</t>
+        </is>
+      </c>
+      <c r="G298" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>237015</v>
-[...4 lines deleted...]
-        </is>
+        <v>145000</v>
+      </c>
+      <c r="I298" s="2" t="n">
+        <v>98500</v>
+      </c>
+      <c r="J298" s="3" t="n">
+        <v>43216</v>
+      </c>
+      <c r="K298" s="3" t="n">
+        <v>43997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C299" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C299" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012035121221 — Rain Water Harvesting work M S School Lodhapurwa</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>72489.12</v>
+          <t>1709001056/WC/22012034527634 — Samudaiak khet talab bheena</t>
+        </is>
+      </c>
+      <c r="G299" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>69081</v>
-[...4 lines deleted...]
-        </is>
+        <v>298731.15</v>
+      </c>
+      <c r="I299" s="2" t="n">
+        <v>295348.85</v>
+      </c>
+      <c r="J299" s="3" t="n">
+        <v>43896</v>
+      </c>
+      <c r="K299" s="3" t="n">
+        <v>45195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012035121233 — Rain water harvesting work P S Bheena , Lodhapurwa</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>57962.38</v>
+          <t>1709001056/WC/22012034554166 — सामुदायिक खेत तालाब भीना</t>
+        </is>
+      </c>
+      <c r="G300" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>55699.35</v>
-[...4 lines deleted...]
-        </is>
+        <v>298961.2</v>
+      </c>
+      <c r="I300" s="2" t="n">
+        <v>294960</v>
+      </c>
+      <c r="J300" s="3" t="n">
+        <v>43999</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>45583</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C301" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C301" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012035121238 — Rain water harvesting work M S Bheena , Lodhapurwa</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>51898.13</v>
+          <t>1709001056/WC/22012034754357 — CTR Percolation tank work रामविशाल के खेत के पास,bheena, Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G301" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>37417</v>
-[...4 lines deleted...]
-        </is>
+        <v>558108.8</v>
+      </c>
+      <c r="I301" s="2" t="n">
+        <v>541411</v>
+      </c>
+      <c r="J301" s="3" t="n">
+        <v>44366</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>45855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C302" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C302" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012035278131 — JGSA 2025 Recharge structure Sarvjanik sinchai koop Kamla Patel ke khet ke pas GP Lodhapurwa</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>27000.29</v>
+          <t>1709001056/WC/22012034926820 — चेक डैम मरम्मत कार्य नत्थूपुरवा ,Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G302" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>22556</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I302" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J302" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C303" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C303" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/22012035278146 — JGSA 2025 Recharge structure Sarvjanik Sinchai koop Pushpa Anuragi ke khet ke pas GP Lodhapurwa</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>27000.29</v>
+          <t>1709001056/WC/22012034955830 — चेक डैम मरम्मत कार्य नत्थूपुरवा ,Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G303" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>24644</v>
-[...4 lines deleted...]
-        </is>
+        <v>133998.48</v>
+      </c>
+      <c r="I303" s="2" t="n">
+        <v>129737.45</v>
+      </c>
+      <c r="J303" s="3" t="n">
+        <v>44696</v>
+      </c>
+      <c r="K303" s="3" t="n">
+        <v>45145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C304" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C304" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/274 — तालाब विस्‍तार गहरीकरण पुतरियादाई म‍ंदिर के पास भीना</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>276000</v>
+          <t>1709001056/WC/22012035047272 — स्टॉप डैम निर्माण कार्य कछार नाला भीना, लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G304" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>102582</v>
-[...4 lines deleted...]
-        </is>
+        <v>270000</v>
+      </c>
+      <c r="I304" s="2" t="n">
+        <v>268633</v>
+      </c>
+      <c r="J304" s="3" t="n">
+        <v>45049</v>
+      </c>
+      <c r="K304" s="3" t="n">
+        <v>45177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C305" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C305" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E305" s="1" t="inlineStr">
+        <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
-      <c r="E305" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>187000</v>
+          <t>1709001056/WC/22012035113872 — Community Percolation Tank Work Rahuni ke pass Bheena, Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G305" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>99562</v>
-[...4 lines deleted...]
-        </is>
+        <v>391371.72</v>
+      </c>
+      <c r="I305" s="2" t="n">
+        <v>385096</v>
+      </c>
+      <c r="J305" s="3" t="n">
+        <v>45194</v>
+      </c>
+      <c r="K305" s="3" t="n">
+        <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C306" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C306" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/521 — लघु तलाब कार्य संतोष सिंह/ राजासिंह</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>191000</v>
+          <t>1709001056/WC/22012035113881 — Gabian Structure 07नग कछार नाला में, भीना, लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G306" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>182677</v>
-[...4 lines deleted...]
-        </is>
+        <v>551204.08</v>
+      </c>
+      <c r="I306" s="2" t="n">
+        <v>542263</v>
+      </c>
+      <c r="J306" s="3" t="n">
+        <v>45194</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>45641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C307" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C307" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/96 — पुलिया निर्माण लोधापुरवा से नतथुपुरवा रोड पर</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1709001056/WC/22012035113885 — Gabian Structure 07नग गहरार  नाला में, लोढ़ापुरवा, लोढ़ापुरवा</t>
+        </is>
+      </c>
+      <c r="G307" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>522860.09</v>
+      </c>
+      <c r="I307" s="2" t="n">
+        <v>519266.8</v>
+      </c>
+      <c r="J307" s="3" t="n">
+        <v>45194</v>
+      </c>
+      <c r="K307" s="3" t="n">
+        <v>45641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C308" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C308" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>1709001056/WC/97 — पुलिया निर्माण 3 नग नत्‍थुपरुवा से गहरार नाला रोड पर लोढापुरवा</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>270000</v>
+          <t>1709001056/WC/22012035118161 — Water Conservation Pits Gahrar Nala , Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G308" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>188488</v>
-[...4 lines deleted...]
-        </is>
+        <v>270551.8</v>
+      </c>
+      <c r="I308" s="2" t="n">
+        <v>237015</v>
+      </c>
+      <c r="J308" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>45525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AJAIGARH / LODHAPURWA</t>
+          <t>PANNA / AJAIGARH</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C309" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D309" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E309" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F309" s="1" t="inlineStr">
+        <is>
+          <t>1709001056/WC/22012035121221 — Rain Water Harvesting work M S School Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G309" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H309" s="2" t="n">
+        <v>72489.12</v>
+      </c>
+      <c r="I309" s="2" t="n">
+        <v>69081</v>
+      </c>
+      <c r="J309" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K309" s="3" t="n">
+        <v>45855</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / AJAIGARH</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C310" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D310" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E310" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F310" s="1" t="inlineStr">
+        <is>
+          <t>1709001056/WC/22012035121233 — Rain water harvesting work P S Bheena , Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G310" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H310" s="2" t="n">
+        <v>57962.38</v>
+      </c>
+      <c r="I310" s="2" t="n">
+        <v>55699.35</v>
+      </c>
+      <c r="J310" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K310" s="3" t="n">
+        <v>45765</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / AJAIGARH</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C311" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D311" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E311" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F311" s="1" t="inlineStr">
+        <is>
+          <t>1709001056/WC/22012035121238 — Rain water harvesting work M S Bheena , Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G311" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H311" s="2" t="n">
+        <v>51898.13</v>
+      </c>
+      <c r="I311" s="2" t="n">
+        <v>37417</v>
+      </c>
+      <c r="J311" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K311" s="3" t="n">
+        <v>46056</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / AJAIGARH</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C312" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D312" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E312" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F312" s="1" t="inlineStr">
+        <is>
+          <t>1709001056/WC/22012035278131 — JGSA 2025 Recharge structure Sarvjanik sinchai koop Kamla Patel ke khet ke pas GP Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G312" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H312" s="2" t="n">
+        <v>27000.29</v>
+      </c>
+      <c r="I312" s="2" t="n">
+        <v>22556</v>
+      </c>
+      <c r="J312" s="3" t="n">
+        <v>45774</v>
+      </c>
+      <c r="K312" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / AJAIGARH</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C313" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D313" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E313" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F313" s="1" t="inlineStr">
+        <is>
+          <t>1709001056/WC/22012035278146 — JGSA 2025 Recharge structure Sarvjanik Sinchai koop Pushpa Anuragi ke khet ke pas GP Lodhapurwa</t>
+        </is>
+      </c>
+      <c r="G313" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H313" s="2" t="n">
+        <v>27000.29</v>
+      </c>
+      <c r="I313" s="2" t="n">
+        <v>24644</v>
+      </c>
+      <c r="J313" s="3" t="n">
+        <v>45774</v>
+      </c>
+      <c r="K313" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / AJAIGARH</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C314" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D314" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E314" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F314" s="1" t="inlineStr">
+        <is>
+          <t>1709001056/WC/274 — तालाब विस्‍तार गहरीकरण पुतरियादाई म‍ंदिर के पास भीना</t>
+        </is>
+      </c>
+      <c r="G314" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H314" s="2" t="n">
+        <v>276000</v>
+      </c>
+      <c r="I314" s="2" t="n">
+        <v>102582</v>
+      </c>
+      <c r="J314" s="3" t="n">
+        <v>40299</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>41159</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / AJAIGARH</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C315" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D315" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E315" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F315" s="1" t="inlineStr">
+        <is>
+          <t>1709001056/WC/520 — लघु तलाब निर्माण झल्‍लू / मेंहदी केवट के खेत मे</t>
+        </is>
+      </c>
+      <c r="G315" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H315" s="2" t="n">
+        <v>187000</v>
+      </c>
+      <c r="I315" s="2" t="n">
+        <v>99562</v>
+      </c>
+      <c r="J315" s="3" t="n">
+        <v>40739</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>41039</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / AJAIGARH</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C316" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D316" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E316" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F316" s="1" t="inlineStr">
+        <is>
+          <t>1709001056/WC/521 — लघु तलाब कार्य संतोष सिंह/ राजासिंह</t>
+        </is>
+      </c>
+      <c r="G316" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H316" s="2" t="n">
+        <v>191000</v>
+      </c>
+      <c r="I316" s="2" t="n">
+        <v>182677</v>
+      </c>
+      <c r="J316" s="3" t="n">
+        <v>40954</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>41731</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / AJAIGARH</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C317" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D317" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E317" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F317" s="1" t="inlineStr">
+        <is>
+          <t>1709001056/WC/96 — पुलिया निर्माण लोधापुरवा से नतथुपुरवा रोड पर</t>
+        </is>
+      </c>
+      <c r="G317" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H317" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I317" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J317" s="3" t="n">
+        <v>39839</v>
+      </c>
+      <c r="K317" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / AJAIGARH</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C318" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D318" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E318" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F318" s="1" t="inlineStr">
+        <is>
+          <t>1709001056/WC/97 — पुलिया निर्माण 3 नग नत्‍थुपरुवा से गहरार नाला रोड पर लोढापुरवा</t>
+        </is>
+      </c>
+      <c r="G318" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H318" s="2" t="n">
+        <v>270000</v>
+      </c>
+      <c r="I318" s="2" t="n">
+        <v>188488</v>
+      </c>
+      <c r="J318" s="3" t="n">
+        <v>39995</v>
+      </c>
+      <c r="K318" s="3" t="n">
+        <v>40829</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / AJAIGARH</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C319" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="C309" s="1" t="inlineStr">
+      <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="D309" s="1" t="inlineStr">
+      <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="E309" s="1" t="inlineStr">
+      <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1709001056/WH/22012034941348 — स्टॉप डैम मरम्मत कार्य रहुनी के पास गहरा नाला में, लोढ़ापुरवा</t>
         </is>
       </c>
-      <c r="F309" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G309" s="2" t="n">
+      <c r="G319" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H319" s="2" t="n">
         <v>44000</v>
       </c>
-      <c r="H309" s="2" t="n">
+      <c r="I319" s="2" t="n">
         <v>43740</v>
       </c>
-      <c r="I309" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J319" s="3" t="n">
+        <v>45470</v>
+      </c>
+      <c r="K319" s="3" t="n">
+        <v>45622</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>