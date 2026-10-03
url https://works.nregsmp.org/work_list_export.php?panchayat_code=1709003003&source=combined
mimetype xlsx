--- v0 (2026-08-18)
+++ v1 (2026-10-03)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K649"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 12:57:52</t>
+          <t>Exported on: 2026-10-03 16:35:08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1360,51 +1360,51 @@
       <c r="J34" s="3" t="n">
         <v>44880</v>
       </c>
       <c r="K34" s="3" t="n">
         <v>45192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1709003003/AV/22012034653474 — fasal suraksha deewal nirman karya gram panchayat bhavan ke pas se sharda adiwasi ke khet ki or</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>1499802.95</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>1449262.33</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45356</v>
@@ -10972,286 +10972,286 @@
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1709003003/IF/22012035532808 — गंगा जल संवर्धन निर्माण कार्य खेत तालाब बदन पटेल/भोला</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>149406.46</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>3130.08</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1709003003/IF/22012035532859 — गंगा जल संवर्धन निर्माण कार्य खेत तालाब राजेंद्र सिंह/शिवराज सिंह</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>149406.46</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>3130.08</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1709003003/IF/22012035532982 — गंगा जल संवर्धन निर्माण कार्य खेत तालाब नन्नेराज़ा /शिवराज सिंह</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>149406.46</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>3130.08</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1709003003/IF/22012035533006 — गंगा जल संवर्धन निर्माण कार्य खेत तालाब नथुआ अहिरवार/भलुआ</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>149406.46</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>3130.08</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1709003003/IF/22012035533039 — गंगा जल संवर्धन निर्माण कार्य खेत तालाब उमरा आदिवासी/भदैया</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>149406.46</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>3130.08</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1709003003/IF/22012035533186 — गंगा जल संवर्धन निर्माण कार्य खेत तालाब तांतु  अहिरवार/भलुआ</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>145406.46</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>3130.08</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45803</v>
@@ -14764,70 +14764,70 @@
       <c r="J312" s="3" t="n">
         <v>43652</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>43810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1709003003/IF/IAY/1972365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2235727</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>43634</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20250,70 +20250,70 @@
       <c r="J424" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>45889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1709003003/IF/IAY/5172847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126460497</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20493,70 +20493,70 @@
       <c r="J429" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>45889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1709003003/IF/IAY/5180851 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126277093</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>12267</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -21569,70 +21569,70 @@
       <c r="J451" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>45915</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1709003003/IF/IAY/5554355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126457600</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -22057,70 +22057,70 @@
       <c r="J461" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1709003003/IF/IAY/5784162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126331078</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -27551,51 +27551,51 @@
       <c r="J575" s="3" t="n">
         <v>45148</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>45192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1709003003/RS/22012035119169 — DEWATS NALI NIRMAN KARYA ADIWASI MOHALLA SE BHARAT CHAURHA KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>46000</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>1326</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45214</v>
@@ -30468,83 +30468,83 @@
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>204525.52</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
           <t>1709003003/WC/22012035242311 — boldar chack dem nirman kary lalyan talab ke pas</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>204025.52</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>0</v>
+        <v>26699.56</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
@@ -30594,51 +30594,51 @@
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>1709003003/WC/22012035242314 — boldar chack dem nirman kary chunaiya nala me</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>204083.08</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>10199.32</v>
+        <v>17097.94</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
@@ -30656,83 +30656,83 @@
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>204016.35</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
           <t>1709003003/WC/22012035242319 — boldar chack dem nirman kary chunta  patel ke khet pas</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>204825.52</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>0</v>
+        <v>23988.56</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
@@ -30858,120 +30858,120 @@
       <c r="J644" s="3" t="n">
         <v>40316</v>
       </c>
       <c r="K644" s="3" t="n">
         <v>40705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
           <t>1709003003/WH/22012034943248 — तालाब जीर्णोद्धार निर्माण कार्य भर्हा  तालाब</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
           <t>1709003003/WH/22012034943249 — तालाब जीर्णोद्धार निर्माण कार्य भर्हा तालाब</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>900000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>0</v>
+        <v>2398.48</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>45747</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>