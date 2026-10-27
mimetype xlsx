--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 12:55:54</t>
+          <t>Exported on: 2026-10-27 05:08:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1709003008/AV/22012034550384 — नाली निर्माण कार्यसपेरा मुहल्ला से मिजाजी के मकान की ओर टौराह</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1495999.6</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44258</v>
@@ -367,427 +367,427 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1709003008/IF/22012035408377 — Jal Ganga Samvardhan 2025 Khet Talab Karya Ramprakash Pita Ganga Prasad</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>143406.46</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1709003008/IF/22012035408390 — Jal Ganga Samvardhan 2025 Khet Talab Karya Avadh Lal Pita Shibbu</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>143406.46</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1709003008/IF/22012035408400 — Jal Ganga Samvardhan 2025 Khet Talab Karya Ashok Pita Muddu</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>143406.46</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1709003008/IF/22012035408418 — Jal Ganga Samvardhan 2025 Khet Talab Karya Mithlesh Pita Mahesh</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>143406.46</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1709003008/IF/22012035408424 — Jal Ganga Samvardhan 2025 Khet Talab Karya Rajdhar Pita Dhandhu</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>143406.46</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1709003008/IF/22012035520069 — Jal Ganga 2025 Dugwell Recharge Daman Ke Ghar ke Pass</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1709003008/IF/IAY/3368254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5678608</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44516</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1709003008/IF/IAY/41259 — Construction of IAY House -IAY REG. NO. MP-09-003-008-001/1970</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>42285</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1709003008/IF/IAY/41260 — Construction of IAY House -IAY REG. NO. MP-09-003-008-001/1975</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>42285</v>
@@ -884,98 +884,98 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45987</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1709003008/RC/22012034825965 — CC Road Nirman Chanpuriya Ke Ghar Ke Pichhe Se shankarji Ke Mandir Ki Or</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1709003008/RS/22012034545909 — naadep compost nirmaan 5 no</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>63420.99</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44428</v>
@@ -1166,51 +1166,51 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1709003008/WC/22012035256793 — BOULDER CHECK DAM NIRMAN KARYA GHANSHYAM PANDEY KE KHET KE PAS</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>239740.32</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45777</v>