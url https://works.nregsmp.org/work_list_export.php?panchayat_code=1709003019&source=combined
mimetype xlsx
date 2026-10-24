--- v0 (2026-09-04)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K547"/>
+  <dimension ref="A1:K548"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 10:19:13</t>
+          <t>Exported on: 2026-10-24 07:00:28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2993,51 +2993,51 @@
       <c r="J67" s="3" t="n">
         <v>39483</v>
       </c>
       <c r="K67" s="3" t="n">
         <v>39995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012034316036 — Kapildhara koop nirman Guman singh%Ramprasad yadav</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>153624</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>42764</v>
@@ -4439,51 +4439,51 @@
       <c r="J97" s="3" t="n">
         <v>43974</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>44559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012034483282 — Kapildhara koop nirman shivratan yadav</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>113820</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>43794</v>
@@ -5683,51 +5683,51 @@
       <c r="J123" s="3" t="n">
         <v>44249</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>44554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012034592249 — Niji khet me phalodhyan karya ganesh yadav</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>115358</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>71355</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>44055</v>
@@ -5922,51 +5922,51 @@
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012034651470 — Kapildhara koop nirman karya jeewan lal</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>263855.24</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>110380</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>44249</v>
@@ -6635,51 +6635,51 @@
       <c r="J143" s="3" t="n">
         <v>44480</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>45590</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation of Forstry Trees for Individual / Boundary Line Plantation of Forestry Trees for Individuals</t>
+          <t>Boundary Plntation of Forstry Trees for Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012034856427 — vraksharopan karya bahadur singh yadav</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>101656</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>44525</v>
@@ -8903,662 +8903,662 @@
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012035369506 — NIJI KHET TALAB NIRMAN KARYA RAMMILAN YADAV</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>143406.46</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>79861.32</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012035369601 — NIJI KHET TALAB NIRMAN KARYA SARMAN SINGH YADAV</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>143406.46</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>68364.98</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012035369666 — NIJI KHET TALAB NIRMAN KARYA KARAN SINGH YADAV</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>143406.46</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>114049.42</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012035369711 — NIJI KHET TALAB NIRMAN KARYA MOORAT SINGH YADAV</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>143406.46</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>125275.86</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012035369752 — NIJI KHET TALAB NIRMAN KARYA DEVENDRA SINGH RAJPOOT</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>143406.46</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>93433.88</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012035369812 — NIJI KHET TALAB NIRMAN KARYA SHYAMSUNDAR PATHAK</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>143406.46</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>80383.3</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012035519693 — NIJI KHET TALAB NIRMAN KARYA BEERAN SINGH RAJPOOT</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>148906.46</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>82746.56</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012035519759 — NIJI KHET TALAB NIRMAN KARYA AMAR SINGH RAJPOOT</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>189862.22</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>150320.24</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012035519989 — Niji khet talab nirman karya Jeewan Lal yadav</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>148906.46</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>106604.3</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012035520308 — Dugwell Recharge Pit Nirman Karya Babba Ju Kuaa Ke Pass Majhgawan Shekh</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012035520315 — Dugwell Recharge Pit Nirman Karya Bagiya Ke Pass Balgaha</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012035520320 — Dugwell Recharge Pit Nirman Karya Pani Ki Tanki Ke Pass Majhgawan Shekh</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012035529645 — JALGANGA SAMWARDHAN ANTARGAT NIJI KHET TALAB KARYA  ANAND SINGH RAJPOOT</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1709003019/IF/22012035559831 — JAL GANGA SANWARDHAN ANTARGAT NIJI KHET TALAB NIRMAN KARYA LOKENDRA SINGH YADAV</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45761</v>
@@ -21710,51 +21710,51 @@
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1709003019/RC/22012034519473 — puliya nirman karya bharraha ki naraiy majhgwan shekh</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>628107.55</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>26804</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>44259</v>
@@ -22092,51 +22092,51 @@
       <c r="J462" s="3" t="n">
         <v>45174</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>45274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1709003019/RC/22012034839791 — KHET SADAK NIRMAN KARYA GHAMANDI CHAUDHARI KE KHET SE NADI GHAT KI OR</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>1450000</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>1436899.59</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45745</v>
@@ -22472,3738 +22472,3785 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>226351.61</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>41151</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>41258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1709003019/RS/22012034546931 — SOK PIT NIRMAN KARYA MAHESH SINGH KE GHAR KE PASS MAJHGAWAN SHEKH</t>
+          <t>1709003019/RC/VB/YD/22012034855054 — Construction of Gravel Road Roads for 1 Majhgawa shekh se balgaha</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>44312</v>
+        <v>46126</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1709003019/RS/22012034546934 — SOK PIT NIRMAN KARYA NANHE SINGH KE GHAR KE PASS BALGAHA</t>
+          <t>1709003019/RS/22012034546931 — SOK PIT NIRMAN KARYA MAHESH SINGH KE GHAR KE PASS MAJHGAWAN SHEKH</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>44312</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1709003019/RS/22012034635769 — सामुदायिक शौचालय निर्माण राम जानकी मंदिर बालगाहा</t>
+          <t>1709003019/RS/22012034546934 — SOK PIT NIRMAN KARYA NANHE SINGH KE GHAR KE PASS BALGAHA</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>44423</v>
+        <v>44312</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1709003019/RS/22012034635770 — सामुदायिक शौचालय निर्माण राम जानकी मंदिर बालगाहा</t>
+          <t>1709003019/RS/22012034635769 — सामुदायिक शौचालय निर्माण राम जानकी मंदिर बालगाहा</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>44136</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44707</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1709003019/RS/22012034701297 — NALI NIRMAN KARYA BABLU YADAV KE GHAR SE ARBIND YADAV KE GHAR TAK BALGAHA</t>
+          <t>1709003019/RS/22012034635770 — सामुदायिक शौचालय निर्माण राम जानकी मंदिर बालगाहा</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>133000</v>
+        <v>45000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>131902</v>
+        <v>44136</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>45185</v>
+        <v>44707</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>45323</v>
+        <v>45201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1709003019/RS/22012034702124 — Devots Nirman karya Shonki adiwasi ke Ghar se Panchayat Bhawan ki or</t>
+          <t>1709003019/RS/22012034701297 — NALI NIRMAN KARYA BABLU YADAV KE GHAR SE ARBIND YADAV KE GHAR TAK BALGAHA</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>0</v>
+        <v>133000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>131902</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>45185</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>45323</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/1000000 — home to home</t>
+          <t>1709003019/RS/22012034702124 — Devots Nirman karya Shonki adiwasi ke Ghar se Panchayat Bhawan ki or</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>60000400</v>
+        <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>39539</v>
+        <v>45030</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/197 — निर्मल नीर ग्राम मझगवां शेख पंचायत बलगहा</t>
+          <t>1709003019/WC/1000000 — home to home</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>336000</v>
+        <v>60000400</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>108322</v>
+        <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>40317</v>
-[...3 lines deleted...]
-      </c>
+        <v>39539</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034318377 — talaab renovation</t>
+          <t>1709003019/WC/197 — निर्मल नीर ग्राम मझगवां शेख पंचायत बलगहा</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>0</v>
+        <v>336000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>108322</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K479" s="3"/>
+        <v>40317</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>42667</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034318378 — new talaab</t>
+          <t>1709003019/WC/22012034318377 — talaab renovation</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034318380 — stop dam</t>
+          <t>1709003019/WC/22012034318378 — new talaab</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034320827 — talab sudradhikaran karya panchayat bhawan ke peeche balgaha</t>
+          <t>1709003019/WC/22012034318380 — stop dam</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>274000</v>
+        <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>1032</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034320828 — Talab sudradhikaran karya shantidham ke pas balgaha</t>
+          <t>1709003019/WC/22012034320827 — talab sudradhikaran karya panchayat bhawan ke peeche balgaha</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>251000</v>
+        <v>274000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>227966.85</v>
+        <v>1032</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42806</v>
+        <v>42863</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034563527 — Talab jeerondhadhar karya khanwar Talaiya</t>
+          <t>1709003019/WC/22012034320828 — Talab sudradhikaran karya shantidham ke pas balgaha</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>985150.22</v>
+        <v>251000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>934565</v>
+        <v>227966.85</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44104</v>
+        <v>42806</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>44554</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034601611 — Samudayik khet talab nirman majhgawan shekh</t>
+          <t>1709003019/WC/22012034563527 — Talab jeerondhadhar karya khanwar Talaiya</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>0</v>
+        <v>985150.22</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>934565</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K485" s="3"/>
+        <v>44104</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>44554</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034601612 — samudayik khet talab nirman karaya</t>
+          <t>1709003019/WC/22012034601611 — Samudayik khet talab nirman majhgawan shekh</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034619968 — samudayik khet talab ramgopal ke khet pas majhgawan shekh</t>
+          <t>1709003019/WC/22012034601612 — samudayik khet talab nirman karaya</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>311585.14</v>
+        <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>284046</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44262</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034619969 — samudayik khet talab amar singh ke khet pas majhgawan shekh</t>
+          <t>1709003019/WC/22012034619968 — samudayik khet talab ramgopal ke khet pas majhgawan shekh</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>0</v>
+        <v>311585.14</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>284046</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K488" s="3"/>
+        <v>44262</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>44585</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034630305 — samudayik khet talab purani chhani ke pass balgaha</t>
+          <t>1709003019/WC/22012034619969 — samudayik khet talab amar singh ke khet pas majhgawan shekh</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034692143 — Samudayik khet talab nirman karya sawan singh ke khet pas majhgawan shekh</t>
+          <t>1709003019/WC/22012034630305 — samudayik khet talab purani chhani ke pass balgaha</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>337715.44</v>
+        <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>315195</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44480</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034692144 — samudayik khet talab nirman karya khanwar talaiya ke pas majhgawan shekh</t>
+          <t>1709003019/WC/22012034692143 — Samudayik khet talab nirman karya sawan singh ke khet pas majhgawan shekh</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>268788</v>
+        <v>315195</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44335</v>
+        <v>44480</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>44809</v>
+        <v>45590</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034719603 — CTR Root Rain Water Harvesting Panchayat Bhawan Balgaha</t>
+          <t>1709003019/WC/22012034692144 — samudayik khet talab nirman karya khanwar talaiya ke pas majhgawan shekh</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>22173.14</v>
+        <v>337715.44</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>9052</v>
+        <v>268788</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44425</v>
+        <v>44335</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>45326</v>
+        <v>44809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034719609 — CTR Root Rain Water Harvesting Madhyamik Shala Balgaha</t>
+          <t>1709003019/WC/22012034719603 — CTR Root Rain Water Harvesting Panchayat Bhawan Balgaha</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>22173.14</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>8610</v>
+        <v>9052</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>45326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034779312 — Samudayik khet talab nirman karya school ke pas balgaha</t>
+          <t>1709003019/WC/22012034719609 — CTR Root Rain Water Harvesting Madhyamik Shala Balgaha</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>0</v>
+        <v>22173.14</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>0</v>
+        <v>8610</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>44425</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>45326</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012034892725 — CHECK DAM NIRMAN CHHUTTAN KE KHET PAS</t>
+          <t>1709003019/WC/22012034779312 — Samudayik khet talab nirman karya school ke pas balgaha</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>600000</v>
+        <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>598931</v>
+        <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44613</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035061428 — सामुदायिक खेत तालाब निर्माण पुरानी छनी के पास balgaha</t>
+          <t>1709003019/WC/22012034892725 — CHECK DAM NIRMAN CHHUTTAN KE KHET PAS</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>489864.85</v>
+        <v>600000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>472186.9</v>
+        <v>598931</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>45190</v>
+        <v>44613</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>45798</v>
+        <v>44788</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035061429 — सामुदायिक खेत तालाब निर्माण पुरानी खदान के पास बल गाहा</t>
+          <t>1709003019/WC/22012035061428 — सामुदायिक खेत तालाब निर्माण पुरानी छनी के पास balgaha</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>489864.85</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>472186.9</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>45190</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>45798</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035061431 — परकलेशन टैंक निर्माण कार्य लिप्टिस की नर्सरी majhgawan शेख</t>
+          <t>1709003019/WC/22012035061429 — सामुदायिक खेत तालाब निर्माण पुरानी खदान के पास बल गाहा</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>744425.68</v>
+        <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>741708.2</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45102</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035063463 — Perculation tank nirman karya natthu Singh ke khet pas Balgaha</t>
+          <t>1709003019/WC/22012035061431 — परकलेशन टैंक निर्माण कार्य लिप्टिस की नर्सरी majhgawan शेख</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>387261.22</v>
+        <v>744425.68</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>361553</v>
+        <v>741708.2</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45205</v>
+        <v>45102</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>45560</v>
+        <v>45798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035063468 — Samudayik khet talab Nirman Karya goshala ke peeche majhgawan shekh</t>
+          <t>1709003019/WC/22012035063463 — Perculation tank nirman karya natthu Singh ke khet pas Balgaha</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>387261.22</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>378605.92</v>
+        <v>361553</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45086</v>
+        <v>45205</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>46136</v>
+        <v>45560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035071870 — बोल्डर चेक डैम निर्माण कार्य देशराज के खेत पास बलग हा</t>
+          <t>1709003019/WC/22012035063468 — Samudayik khet talab Nirman Karya goshala ke peeche majhgawan shekh</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>61632.58</v>
+        <v>387261.22</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>58360</v>
+        <v>378605.92</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45088</v>
+        <v>45086</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>45201</v>
+        <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035071871 — बोल्डर चेक डैम निर्माण कार्य राम भजन के खेत पास balgaha</t>
+          <t>1709003019/WC/22012035071870 — बोल्डर चेक डैम निर्माण कार्य देशराज के खेत पास बलग हा</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>61632.58</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>57196</v>
+        <v>58360</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45104</v>
+        <v>45088</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>45217</v>
+        <v>45201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035071875 — बोल्डर चेक डैम निर्माण कार्य कुसुम सिंह के खेत पास Balgaha</t>
+          <t>1709003019/WC/22012035071871 — बोल्डर चेक डैम निर्माण कार्य राम भजन के खेत पास balgaha</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>61632.58</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>52776</v>
+        <v>57196</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45088</v>
+        <v>45104</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>45271</v>
+        <v>45217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035071878 — बोल्डर चेक डैम निर्माण कार्य बांके के खेत पास Balgaha</t>
+          <t>1709003019/WC/22012035071875 — बोल्डर चेक डैम निर्माण कार्य कुसुम सिंह के खेत पास Balgaha</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>60222.33</v>
+        <v>61632.58</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>56775</v>
+        <v>52776</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45104</v>
+        <v>45088</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>45220</v>
+        <v>45271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035071881 — बोल्डर चेक डैम निर्माण सर मन सिंह के खेत पास balgaha</t>
+          <t>1709003019/WC/22012035071878 — बोल्डर चेक डैम निर्माण कार्य बांके के खेत पास Balgaha</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>61632.58</v>
+        <v>60222.33</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>58409</v>
+        <v>56775</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45088</v>
+        <v>45104</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>45271</v>
+        <v>45220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035110334 — GABIAN NIRMAN KARYA SAHAB SINGH KE KHET PAS</t>
+          <t>1709003019/WC/22012035071881 — बोल्डर चेक डैम निर्माण सर मन सिंह के खेत पास balgaha</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>207097.28</v>
+        <v>61632.58</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>204218</v>
+        <v>58409</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45205</v>
+        <v>45088</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>45882</v>
+        <v>45271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035110335 — GABIAN NIRMAN KARYA LAKHAN SINGH KE KHET PAS</t>
+          <t>1709003019/WC/22012035110334 — GABIAN NIRMAN KARYA SAHAB SINGH KE KHET PAS</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>207097.28</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>203310.86</v>
+        <v>204218</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K507" s="3" t="n">
         <v>45882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035110339 — GABION NIRMAN KARYA DEELA KE KHET PAS</t>
+          <t>1709003019/WC/22012035110335 — GABIAN NIRMAN KARYA LAKHAN SINGH KE KHET PAS</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>207097.28</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>206902</v>
+        <v>203310.86</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>46136</v>
+        <v>45882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035110346 — GABIAON NIRMAN KARYA DESHRAJ KE KHET PAS</t>
+          <t>1709003019/WC/22012035110339 — GABION NIRMAN KARYA DEELA KE KHET PAS</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>207097.28</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>204432.86</v>
+        <v>206902</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>45882</v>
+        <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035110349 — GABION NIRMAN KARYA KALLAQN KE KHET PAS</t>
+          <t>1709003019/WC/22012035110346 — GABIAON NIRMAN KARYA DESHRAJ KE KHET PAS</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>207097.28</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>204658.86</v>
+        <v>204432.86</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>46136</v>
+        <v>45882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035183698 — सामुदायिक खेत तालाब बड़ी तलैया पास मझगांव शेख</t>
+          <t>1709003019/WC/22012035110349 — GABION NIRMAN KARYA KALLAQN KE KHET PAS</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>0</v>
+        <v>207097.28</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>204658.86</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>46136</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035192036 — सामुदायिक खेत तालाब अमर सिंह के खेत पास</t>
+          <t>1709003019/WC/22012035183698 — सामुदायिक खेत तालाब बड़ी तलैया पास मझगांव शेख</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45317</v>
+        <v>45315</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035192676 — परकुलेशन टैंक निर्माण कार्य मुनारे के पास मझगांव शेख</t>
+          <t>1709003019/WC/22012035192036 — सामुदायिक खेत तालाब अमर सिंह के खेत पास</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035236268 — BOULDER CHECK DAM NIRMAN KARYA TRILOK KE KHET PAS BALGAHA</t>
+          <t>1709003019/WC/22012035192676 — परकुलेशन टैंक निर्माण कार्य मुनारे के पास मझगांव शेख</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>197987.61</v>
+        <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>194844.75</v>
+        <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45699</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035236271 — Boulder Check dam nirman karya Gora bai ke khet pas</t>
+          <t>1709003019/WC/22012035236268 — BOULDER CHECK DAM NIRMAN KARYA TRILOK KE KHET PAS BALGAHA</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>197907.61</v>
+        <v>197987.61</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>178897.82</v>
+        <v>194844.75</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45699</v>
       </c>
-      <c r="K515" s="3"/>
+      <c r="K515" s="3" t="n">
+        <v>46128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035236274 — Boulder check dam nirman karya Bhole ke khet pas balgaha</t>
+          <t>1709003019/WC/22012035236271 — Boulder Check dam nirman karya Gora bai ke khet pas</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>197987.61</v>
+        <v>197907.61</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>192930.76</v>
+        <v>178897.82</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45699</v>
       </c>
-      <c r="K516" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035236543 — Boulder check dam nirman karya chhuttan ke khet pas balgaha</t>
+          <t>1709003019/WC/22012035236274 — Boulder check dam nirman karya Bhole ke khet pas balgaha</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>197987.61</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>192718.82</v>
+        <v>192930.76</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45699</v>
       </c>
       <c r="K517" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035236545 — Check dam nirman karya ramesh ke khet pas balgaha</t>
+          <t>1709003019/WC/22012035236543 — Boulder check dam nirman karya chhuttan ke khet pas balgaha</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>197987.61</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>193342.81</v>
+        <v>192718.82</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45746</v>
+        <v>45699</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035255751 — Percolation Tank Nirman amar singh ke khalihan pas</t>
+          <t>1709003019/WC/22012035236545 — Check dam nirman karya ramesh ke khet pas balgaha</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>0</v>
+        <v>197987.61</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>0</v>
+        <v>193342.81</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>45681</v>
-[...1 lines deleted...]
-      <c r="K519" s="3"/>
+        <v>45746</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>46128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035256648 — SAMUDAYIK KHET TALAB NIRMAN KARYA PURANI KHADAN KE PAS BALGAHA</t>
+          <t>1709003019/WC/22012035255751 — Percolation Tank Nirman amar singh ke khalihan pas</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>400000.46</v>
+        <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035256650 — SAMUDAYIK KHET TALAB NIRMAN KARYA MAJHGAWAN SHEKH ROAD BALGAHA</t>
+          <t>1709003019/WC/22012035256648 — SAMUDAYIK KHET TALAB NIRMAN KARYA PURANI KHADAN KE PAS BALGAHA</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>0</v>
+        <v>400000.46</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035306290 — Percolation Tank Nirman Karya Purani Khadan Ke Pass Balgaha</t>
+          <t>1709003019/WC/22012035256650 — SAMUDAYIK KHET TALAB NIRMAN KARYA MAJHGAWAN SHEKH ROAD BALGAHA</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>199727.28</v>
+        <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45748</v>
+        <v>45681</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035307625 — Percolation Tank nirman karya Liptis ki nursery ke pas Majhgawan shekh</t>
+          <t>1709003019/WC/22012035306290 — Percolation Tank Nirman Karya Purani Khadan Ke Pass Balgaha</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>0</v>
+        <v>199727.28</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035312378 — पर्कोलेशन टैंक निर्माण कार्य बालस्वरूप के घर पास बलगहा</t>
+          <t>1709003019/WC/22012035307625 — Percolation Tank nirman karya Liptis ki nursery ke pas Majhgawan shekh</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>199927.28</v>
+        <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035312505 — Boulder Check dam nirman karya Deshpat ke khet pas 2 nag</t>
+          <t>1709003019/WC/22012035312378 — पर्कोलेशन टैंक निर्माण कार्य बालस्वरूप के घर पास बलगहा</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>470543.85</v>
+        <v>199927.28</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035312506 — Boulder Check dam nirman rajaram ke khet pas 2 nag</t>
+          <t>1709003019/WC/22012035312505 — Boulder Check dam nirman karya Deshpat ke khet pas 2 nag</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>466142.97</v>
+        <v>470543.85</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035312508 — Boulder Check dam nirman karya Rajaram ke khet pas 2 nag</t>
+          <t>1709003019/WC/22012035312506 — Boulder Check dam nirman rajaram ke khet pas 2 nag</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>451820.46</v>
+        <v>466142.97</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035312515 — Boulder Check dam nirman karya Dukhna ke khet pas 2 nag</t>
+          <t>1709003019/WC/22012035312508 — Boulder Check dam nirman karya Rajaram ke khet pas 2 nag</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>465543.85</v>
+        <v>451820.46</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035317080 — BOULDER CHECK DAM NIRMAN KARYA DEELA KE KHET PAS BALGAHA 02 NAG</t>
+          <t>1709003019/WC/22012035312515 — Boulder Check dam nirman karya Dukhna ke khet pas 2 nag</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>497416.98</v>
+        <v>465543.85</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035317081 — BOULDER CHECK DAM NIRMAN KARYA 02 NAG BABBAN KE KHET PAS BALGAHA</t>
+          <t>1709003019/WC/22012035317080 — BOULDER CHECK DAM NIRMAN KARYA DEELA KE KHET PAS BALGAHA 02 NAG</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>495896.25</v>
+        <v>497416.98</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035317109 — BOULDER CHECK DAM NIRMAN KARYA LAKHAN SINGH KE KHET PAS 02 NAG</t>
+          <t>1709003019/WC/22012035317081 — BOULDER CHECK DAM NIRMAN KARYA 02 NAG BABBAN KE KHET PAS BALGAHA</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>485914.73</v>
+        <v>495896.25</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WC/22012035317110 — BOILDER CHECK DAM NIRMAN KARYA RAM SAGAR PAS 02 NAG BALGAHA</t>
+          <t>1709003019/WC/22012035317109 — BOULDER CHECK DAM NIRMAN KARYA LAKHAN SINGH KE KHET PAS 02 NAG</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>496075.97</v>
+        <v>485914.73</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WH/162 — Talab Bistari Karan Piching And west wear Khakari ke Pass Balgha</t>
+          <t>1709003019/WC/22012035317110 — BOILDER CHECK DAM NIRMAN KARYA RAM SAGAR PAS 02 NAG BALGAHA</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>369000</v>
+        <v>496075.97</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>355900</v>
+        <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>40269</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WH/163 — Talab Bistari karan Piching west wear Khawar ke pa</t>
+          <t>1709003019/WH/162 — Talab Bistari Karan Piching And west wear Khakari ke Pass Balgha</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>369000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>320260</v>
+        <v>355900</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>40269</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>40771</v>
+        <v>40633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WH/22012034332668 — Khet talab nirman karya hitgrahi bhoopat chaudhari</t>
+          <t>1709003019/WH/163 — Talab Bistari karan Piching west wear Khawar ke pa</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>46700</v>
+        <v>369000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>320260</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>40269</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>40771</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WH/22012034390371 — तालाब विस्तार कार्य</t>
+          <t>1709003019/WH/22012034332668 — Khet talab nirman karya hitgrahi bhoopat chaudhari</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>0</v>
+        <v>46700</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>43375</v>
+        <v>43204</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WH/22012034448318 — तालाब जी  जीर्णोद्धार  खजू लोहा की तलैया</t>
+          <t>1709003019/WH/22012034390371 — तालाब विस्तार कार्य</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>968026.66</v>
+        <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>735557.9</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>44352</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1709003019/WH/34 — छोटा तालाब विस्‍तारीकरण बलगहा</t>
+          <t>1709003019/WH/22012034448318 — तालाब जी  जीर्णोद्धार  खजू लोहा की तलैया</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>968026.66</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>0</v>
+        <v>735557.9</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>39268</v>
+        <v>44352</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>39294</v>
+        <v>44721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1709003029/IF/1249 — मेड बंधान निर्माण कार्य हितग्राही महेन्‍द्र गिरि प</t>
+          <t>1709003019/WH/34 — छोटा तालाब विस्‍तारीकरण बलगहा</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>257000</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>232512</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>41279</v>
+        <v>39268</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>41800</v>
+        <v>39294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1709003/DP/110 — Khakhri Nirman kar Kher Mata se Repita Tak RES Pan</t>
+          <t>1709003029/IF/1249 — मेड बंधान निर्माण कार्य हितग्राही महेन्‍द्र गिरि प</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>912000</v>
+        <v>257000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>739213.29</v>
+        <v>232512</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>40170</v>
+        <v>41279</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>40948</v>
+        <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1709003/RC/455 — जी0एस0बी0 रोड निर्माण बलगहा से पाठा मार्ग तक</t>
+          <t>1709003/DP/110 — Khakhri Nirman kar Kher Mata se Repita Tak RES Pan</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>976000</v>
+        <v>912000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>689271.27</v>
+        <v>739213.29</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>40090</v>
+        <v>40170</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>40329</v>
+        <v>40948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1709003/RC/500 — खखरी निर्माण कार्य बहादुरगंज से मझगवांशेख तक</t>
+          <t>1709003/RC/455 — जी0एस0बी0 रोड निर्माण बलगहा से पाठा मार्ग तक</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>976000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>689271.27</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>39869</v>
-[...1 lines deleted...]
-      <c r="K542" s="3"/>
+        <v>40090</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>40329</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1709003/RC/501 — खखरी निर्माण कार्य बहादुरगंज से मझगवांशेख</t>
+          <t>1709003/RC/500 — खखरी निर्माण कार्य बहादुरगंज से मझगवांशेख तक</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>874000</v>
+        <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>591364.08</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>39845</v>
-[...3 lines deleted...]
-      </c>
+        <v>39869</v>
+      </c>
+      <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1709/RC/22012034151785 — 1709/RC/22012034151785</t>
+          <t>1709003/RC/501 — खखरी निर्माण कार्य बहादुरगंज से मझगवांशेख</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>2383000</v>
+        <v>874000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>591364.08</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>40479</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>39845</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>41334</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1709/RC/22012034151884 — 1709/RC/22012034151884</t>
+          <t>1709/RC/22012034151785 — 1709/RC/22012034151785</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>2383000</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>40479</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1709/RC/22012034151910 — Construction of GSB Road Balgaha to Nadi Ghat</t>
+          <t>1709/RC/22012034151884 — 1709/RC/22012034151884</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>2383000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>1284212.89</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>40563</v>
-[...3 lines deleted...]
-      </c>
+        <v>40479</v>
+      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C547" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D547" s="1" t="inlineStr">
+        <is>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E547" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F547" s="1" t="inlineStr">
+        <is>
+          <t>1709/RC/22012034151910 — Construction of GSB Road Balgaha to Nadi Ghat</t>
+        </is>
+      </c>
+      <c r="G547" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H547" s="2" t="n">
+        <v>2383000</v>
+      </c>
+      <c r="I547" s="2" t="n">
+        <v>1284212.89</v>
+      </c>
+      <c r="J547" s="3" t="n">
+        <v>40563</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>42368</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / GUNOR</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C547" s="1" t="inlineStr">
+      <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D547" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E547" s="1" t="inlineStr">
+      <c r="D548" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F547" s="1" t="inlineStr">
+      <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1709/WC/22012034785805 — CTR Construction Of New Tank Balgaha Near Dairy GP Balgaha JP Gunour</t>
         </is>
       </c>
-      <c r="G547" s="1" t="inlineStr">
+      <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H547" s="2" t="n">
+      <c r="H548" s="2" t="n">
         <v>4844000</v>
       </c>
-      <c r="I547" s="2" t="n">
+      <c r="I548" s="2" t="n">
         <v>412248</v>
       </c>
-      <c r="J547" s="3" t="n">
+      <c r="J548" s="3" t="n">
         <v>44378</v>
       </c>
-      <c r="K547" s="3"/>
+      <c r="K548" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>