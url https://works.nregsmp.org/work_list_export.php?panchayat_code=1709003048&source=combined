--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K746"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 00:45:16</t>
+          <t>Exported on: 2026-10-23 04:17:55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1356,51 +1356,51 @@
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
+          <t>Wastelands Block Plantation-Sericulture-Comm / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1709003048/DP/22012034599947 — wasudha vadan vatika amrit sarover talab ke bagal se sathaniya</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>102745.01</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>16</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45352</v>
@@ -6023,51 +6023,51 @@
       <c r="J131" s="3" t="n">
         <v>44098</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>45593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Farm Forstry-Individual / Wastelands Block Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Farm Forstry-Individual / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1709003048/IF/22012034602506 — plantation work rameshwari bramhan</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>115360</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>2940</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>44098</v>
@@ -7312,333 +7312,333 @@
       <c r="J158" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>45803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1709003048/IF/22012035285865 — KapilDhara Koop Nirman karya Dukhiya Chamar Pita Laluwa Chamar</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>365057.44</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>47853</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45725</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1709003048/IF/22012035285872 — KapilDhara Koop Nirman karya Pushpendra Dwivedi Pitra Ramkrapal Dwivedi</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>361062.49</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>250117.2</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45725</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1709003048/IF/22012035286044 — KapilDhara Koop Nirman karya Shankar Gautam Pita Gorelal Gautam</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>362494.93</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>251468.4</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45725</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1709003048/IF/22012035286046 — KapilDhara Koop Nirman karya Sunita Bai Chaudhari Pati Prema Chaudhari</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>365057.44</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1709003048/IF/22012035286052 — KapilDhara Koop Nirman karya Rameshwari Dwivedi Pita Pranshukh Dwivedi</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1709003048/IF/22012035286054 — KapilDhara Koop Nirman karya Bhagwat Pita Ramautar Dwivedi</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>364557.44</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>237099</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45725</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1709003048/IF/22012035316321 — khet talab nirman suneel dwivedi pita rameswari sathaniya</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45745</v>
@@ -7690,98 +7690,98 @@
       <c r="J166" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K166" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1709003048/IF/22012035316326 — khet talab ramraj tripathi pita ramsajeevan sathaniya</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>146232.93</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1709003048/IF/22012035316328 — khet talab nirman karya manoj tripathi pita ramsajeevan sathaniya</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>146232.93</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45785</v>
@@ -7980,51 +7980,51 @@
       <c r="J172" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>46189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1709003048/IF/22012035415145 — jgsa 2025 recharge structure kapil dhara kup lalan yadav  sathaniya</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45761</v>
@@ -8223,145 +8223,145 @@
       <c r="J177" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>46189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1709003048/IF/22012035548259 — khet talab sankar gotam pita gorelal sathaniya</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1709003048/IF/22012035548294 — khet talab sankar gotam pita gorelal sathaniya</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1709003048/IF/22012035548332 — khet talab bhagwat dwivedi pita ramutar sathaniya</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45797</v>
@@ -34061,73 +34061,73 @@
       <c r="J709" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K709" s="3" t="n">
         <v>45603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
           <t>1709003048/WC/22012035091696 — naveen talab nirman karya madhyamik sala ke pass sathaniya</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>850000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>46017</v>
+        <v>47217</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
@@ -34392,51 +34392,51 @@
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
           <t>1709003048/WC/22012035214343 — talab jirodhar luharuwa talab sathaniya</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>45457</v>
@@ -34533,51 +34533,51 @@
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>45731</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUNOR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
           <t>1709003048/WC/22012035256783 — Construction of staggered trench kary kher mata ke pass</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>45684</v>