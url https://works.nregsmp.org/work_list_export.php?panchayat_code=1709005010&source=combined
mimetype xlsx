--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K768"/>
+  <dimension ref="A1:K783"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 09:12:51</t>
+          <t>Exported on: 2026-10-20 02:43:47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -465,51 +465,51 @@
       <c r="J15" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K15" s="3" t="n">
         <v>44894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1709005010/AV/22012034602300 — नवीन पंचायत भवन निर्मान कार्य नागपुरा मुहल्ला ग्राम बम्हौरी ग्राम पंचायत बम्हौरी</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>4632</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44517</v>
@@ -561,145 +561,145 @@
       <c r="J17" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>46116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1709005010/AV/22012034658754 — वृक्षारोपण कार्य _ कैलाश विश्वकर्मा / रामरतन ग्राम पंचायत बम्होरी</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>115509.72</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45595</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1709005010/AV/22012034661028 — शांति धाम धुवगटा के पास ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1709005010/AV/22012034661030 — शांति धाम स्कूल के आगे ग्राम पोनिया</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45567</v>
@@ -1333,98 +1333,98 @@
       <c r="J33" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K33" s="3" t="n">
         <v>44747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1709005010/DP/22012034626894 — वृक्षारोपण कार्य _ चाहना विश्वकर्मा / अजय ग्राम पंचायत बम्होरी</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>115509.72</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1709005010/DP/22012034626895 — वृक्षारोपण कार्य _ मुरारी पटेल/ मट्टू ग्राम पंचायत बम्होरी</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45451</v>
@@ -8438,51 +8438,51 @@
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/22012035253530 — वृक्षारोपण कार्य _ शालिग्राम पटेल/ भिल्लू  पटेल पंचायत बम्होरी</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>115509.72</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>83543</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45569</v>
@@ -8532,192 +8532,192 @@
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/22012035253814 — वृक्षारोपण कार्य _ मुरारी पटेल / मट्टू ग्राम पंचायत बम्होरी</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>115509.72</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>80411</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/22012035277968 — Kapil Dhara Koop Nirman kary  Bhola Patel / Sukka Gram Bamhouri</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45575</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/22012035280082 — Kapil Dhara Koop Nirman kary  Kailash Vishwakarma/ Ramratan Gram Bamhouri</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>420610.69</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/22012035280086 — Kapil Dhara Koop Nirman kary  Hakki Bai Ahirwar/ Rakku Gram Bamhouri</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>431860.81</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45567</v>
@@ -8767,98 +8767,98 @@
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/22012035280094 — Kapil Dhara Koop Nirman kary  Lakhan Patel / Brandravan Gram Bamhouri</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/22012035280095 — Kapil Dhara Koop Nirman kary  Brajesh Sahu / Ramratan Gram Bamhouri</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45567</v>
@@ -9053,51 +9053,51 @@
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/22012035330047 — KHET TALAB NIRMAN KARY LOKPAL DIMHA GRAM Bamhouri</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>199707.85</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45772</v>
@@ -9345,51 +9345,51 @@
       <c r="J199" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/22012035420269 — Kapil Dhara Koop Nirman kary  Parasram Patel / Shankar Gram Bamhouri</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>434521.46</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45761</v>
@@ -9490,192 +9490,192 @@
       <c r="J202" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/22012035454944 — Kapil Dhara Koop Nirman kary  Ramcharan Patel/ khutti  Gram Bamhouri</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/22012035455032 — Kapil Dhara Koop Nirman kary  Ramcharan Patel/ Khutti Gram Bamhouri</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>434792.85</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>342723</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/22012035539367 — KHET TALAB NIRMAN KARY PHARASRAM /SHANKAR PATEL GRAM BAMHOURI</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/22012035559942 — KHET TALAB NIRMAN KARY NARAYAN PATEL /KASHIRAM GRAM BAMHOURI</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45761</v>
@@ -14593,51 +14593,51 @@
       <c r="J307" s="3" t="n">
         <v>43272</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>43469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/1740275 — Construction of IAY House -IAY REG. NO. MP3600011</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>43212</v>
@@ -22723,51 +22723,51 @@
       <c r="J473" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/4923816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127526091</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>22950</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45723</v>
@@ -22868,51 +22868,51 @@
       <c r="J476" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5083867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126872884</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45749</v>
@@ -23062,51 +23062,51 @@
       <c r="J480" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5479706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125754856</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45766</v>
@@ -23501,51 +23501,51 @@
       <c r="J489" s="3" t="n">
         <v>45857</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5643531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127506961</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45857</v>
@@ -23744,51 +23744,51 @@
       <c r="J494" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/57988 — Construction of IAY House -IAY REG. NO. MP-09-005-010-001/2789</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>42310</v>
@@ -23889,13022 +23889,13749 @@
       <c r="J497" s="3" t="n">
         <v>42774</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5931966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126517652</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>15660</v>
+        <v>20160</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5932081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127234208</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5932293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125553248</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>11745</v>
+        <v>16245</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>46143</v>
       </c>
-      <c r="K500" s="3"/>
+      <c r="K500" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5932427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125555116</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5932430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127494033</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5932452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126281005</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>19575</v>
+        <v>24075</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5932573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126492258</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5932592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127967720</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5932710 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126898819</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>12030</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5932798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127315670</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5932837 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127534313</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5932870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127866695</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>46179</v>
       </c>
-      <c r="K509" s="3"/>
+      <c r="K509" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5932880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127741672</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5933116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127518869</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5933308 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127968558</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5933403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125551820</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>11745</v>
+        <v>15045</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5933451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126488235</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>12030</v>
+        <v>15330</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5933632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129552957</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5933716 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126508584</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>19860</v>
+        <v>21360</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5933806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127236409</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>15660</v>
+        <v>16860</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5933810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126280064</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5933895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131397973</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>46126</v>
       </c>
-      <c r="K519" s="3"/>
+      <c r="K519" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5934032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127276869</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5934218 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126042509</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>15660</v>
+        <v>21360</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5934245 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127522294</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5934307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125527031</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>15660</v>
+        <v>18060</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>46126</v>
       </c>
-      <c r="K523" s="3"/>
+      <c r="K523" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5934379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128080024</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5934381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125526540</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>15660</v>
+        <v>17160</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5934661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127505874</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5934782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127534932</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>8115</v>
+        <v>17415</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5934834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126887038</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>15945</v>
+        <v>19245</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5934845 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127184204</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5934864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128781858</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5934944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127465706</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>15660</v>
+        <v>17460</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5935025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126524403</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>12030</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5935058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127317480</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>8115</v>
+        <v>8715</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5935061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127536261</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5935101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127438927</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>11745</v>
+        <v>21345</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5935216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126281582</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>19860</v>
+        <v>24660</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5935248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129551874</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>19560</v>
+        <v>20160</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5935268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126847936</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5948874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127465333</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>18960</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5948883 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127493609</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5950078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126280430</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>15660</v>
+        <v>24660</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5950350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127515425</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5950360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127538983</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5951430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127521023</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>7830</v>
+        <v>12630</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5951600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131385791</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5952085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126534089</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>12030</v>
+        <v>16530</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5952278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128783622</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>19575</v>
+        <v>20475</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>46126</v>
       </c>
-      <c r="K547" s="3"/>
+      <c r="K547" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5953530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127096600</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>46145</v>
       </c>
-      <c r="K548" s="3"/>
+      <c r="K548" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5953531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127097405</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5953649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127535007</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5954037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130924512</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5954438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127504173</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5954562 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127517951</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5955442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126537269</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>11745</v>
+        <v>16545</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5956291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127239388</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>19860</v>
+        <v>20160</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>46126</v>
       </c>
-      <c r="K555" s="3"/>
+      <c r="K555" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5956720 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127519425</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>3915</v>
+        <v>8715</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5957069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126086182</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5959205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126086985</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5959272 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126877210</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5959274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126881871</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>14745</v>
+        <v>16245</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5959284 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126900070</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>8115</v>
+        <v>15915</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5959596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127938779</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5959813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127901152</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>11130</v>
+        <v>20430</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5959815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126507359</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>3915</v>
+        <v>8715</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5960970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127256529</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>7830</v>
+        <v>10530</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>46162</v>
       </c>
-      <c r="K565" s="3"/>
+      <c r="K565" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5961270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127895282</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5962297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126504693</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5962300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126510809</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5962335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127494429</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>12030</v>
+        <v>13530</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>46126</v>
       </c>
-      <c r="K569" s="3"/>
+      <c r="K569" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5962574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126585423</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>12030</v>
+        <v>13530</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>46126</v>
       </c>
-      <c r="K570" s="3"/>
+      <c r="K570" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5963518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131387644</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5963891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125538128</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>15045</v>
+        <v>17445</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5965942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126873715</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5966210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127248832</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/5966502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127897511</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/6060508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127767994</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/6061220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127311353</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/6061227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127327663</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>11130</v>
+        <v>16830</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/6062155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126492851</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/6062842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126875473</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>15045</v>
+        <v>16245</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/6062847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126584532</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>7830</v>
+        <v>12330</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/6065876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118544143</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>18660</v>
+        <v>20160</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>46145</v>
       </c>
-      <c r="K582" s="3"/>
+      <c r="K582" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/6230827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127541352</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>1709005010/IF/IAY/6230828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129552748</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/730874 — Construction of IAY House -IAY REG. NO. MP1988524</t>
+          <t>1709005010/IF/IAY/6265542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126518396</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>15492</v>
+        <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>42891</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/772654 — Construction of IAY House -IAY REG. NO. MP3556501</t>
+          <t>1709005010/IF/IAY/6266980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127322751</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>42884</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/772655 — Construction of IAY House -IAY REG. NO. MP3556517</t>
+          <t>1709005010/IF/IAY/6267457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127493109</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>42884</v>
-[...3 lines deleted...]
-      </c>
+        <v>46039</v>
+      </c>
+      <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/772657 — Construction of IAY House -IAY REG. NO. MP3556558</t>
+          <t>1709005010/IF/IAY/6267795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127437258</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>43266</v>
-[...3 lines deleted...]
-      </c>
+        <v>46039</v>
+      </c>
+      <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/772701 — Construction of IAY House -IAY REG. NO. MP3558565</t>
+          <t>1709005010/IF/IAY/6285874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127768217</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>15492</v>
+        <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>42884</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/773114 — Construction of IAY House -IAY REG. NO. MP3576404</t>
+          <t>1709005010/IF/IAY/6285876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125554234</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>42891</v>
-[...3 lines deleted...]
-      </c>
+        <v>46039</v>
+      </c>
+      <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/773580 — Construction of IAY House -IAY REG. NO. MP3600022</t>
+          <t>1709005010/IF/IAY/6288747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127310496</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>43266</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/774050 — Construction of IAY House -IAY REG. NO. MP3620560</t>
+          <t>1709005010/IF/IAY/6291936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126510048</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>43258</v>
-[...3 lines deleted...]
-      </c>
+        <v>46039</v>
+      </c>
+      <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/774560 — Construction of IAY House -IAY REG. NO. MP3646145</t>
+          <t>1709005010/IF/IAY/6335857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127537820</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>43228</v>
-[...3 lines deleted...]
-      </c>
+        <v>46039</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/774625 — Construction of IAY House -IAY REG. NO. MP3650177</t>
+          <t>1709005010/IF/IAY/6335967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127201913</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>42891</v>
-[...3 lines deleted...]
-      </c>
+        <v>46164</v>
+      </c>
+      <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/885912 — Construction of IAY House -IAY REG. NO. MP1943495</t>
+          <t>1709005010/IF/IAY/6336003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127265124</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>15492</v>
+        <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>46039</v>
+      </c>
+      <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/894499 — Construction of IAY House -IAY REG. NO. MP2058522</t>
+          <t>1709005010/IF/IAY/6336206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126541104</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>15492</v>
+        <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>42891</v>
-[...3 lines deleted...]
-      </c>
+        <v>46039</v>
+      </c>
+      <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/895645 — Construction of IAY House -IAY REG. NO. MP2074870</t>
+          <t>1709005010/IF/IAY/6384321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126668688</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>15684.4</v>
+        <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>42891</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/896899 — Construction of IAY House -IAY REG. NO. MP2093555</t>
+          <t>1709005010/IF/IAY/6386286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128187001</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>15504</v>
+        <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>42884</v>
-[...3 lines deleted...]
-      </c>
+        <v>46155</v>
+      </c>
+      <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/897261 — Construction of IAY House -IAY REG. NO. MP2098900</t>
+          <t>1709005010/IF/IAY/6398014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126882278</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>15504</v>
+        <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>42884</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/930571 — Construction of IAY House -IAY REG. NO. MP2621952</t>
+          <t>1709005010/IF/IAY/730874 — Construction of IAY House -IAY REG. NO. MP1988524</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>15480</v>
+        <v>15492</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>42891</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>43206</v>
+        <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/932718 — Construction of IAY House -IAY REG. NO. MP2666554</t>
+          <t>1709005010/IF/IAY/772654 — Construction of IAY House -IAY REG. NO. MP3556501</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>42898</v>
+        <v>42884</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/IAY/967183 — Construction of IAY House -IAY REG. NO. MP3477811</t>
+          <t>1709005010/IF/IAY/772655 — Construction of IAY House -IAY REG. NO. MP3556517</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>42879</v>
+        <v>42884</v>
       </c>
       <c r="K602" s="3" t="n">
         <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/1096 — Bamhouri - medh bhandhan work janakrani / parasram</t>
+          <t>1709005010/IF/IAY/772657 — Construction of IAY House -IAY REG. NO. MP3556558</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>2000</v>
+        <v>15030</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>42979</v>
+        <v>15660</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>40962</v>
+        <v>43266</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>41082</v>
+        <v>43417</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/1097 — Bamhouri - medh bhandhan work  dayaram / kathora</t>
+          <t>1709005010/IF/IAY/772701 — Construction of IAY House -IAY REG. NO. MP3558565</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>49000</v>
+        <v>15030</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>48485</v>
+        <v>15492</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>40725</v>
+        <v>42884</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>41118</v>
+        <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/1098 — Bamhouri - medh bhandhan work shyamlal / kariya</t>
+          <t>1709005010/IF/IAY/773114 — Construction of IAY House -IAY REG. NO. MP3576404</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>39000</v>
+        <v>15030</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>37446</v>
+        <v>15480</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>40962</v>
+        <v>42891</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>41081</v>
+        <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/1099 — Bamhouri - medh bhandhan work santosh / ramnath</t>
+          <t>1709005010/IF/IAY/773580 — Construction of IAY House -IAY REG. NO. MP3600022</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>2000</v>
+        <v>15030</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>40948</v>
+        <v>15660</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>40962</v>
+        <v>43266</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>41103</v>
+        <v>43400</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/1100 — Bamhouri - medh bhandhan work bihari / rampat</t>
+          <t>1709005010/IF/IAY/774050 — Construction of IAY House -IAY REG. NO. MP3620560</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>2000</v>
+        <v>15030</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>48737</v>
+        <v>15660</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>40773</v>
+        <v>43258</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>40844</v>
+        <v>43376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/1101 — Bamhouri - medh bhandhan work  mihilal / pachaiya</t>
+          <t>1709005010/IF/IAY/774560 — Construction of IAY House -IAY REG. NO. MP3646145</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>2000</v>
+        <v>15030</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>40052</v>
+        <v>15660</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>40732</v>
+        <v>43228</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>40836</v>
+        <v>43376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/1102 — Bamhouri - medh bhandhan work charan / harprasad</t>
+          <t>1709005010/IF/IAY/774625 — Construction of IAY House -IAY REG. NO. MP3650177</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>2000</v>
+        <v>15030</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>44742</v>
+        <v>15480</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>40962</v>
+        <v>42891</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>41103</v>
+        <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/1103 — Bamhouri - medh bhandhan work parsotam / gabdu</t>
+          <t>1709005010/IF/IAY/885912 — Construction of IAY House -IAY REG. NO. MP1943495</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>1000</v>
+        <v>15480</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>5156</v>
+        <v>15492</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>40969</v>
+        <v>42879</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>41339</v>
+        <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/1104 — Bamhouri - medh bhandhan work  Latora / bhdda</t>
+          <t>1709005010/IF/IAY/894499 — Construction of IAY House -IAY REG. NO. MP2058522</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>2000</v>
+        <v>15480</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>6630</v>
+        <v>15492</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>40969</v>
+        <v>42891</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>40974</v>
+        <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/1105 — Bamhouri - medh bhandhan work  chandrani / dare</t>
+          <t>1709005010/IF/IAY/895645 — Construction of IAY House -IAY REG. NO. MP2074870</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>2000</v>
+        <v>15480</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>40265</v>
+        <v>15684.4</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>40725</v>
+        <v>42891</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>40738</v>
+        <v>43317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/1106 — Bamhouri - medh bhandhan work darbari / Bhulla</t>
+          <t>1709005010/IF/IAY/896899 — Construction of IAY House -IAY REG. NO. MP2093555</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>45000</v>
+        <v>15480</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>44783</v>
+        <v>15504</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>40927</v>
+        <v>42884</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>41353</v>
+        <v>43246</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/1107 — Bamhouri - medh bhandhan work mitthu / bharat</t>
+          <t>1709005010/IF/IAY/897261 — Construction of IAY House -IAY REG. NO. MP2098900</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>2000</v>
+        <v>15480</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>36810</v>
+        <v>15504</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>40756</v>
+        <v>42884</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>41081</v>
+        <v>43246</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/21 — बम्‍हौरी - मेढ बधान कार्य दुर्जी / हिरवा</t>
+          <t>1709005010/IF/IAY/930571 — Construction of IAY House -IAY REG. NO. MP2621952</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>35000</v>
+        <v>15480</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>81020</v>
+        <v>15480</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>40154</v>
+        <v>42891</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>40315</v>
+        <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/22012034229863 — मेडबंधान-हक्की/सरजू पटेल</t>
+          <t>1709005010/IF/IAY/932718 — Construction of IAY House -IAY REG. NO. MP2666554</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K616" s="3"/>
+        <v>42898</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>43206</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/22012034229867 — Med bandhan hakki/ sarjoo</t>
+          <t>1709005010/IF/IAY/967183 — Construction of IAY House -IAY REG. NO. MP3477811</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K617" s="3"/>
+        <v>42879</v>
+      </c>
+      <c r="K617" s="3" t="n">
+        <v>43206</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/22012034229869 — Med  bandhan Hakki/Sarjoo</t>
+          <t>1709005010/LD/1096 — Bamhouri - medh bhandhan work janakrani / parasram</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>0</v>
+        <v>42979</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K618" s="3"/>
+        <v>40962</v>
+      </c>
+      <c r="K618" s="3" t="n">
+        <v>41082</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/22012034229871 — Med bandhan Hakki/Sarjoo patel</t>
+          <t>1709005010/LD/1097 — Bamhouri - medh bhandhan work  dayaram / kathora</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>34000</v>
+        <v>49000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>0</v>
+        <v>48485</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>42269</v>
-[...1 lines deleted...]
-      <c r="K619" s="3"/>
+        <v>40725</v>
+      </c>
+      <c r="K619" s="3" t="n">
+        <v>41118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/22012034306401 — SHANTI DHAM NIRMAN PONIYA MUKHY MARG KE PAS</t>
+          <t>1709005010/LD/1098 — Bamhouri - medh bhandhan work shyamlal / kariya</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>180000</v>
+        <v>39000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>1376</v>
+        <v>37446</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>42817</v>
+        <v>40962</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>43776</v>
+        <v>41081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/340 — बम्‍होरी ( मेड बंधान बिटटी/सरूबा)बम्‍होरी</t>
+          <t>1709005010/LD/1099 — Bamhouri - medh bhandhan work santosh / ramnath</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>5000</v>
+        <v>2000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>40000</v>
+        <v>40948</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>40412</v>
+        <v>40962</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>40432</v>
+        <v>41103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/440 — बम्‍हौरी -मेंढ बधांन कार्य अंगू / बोगा</t>
+          <t>1709005010/LD/1100 — Bamhouri - medh bhandhan work bihari / rampat</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>5000</v>
+        <v>2000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>29936</v>
+        <v>48737</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>40567</v>
+        <v>40773</v>
       </c>
       <c r="K622" s="3" t="n">
         <v>40844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/441 — बम्‍हौरी -मेंढ बधांन कार्य बिहारी / अमना</t>
+          <t>1709005010/LD/1101 — Bamhouri - medh bhandhan work  mihilal / pachaiya</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>37731</v>
+        <v>40052</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>40560</v>
+        <v>40732</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>40731</v>
+        <v>40836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/442 — बम्‍हौरी -मेंढ बधांन कार्य दशरथ / कढोरा</t>
+          <t>1709005010/LD/1102 — Bamhouri - medh bhandhan work charan / harprasad</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>19112</v>
+        <v>44742</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>40560</v>
+        <v>40962</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>40730</v>
+        <v>41103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/443 — बम्‍हौरी -मेंढ बधांन कार्य विशाल / लछुआ</t>
+          <t>1709005010/LD/1103 — Bamhouri - medh bhandhan work parsotam / gabdu</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>36959</v>
+        <v>5156</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>40597</v>
+        <v>40969</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>41103</v>
+        <v>41339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/444 — बम्‍हौरी -मेंढ बधांन कार्य कुशुमबाई / बालकिशुन</t>
+          <t>1709005010/LD/1104 — Bamhouri - medh bhandhan work  Latora / bhdda</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>36214</v>
+        <v>6630</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>40552</v>
+        <v>40969</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>40269</v>
+        <v>40974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/445 — बम्‍हौरी -मेंढ बधांन कार्य तॉतू / बिन्‍दा</t>
+          <t>1709005010/LD/1105 — Bamhouri - medh bhandhan work  chandrani / dare</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>7200</v>
+        <v>40265</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>40552</v>
+        <v>40725</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>40269</v>
+        <v>40738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/446 — बम्‍हौरी -मेंढ बधांन कार्य सुखलाल / करन्‍जू</t>
+          <t>1709005010/LD/1106 — Bamhouri - medh bhandhan work darbari / Bhulla</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>2000</v>
+        <v>45000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>40000</v>
+        <v>44783</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>40603</v>
+        <v>40927</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>40694</v>
+        <v>41353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/447 — बम्‍हौरी मेंड बधान कार्य तांतु / फुन्‍दी</t>
+          <t>1709005010/LD/1107 — Bamhouri - medh bhandhan work mitthu / bharat</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>24981</v>
+        <v>36810</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>40603</v>
+        <v>40756</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>40701</v>
+        <v>41081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/448 — बम्‍हौरी मेंड बधान कार्य नंदी / देवसिंह</t>
+          <t>1709005010/LD/21 — बम्‍हौरी - मेढ बधान कार्य दुर्जी / हिरवा</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>2000</v>
+        <v>35000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>38268</v>
+        <v>81020</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>40602</v>
+        <v>40154</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>40730</v>
+        <v>40315</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1709005010/LD/449 — बम्‍हौरी मेंड बधान कार्य सम्‍मीबाई / ज्ञानी</t>
+          <t>1709005010/LD/22012034229863 — मेडबंधान-हक्की/सरजू पटेल</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>33526</v>
+        <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>40595</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/02 — बम्‍हौरी-सी0सी0 रोड बम्‍‍हौरी कोटा मार्ग से पंचायत भवन तक</t>
+          <t>1709005010/LD/22012034229867 — Med bandhan hakki/ sarjoo</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>485100</v>
+        <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>474111.51</v>
+        <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>39332</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/186 — G.S.B रोड रामपत के कुआ से बिटटी बाई के खेत तक</t>
+          <t>1709005010/LD/22012034229869 — Med  bandhan Hakki/Sarjoo</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>485298</v>
+        <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>39734</v>
-[...3 lines deleted...]
-      </c>
+        <v>42108</v>
+      </c>
+      <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/187 — G.S.B रोड पौनिया से बजरैगबली  तक</t>
+          <t>1709005010/LD/22012034229871 — Med bandhan Hakki/Sarjoo patel</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>200000</v>
+        <v>34000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>480485.88</v>
+        <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>39734</v>
-[...3 lines deleted...]
-      </c>
+        <v>42269</v>
+      </c>
+      <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/188 — G.S.B रोड बम्‍हौरी से कर्जपुरा मार्ग तक</t>
+          <t>1709005010/LD/22012034306401 — SHANTI DHAM NIRMAN PONIYA MUKHY MARG KE PAS</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>200000</v>
+        <v>180000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>65307</v>
+        <v>1376</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>39792</v>
+        <v>42817</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>39813</v>
+        <v>43776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034160585 — बम्‍होरी- सी. सी.रोड एवं नाली निर्माण कार्य छकौडी</t>
+          <t>1709005010/LD/340 — बम्‍होरी ( मेड बंधान बिटटी/सरूबा)बम्‍होरी</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>124000</v>
+        <v>5000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>123421.8</v>
+        <v>40000</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>41520</v>
+        <v>40412</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>41700</v>
+        <v>40432</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034183007 — बम्‍हौरी - जी0एस0बी0रोड मुख्‍यमार्ग से जगदीश आदिवा</t>
+          <t>1709005010/LD/440 — बम्‍हौरी -मेंढ बधांन कार्य अंगू / बोगा</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>493000</v>
+        <v>5000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>372331.4</v>
+        <v>29936</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>41541</v>
+        <v>40567</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>42616</v>
+        <v>40844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034199735 — बम्हौरी सी0सी0 रोड एवं नाली निर्माण बाला के घर से</t>
+          <t>1709005010/LD/441 — बम्‍हौरी -मेंढ बधांन कार्य बिहारी / अमना</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>118210</v>
+        <v>2000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>117387</v>
+        <v>37731</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>41660</v>
+        <v>40560</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>41785</v>
+        <v>40731</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034291232 — सुदूर संपर्क खेत सड़क -खड़ी के खेत से हल्केराजा  के खेत तक</t>
+          <t>1709005010/LD/442 — बम्‍हौरी -मेंढ बधांन कार्य दशरथ / कढोरा</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>994000</v>
+        <v>1000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>954</v>
+        <v>19112</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>42346</v>
+        <v>40560</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>42986</v>
+        <v>40730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034291986 — सुदूर सम्पर्क सडक बैजू के खेत से सुखलाल के खेत तक</t>
+          <t>1709005010/LD/443 — बम्‍हौरी -मेंढ बधांन कार्य विशाल / लछुआ</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>985000</v>
+        <v>2000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>1272</v>
+        <v>36959</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>42346</v>
+        <v>40597</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>42805</v>
+        <v>41103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034291988 — बम्हौरी- सी. सी.रोड एवं नाली निर्माण लख्खू के घर से पाेरिया तक</t>
+          <t>1709005010/LD/444 — बम्‍हौरी -मेंढ बधांन कार्य कुशुमबाई / बालकिशुन</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>145000</v>
+        <v>2000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>142096</v>
+        <v>36214</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>42454</v>
+        <v>40552</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>43030</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034323826 — सी सी रोड निर्माण तारापत के घ्‍ार से पथरहा के घर तक</t>
+          <t>1709005010/LD/445 — बम्‍हौरी -मेंढ बधांन कार्य तॉतू / बिन्‍दा</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>39000</v>
+        <v>4000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>45236</v>
+        <v>7200</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>43038</v>
+        <v>40552</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>43252</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034326466 — C.C.ROAD AEAM NALI N IRMAN -Tripathi ke ghar se nibal ke ghar tak</t>
+          <t>1709005010/LD/446 — बम्‍हौरी -मेंढ बधांन कार्य सुखलाल / करन्‍जू</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>36000</v>
+        <v>2000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>20468</v>
+        <v>40000</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>42810</v>
+        <v>40603</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>43252</v>
+        <v>40694</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034345226 — C.C.ROAD AVM NALI NIRMAN MILAN ADIWASI KE GHAR SE GARNTI SHALA TAK</t>
+          <t>1709005010/LD/447 — बम्‍हौरी मेंड बधान कार्य तांतु / फुन्‍दी</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>70000</v>
+        <v>1000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>66373.36</v>
+        <v>24981</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>42940</v>
+        <v>40603</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>43061</v>
+        <v>40701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034351760 — C.C. ROAD MUKHY MARG SE DIMHAJI KE GHAR TAK</t>
+          <t>1709005010/LD/448 — बम्‍हौरी मेंड बधान कार्य नंदी / देवसिंह</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>77000</v>
+        <v>2000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>77744</v>
+        <v>38268</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>42997</v>
+        <v>40602</v>
       </c>
       <c r="K645" s="3" t="n">
-        <v>43422</v>
+        <v>40730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034351763 — C.C. ROAD RAMCHARAN ADIWASI KE GHAR SE GAREEVA KE GHAR TAK</t>
+          <t>1709005010/LD/449 — बम्‍हौरी मेंड बधान कार्य सम्‍मीबाई / ज्ञानी</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>43000</v>
+        <v>2000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>42072</v>
+        <v>33526</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>43145</v>
+        <v>40595</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>43885</v>
+        <v>40694</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034365486 — C.C.ROAD ABM NALI NIRMAN PRATHMI SHALA SE MEN ROAD TAK</t>
+          <t>1709005010/RC/02 — बम्‍हौरी-सी0सी0 रोड बम्‍‍हौरी कोटा मार्ग से पंचायत भवन तक</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>78000</v>
+        <v>485100</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>81528</v>
+        <v>474111.51</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>43038</v>
+        <v>39332</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>43434</v>
+        <v>39895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034373019 — C.C. ROAD AMB NALI NIRMAN BRAJLAL KE GHAR SE PEEPAR KE PED TAK</t>
+          <t>1709005010/RC/186 — G.S.B रोड रामपत के कुआ से बिटटी बाई के खेत तक</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>0</v>
+        <v>485298</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K648" s="3"/>
+        <v>39734</v>
+      </c>
+      <c r="K648" s="3" t="n">
+        <v>39614</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034380578 — C.C.ROAD ABM NALI NIRMAN BRAJLAL KE GHAR SE PEEPAR KE PED TAK</t>
+          <t>1709005010/RC/187 — G.S.B रोड पौनिया से बजरैगबली  तक</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>283000</v>
+        <v>200000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>43344</v>
+        <v>480485.88</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>43144</v>
+        <v>39734</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>43973</v>
+        <v>39999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034380595 — C.C.ROAD ABM NALI NIRMAN PUSHPENDRA SINGH KE GHAR SE NATTHU PATEL KE GHAR TAK</t>
+          <t>1709005010/RC/188 — G.S.B रोड बम्‍हौरी से कर्जपुरा मार्ग तक</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>283000</v>
+        <v>200000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>38192</v>
+        <v>65307</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>43805</v>
+        <v>39792</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>43885</v>
+        <v>39813</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034380608 — C.C.ROAD ABM NALI NIRMAN GARNTI SHALA SE MUKHY MARG TAK</t>
+          <t>1709005010/RC/22012034160585 — बम्‍होरी- सी. सी.रोड एवं नाली निर्माण कार्य छकौडी</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>86000</v>
+        <v>124000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>0</v>
+        <v>123421.8</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>43089</v>
-[...1 lines deleted...]
-      <c r="K651" s="3"/>
+        <v>41520</v>
+      </c>
+      <c r="K651" s="3" t="n">
+        <v>41700</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034437350 — सीसी रोड एवं नाली निर्माण बम्‍हौरी</t>
+          <t>1709005010/RC/22012034183007 — बम्‍हौरी - जी0एस0बी0रोड मुख्‍यमार्ग से जगदीश आदिवा</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>0</v>
+        <v>493000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>0</v>
+        <v>372331.4</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>43460</v>
-[...1 lines deleted...]
-      <c r="K652" s="3"/>
+        <v>41541</v>
+      </c>
+      <c r="K652" s="3" t="n">
+        <v>42616</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034476784 — sudoor khet sadak nirman kary brajlal ke ghar se lokpal dimha ke khet tak</t>
+          <t>1709005010/RC/22012034199735 — बम्हौरी सी0सी0 रोड एवं नाली निर्माण बाला के घर से</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>0</v>
+        <v>118210</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>0</v>
+        <v>117387</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K653" s="3"/>
+        <v>41660</v>
+      </c>
+      <c r="K653" s="3" t="n">
+        <v>41785</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034478389 — C.C.ROAD ABM NALI NIRMAN MIDDIL SCHOOL BAMHOURI</t>
+          <t>1709005010/RC/22012034291232 — सुदूर संपर्क खेत सड़क -खड़ी के खेत से हल्केराजा  के खेत तक</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>128000</v>
+        <v>994000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>0</v>
+        <v>954</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>43723</v>
-[...1 lines deleted...]
-      <c r="K654" s="3"/>
+        <v>42346</v>
+      </c>
+      <c r="K654" s="3" t="n">
+        <v>42986</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034479957 — C.C ROAD ABM NALI NIRMAN KARY PONIYA BAJRANG BALI KE STHAN KE PAS</t>
+          <t>1709005010/RC/22012034291986 — सुदूर सम्पर्क सडक बैजू के खेत से सुखलाल के खेत तक</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>128000</v>
+        <v>985000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>0</v>
+        <v>1272</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K655" s="3"/>
+        <v>42346</v>
+      </c>
+      <c r="K655" s="3" t="n">
+        <v>42805</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034512157 — CC ROAD ABM NALI NIRMAN KARY  -RAMDAS KE GHAR SE KHARCHI KE GHAR V GRAM PANCHAYAT BHAVAN KE VAYODHYA</t>
+          <t>1709005010/RC/22012034291988 — बम्हौरी- सी. सी.रोड एवं नाली निर्माण लख्खू के घर से पाेरिया तक</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>91000</v>
+        <v>145000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>0</v>
+        <v>142096</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K656" s="3"/>
+        <v>42454</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>43030</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034524949 — SUDOOR KHET SADAK NIRMAN KARY NANDLAL KE KHET SE PRAHLAD KE KHET TAK</t>
+          <t>1709005010/RC/22012034323826 — सी सी रोड निर्माण तारापत के घ्‍ार से पथरहा के घर तक</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>0</v>
+        <v>39000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>0</v>
+        <v>45236</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K657" s="3"/>
+        <v>43038</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>43252</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034546523 — C.C.ROAD ABM NALI NIRMAN KARY - GRAM PANCHAYAT KE SAMNE ABM MIJAJI KE GHAR SE RAMVEER KE GHAR TAK</t>
+          <t>1709005010/RC/22012034326466 — C.C.ROAD AEAM NALI N IRMAN -Tripathi ke ghar se nibal ke ghar tak</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>109000</v>
+        <v>36000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>0</v>
+        <v>20468</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K658" s="3"/>
+        <v>42810</v>
+      </c>
+      <c r="K658" s="3" t="n">
+        <v>43252</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034548290 — CC ROAD AVM NALI NIRMAN E KAKSH KE SAMNE V MIJAJI KE GHAR SE RAMVEER KE GHAR TAK ,RAMSVAROOP KE GHAR</t>
+          <t>1709005010/RC/22012034345226 — C.C.ROAD AVM NALI NIRMAN MILAN ADIWASI KE GHAR SE GARNTI SHALA TAK</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>57000</v>
+        <v>70000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>57000</v>
+        <v>66373.36</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>44198</v>
+        <v>42940</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>44267</v>
+        <v>43061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034612503 — ग्रेवल रोड एव् पुलिया निर्माण गारंटी शाला नागपुरा बम्हौरी से मडिया की ओर ग्राम पंचायत बम्हौरी</t>
+          <t>1709005010/RC/22012034351760 — C.C. ROAD MUKHY MARG SE DIMHAJI KE GHAR TAK</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>0</v>
+        <v>77000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>0</v>
+        <v>77744</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>44655</v>
-[...1 lines deleted...]
-      <c r="K660" s="3"/>
+        <v>42997</v>
+      </c>
+      <c r="K660" s="3" t="n">
+        <v>43422</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034612811 — ग्रेवल रोड एव् पुलिया निर्माण गारंटी शाला नागपुरा बम्हौरी से मडिया की ओर ग्राम पंचायत बम्हौरी</t>
+          <t>1709005010/RC/22012034351763 — C.C. ROAD RAMCHARAN ADIWASI KE GHAR SE GAREEVA KE GHAR TAK</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>0</v>
+        <v>43000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>0</v>
+        <v>42072</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>44655</v>
-[...1 lines deleted...]
-      <c r="K661" s="3"/>
+        <v>43145</v>
+      </c>
+      <c r="K661" s="3" t="n">
+        <v>43885</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/22012034839746 — SUDOOR SADAK NIRMAN KARY NAGPURA MUKHY MARG MADIYA ROAD SE PRAHLAD KE KHET TAK</t>
+          <t>1709005010/RC/22012034365486 — C.C.ROAD ABM NALI NIRMAN PRATHMI SHALA SE MEN ROAD TAK</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>1499058.79</v>
+        <v>78000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>1493010</v>
+        <v>81528</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>45758</v>
+        <v>43038</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>46188</v>
+        <v>43434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/287 — बम्‍होरी- पुलिया निर्माण कार्य बम्‍होरी गडिया मार्ग पर</t>
+          <t>1709005010/RC/22012034373019 — C.C. ROAD AMB NALI NIRMAN BRAJLAL KE GHAR SE PEEPAR KE PED TAK</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>92000</v>
+        <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>282102.39</v>
+        <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>39958</v>
-[...3 lines deleted...]
-      </c>
+        <v>43126</v>
+      </c>
+      <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/288 — जी एस बी मार्ग बम्‍होरी मुख्‍य मार्ग से गारंटी शाला तक</t>
+          <t>1709005010/RC/22012034380578 — C.C.ROAD ABM NALI NIRMAN BRAJLAL KE GHAR SE PEEPAR KE PED TAK</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>196000</v>
+        <v>283000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>486906</v>
+        <v>43344</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>39872</v>
+        <v>43144</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>40153</v>
+        <v>43973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/289 — बम्‍हौरी- जी एस वी मार्ग एवं पुलिया निर्माण कार्य दोनिय तलैया से रामप्रसाद के घर तक</t>
+          <t>1709005010/RC/22012034380595 — C.C.ROAD ABM NALI NIRMAN PUSHPENDRA SINGH KE GHAR SE NATTHU PATEL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>192000</v>
+        <v>283000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>441893</v>
+        <v>38192</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>39866</v>
+        <v>43805</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>40355</v>
+        <v>43885</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/463 — बम्‍‍हौरी G.S.B. रोड कुम्‍हार के घर पास से खेर माता तक +  पुलिया निमार्ण (4.00)</t>
+          <t>1709005010/RC/22012034380608 — C.C.ROAD ABM NALI NIRMAN GARNTI SHALA SE MUKHY MARG TAK</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>400000</v>
+        <v>86000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>390897</v>
+        <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>40154</v>
-[...3 lines deleted...]
-      </c>
+        <v>43089</v>
+      </c>
+      <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/465 — बम्‍हौरी - जी0एस0बी0मार्ग + पुलिया, मुख्‍यमार्ग सं हरच्रसाद के खेत तक</t>
+          <t>1709005010/RC/22012034437350 — सीसी रोड एवं नाली निर्माण बम्‍हौरी</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>488319.5</v>
+        <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>40166</v>
-[...3 lines deleted...]
-      </c>
+        <v>43460</v>
+      </c>
+      <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/679 — बम्‍हौरी - जी0 एस0 बी0 रोड + पुलिया निर्माण कार्य हरप्रसादकाछी केखेत से चपटामाई के खेत तक</t>
+          <t>1709005010/RC/22012034476784 — sudoor khet sadak nirman kary brajlal ke ghar se lokpal dimha ke khet tak</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>434285</v>
+        <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>40612</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/758 — बम्‍हौरी- सी.सी. रोड एवं नाली निर्माण्‍ा चबूतरा से</t>
+          <t>1709005010/RC/22012034478389 — C.C.ROAD ABM NALI NIRMAN MIDDIL SCHOOL BAMHOURI</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>167000</v>
+        <v>128000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>160816</v>
+        <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>41233</v>
-[...3 lines deleted...]
-      </c>
+        <v>43723</v>
+      </c>
+      <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/GIS/35554 — सुदूर सडक प्राथमिक शाला नागपुरा स्कूल से गांगी धाम तक</t>
+          <t>1709005010/RC/22012034479957 — C.C ROAD ABM NALI NIRMAN KARY PONIYA BAJRANG BALI KE STHAN KE PAS</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>2450687.38</v>
+        <v>128000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>2362220.84</v>
+        <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>45113</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/PP/91252 — CC ROADS NIRMAN</t>
+          <t>1709005010/RC/22012034512157 — CC ROAD ABM NALI NIRMAN KARY  -RAMDAS KE GHAR SE KHARCHI KE GHAR V GRAM PANCHAYAT BHAVAN KE VAYODHYA</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>0</v>
+        <v>91000</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>43556</v>
+        <v>43692</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RC/बम्‍हौरी रोडनिर्माण/11 — बम्‍हौरी रोडनिर्माण बम्‍हौरी से कर्णपुरा</t>
+          <t>1709005010/RC/22012034524949 — SUDOOR KHET SADAK NIRMAN KARY NANDLAL KE KHET SE PRAHLAD KE KHET TAK</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>490000</v>
+        <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>253368</v>
+        <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>39533</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RS/22012034492690 — नवीन सामुदायिक स्वच्छता परिसर निर्माण कार्य - गंगी रोड गेट के पास बम्होरी</t>
+          <t>1709005010/RC/22012034546523 — C.C.ROAD ABM NALI NIRMAN KARY - GRAM PANCHAYAT KE SAMNE ABM MIJAJI KE GHAR SE RAMVEER KE GHAR TAK</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>105000</v>
+        <v>109000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>74626</v>
+        <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>44077</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RS/22012034535456 — sarvjanik nadep taka poniya 1</t>
+          <t>1709005010/RC/22012034548290 — CC ROAD AVM NALI NIRMAN E KAKSH KE SAMNE V MIJAJI KE GHAR SE RAMVEER KE GHAR TAK ,RAMSVAROOP KE GHAR</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>23520.42</v>
+        <v>57000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>23574</v>
+        <v>57000</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>44469</v>
+        <v>44198</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>44894</v>
+        <v>44267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RS/22012034535486 — sarvjanik nadep taka bageecha ke pass poniya</t>
+          <t>1709005010/RC/22012034612503 — ग्रेवल रोड एव् पुलिया निर्माण गारंटी शाला नागपुरा बम्हौरी से मडिया की ओर ग्राम पंचायत बम्हौरी</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>23520.42</v>
+        <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>23574</v>
+        <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>44465</v>
-[...3 lines deleted...]
-      </c>
+        <v>44655</v>
+      </c>
+      <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RS/22012034574002 — सार्वजनिक नाडेप टांका निर्माण कार्य _ आगनवाड़ी भवन के पास ग्राम पोनिया</t>
+          <t>1709005010/RC/22012034612811 — ग्रेवल रोड एव् पुलिया निर्माण गारंटी शाला नागपुरा बम्हौरी से मडिया की ओर ग्राम पंचायत बम्हौरी</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>23520.42</v>
+        <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>23574</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>44474</v>
-[...3 lines deleted...]
-      </c>
+        <v>44655</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RS/22012034574007 — सार्वजनिक नाडेप टांका निर्माण कार्य _ सामुदायिक भवन के पास पोनियां ग्राम पंचायत बम्होरी</t>
+          <t>1709005010/RC/22012034839746 — SUDOOR SADAK NIRMAN KARY NAGPURA MUKHY MARG MADIYA ROAD SE PRAHLAD KE KHET TAK</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>23520.42</v>
+        <v>1499058.79</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>23574</v>
+        <v>1493010</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>44474</v>
+        <v>45758</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>44894</v>
+        <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RS/22012034580895 — सार्वजनिक नाडेप टांका निर्माण कार्य _ पुष्पेंद्र सिंह के घर के नीम के पेड़ के प ग्राम पंचायत बम्होरी</t>
+          <t>1709005010/RC/287 — बम्‍होरी- पुलिया निर्माण कार्य बम्‍होरी गडिया मार्ग पर</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>0</v>
+        <v>92000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>0</v>
+        <v>282102.39</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K678" s="3"/>
+        <v>39958</v>
+      </c>
+      <c r="K678" s="3" t="n">
+        <v>40274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RS/22012034587543 — SARVJANIK NADEP TANKA PRATHMIK SHALA BAMHOURI GRAM BAMHOURI</t>
+          <t>1709005010/RC/288 — जी एस बी मार्ग बम्‍होरी मुख्‍य मार्ग से गारंटी शाला तक</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>0</v>
+        <v>196000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>0</v>
+        <v>486906</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K679" s="3"/>
+        <v>39872</v>
+      </c>
+      <c r="K679" s="3" t="n">
+        <v>40153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RS/22012034587544 — SARVJANIK NADEP TANKA MADHYAMIK SHALA BAMHOURI GRAM BAMHOURI</t>
+          <t>1709005010/RC/289 — बम्‍हौरी- जी एस वी मार्ग एवं पुलिया निर्माण कार्य दोनिय तलैया से रामप्रसाद के घर तक</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>0</v>
+        <v>192000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>0</v>
+        <v>441893</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K680" s="3"/>
+        <v>39866</v>
+      </c>
+      <c r="K680" s="3" t="n">
+        <v>40355</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1709005010/RS/22012035121966 — नवीन नाली निर्माण कार्य मोती लाल अहिरवार के घर से नाला तक ग्राम पंचायत बम्होरी</t>
+          <t>1709005010/RC/463 — बम्‍‍हौरी G.S.B. रोड कुम्‍हार के घर पास से खेर माता तक +  पुलिया निमार्ण (4.00)</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>90000</v>
+        <v>400000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>89880</v>
+        <v>390897</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>45363</v>
+        <v>40154</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>45611</v>
+        <v>40349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/12 — छोटी तलैया बंड विस्‍तार</t>
+          <t>1709005010/RC/465 — बम्‍हौरी - जी0एस0बी0मार्ग + पुलिया, मुख्‍यमार्ग सं हरच्रसाद के खेत तक</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>342000</v>
+        <v>200000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>315052</v>
+        <v>488319.5</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>39245</v>
+        <v>40166</v>
       </c>
       <c r="K682" s="3" t="n">
-        <v>39538</v>
+        <v>40369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034356979 — bori bandhan kary -kundi ghat</t>
+          <t>1709005010/RC/679 — बम्‍हौरी - जी0 एस0 बी0 रोड + पुलिया निर्माण कार्य हरप्रसादकाछी केखेत से चपटामाई के खेत तक</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>12000</v>
+        <v>200000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>5848</v>
+        <v>434285</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>43012</v>
+        <v>40612</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>43346</v>
+        <v>40936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034356982 — BORI BANDHAN KARY- CKAKRAGHATA  LAL TALAIYA KE PAS</t>
+          <t>1709005010/RC/758 — बम्‍हौरी- सी.सी. रोड एवं नाली निर्माण्‍ा चबूतरा से</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>14000</v>
+        <v>167000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>6880</v>
+        <v>160816</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>43026</v>
+        <v>41233</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>43346</v>
+        <v>41353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034356983 — BORI BANDHAN KARY -MOHAR TALAIYA KE PAS</t>
+          <t>1709005010/RC/GIS/35554 — सुदूर सडक प्राथमिक शाला नागपुरा स्कूल से गांगी धाम तक</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>12000</v>
+        <v>2450687.38</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>5848</v>
+        <v>2362220.84</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>43026</v>
+        <v>45113</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>43346</v>
+        <v>45463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034356984 — BORI BANDHAN KARY-CHITARA NALA LATORA KE KHET KE PAS</t>
+          <t>1709005010/RC/PP/91252 — CC ROADS NIRMAN</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>6880</v>
+        <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>43026</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034356985 — BORI BANDHAN KARY -LAMPU PAHARUA KE KHET KE PAS</t>
+          <t>1709005010/RC/बम्‍हौरी रोडनिर्माण/11 — बम्‍हौरी रोडनिर्माण बम्‍हौरी से कर्णपुरा</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>12000</v>
+        <v>490000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>5848</v>
+        <v>253368</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>43026</v>
+        <v>39533</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>43346</v>
+        <v>39813</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034485412 — TALAB BAND VISTAR ABM VIYAR NIRMAN MOHAR TALAB BAMHOURI</t>
+          <t>1709005010/RS/22012034492690 — नवीन सामुदायिक स्वच्छता परिसर निर्माण कार्य - गंगी रोड गेट के पास बम्होरी</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>0</v>
+        <v>105000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>0</v>
+        <v>74626</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K688" s="3"/>
+        <v>44077</v>
+      </c>
+      <c r="K688" s="3" t="n">
+        <v>44592</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034487739 — TALAB BAND VISTAR ABM VIYAR NIRMAN MOHAR TALAB BAMHOURI</t>
+          <t>1709005010/RS/22012034535456 — sarvjanik nadep taka poniya 1</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>997482.83</v>
+        <v>23520.42</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>740300.26</v>
+        <v>23574</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>43919</v>
+        <v>44469</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>44326</v>
+        <v>44894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034489734 — TALAB BAND VISTAR ABM VIYAR NIRMAN MOHAR TALAB BAMHOURI</t>
+          <t>1709005010/RS/22012034535486 — sarvjanik nadep taka bageecha ke pass poniya</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>0</v>
+        <v>23520.42</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>0</v>
+        <v>23574</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K690" s="3"/>
+        <v>44465</v>
+      </c>
+      <c r="K690" s="3" t="n">
+        <v>44894</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034490864 — Stopdem nirman-pulia ke pas</t>
+          <t>1709005010/RS/22012034574002 — सार्वजनिक नाडेप टांका निर्माण कार्य _ आगनवाड़ी भवन के पास ग्राम पोनिया</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>0</v>
+        <v>23520.42</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>0</v>
+        <v>23574</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K691" s="3"/>
+        <v>44474</v>
+      </c>
+      <c r="K691" s="3" t="n">
+        <v>44575</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034502084 — NAVEEN TALA</t>
+          <t>1709005010/RS/22012034574007 — सार्वजनिक नाडेप टांका निर्माण कार्य _ सामुदायिक भवन के पास पोनियां ग्राम पंचायत बम्होरी</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>0</v>
+        <v>23520.42</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>0</v>
+        <v>23574</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K692" s="3"/>
+        <v>44474</v>
+      </c>
+      <c r="K692" s="3" t="n">
+        <v>44894</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034560793 — parkolesion tenk nirman kary -sukarta ke khet ke pas</t>
+          <t>1709005010/RS/22012034580895 — सार्वजनिक नाडेप टांका निर्माण कार्य _ पुष्पेंद्र सिंह के घर के नीम के पेड़ के प ग्राम पंचायत बम्होरी</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>495922.5</v>
+        <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>43935</v>
+        <v>44424</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034560797 — parkolesion tenk nirman kary -durji ke khet ke pas</t>
+          <t>1709005010/RS/22012034587543 — SARVJANIK NADEP TANKA PRATHMIK SHALA BAMHOURI GRAM BAMHOURI</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>43935</v>
+        <v>44424</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034618427 — PARCULESION TENK NIRMAN KARY - MITTHU KE KHET KE PAS GRAM BAMHOURI GRAM PANCHAYAT BAMHOURI</t>
+          <t>1709005010/RS/22012034587544 — SARVJANIK NADEP TANKA MADHYAMIK SHALA BAMHOURI GRAM BAMHOURI</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>349127.47</v>
+        <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>276473.14</v>
+        <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>44343</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034620371 — LAL TALAIYA TALAB BAND VISTAR AVM BEST VIYAR NIRMAN KARY GRAM BMHOURI GRAM PANCHAYAT BAMHOURI</t>
+          <t>1709005010/RS/22012035121966 — नवीन नाली निर्माण कार्य मोती लाल अहिरवार के घर से नाला तक ग्राम पंचायत बम्होरी</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>0</v>
+        <v>90000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>0</v>
+        <v>89880</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K696" s="3"/>
+        <v>45363</v>
+      </c>
+      <c r="K696" s="3" t="n">
+        <v>45611</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034622440 — TALAB BAND VISTAR NIRMAN KARY -PONIYA TALAIYA BAGEECHA KE PAS</t>
+          <t>1709005010/WC/12 — छोटी तलैया बंड विस्‍तार</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>0</v>
+        <v>342000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>0</v>
+        <v>315052</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K697" s="3"/>
+        <v>39245</v>
+      </c>
+      <c r="K697" s="3" t="n">
+        <v>39538</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034643697 — poniya talaiya band vistar avm best viyar nirman kary gram poniya gram panchayat bamhouri</t>
+          <t>1709005010/WC/22012034356979 — bori bandhan kary -kundi ghat</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>0</v>
+        <v>5848</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K698" s="3"/>
+        <v>43012</v>
+      </c>
+      <c r="K698" s="3" t="n">
+        <v>43346</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034643703 — Chhoti talaiya band vistar avm best viyear nirman kary gram bamhouri gram panchayat bamhouri</t>
+          <t>1709005010/WC/22012034356982 — BORI BANDHAN KARY- CKAKRAGHATA  LAL TALAIYA KE PAS</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>991785.96</v>
+        <v>14000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>937757.02</v>
+        <v>6880</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>44363</v>
+        <v>43026</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>44690</v>
+        <v>43346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034683367 — TALAB BAND VISTAR AVM BEST VIYAR NIRMAN  KARY- LAL TALAIYA  GRAM BMHOURI GRAM PANCHAYAT BAMHOURI</t>
+          <t>1709005010/WC/22012034356983 — BORI BANDHAN KARY -MOHAR TALAIYA KE PAS</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>497215.24</v>
+        <v>12000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>493160.14</v>
+        <v>5848</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>44335</v>
+        <v>43026</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>44758</v>
+        <v>43346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034724684 — CTR ROOP OF WATER HARVESTING SAMUDAYIK BHAVAN PONIYA GRAM PONIYA</t>
+          <t>1709005010/WC/22012034356984 — BORI BANDHAN KARY-CHITARA NALA LATORA KE KHET KE PAS</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>0</v>
+        <v>14000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>0</v>
+        <v>6880</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K701" s="3"/>
+        <v>43026</v>
+      </c>
+      <c r="K701" s="3" t="n">
+        <v>43346</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034724875 — CTR ROOP OF WATER HARVESTING GARNTI SHALA PONIYA GRAM PONIYA</t>
+          <t>1709005010/WC/22012034356985 — BORI BANDHAN KARY -LAMPU PAHARUA KE KHET KE PAS</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>0</v>
+        <v>5848</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K702" s="3"/>
+        <v>43026</v>
+      </c>
+      <c r="K702" s="3" t="n">
+        <v>43346</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034725011 — CTR ROOP OF WATER HARVESTING SAMUDAYIK BHAVAN PONIYA GRAM PONIYA</t>
+          <t>1709005010/WC/22012034485412 — TALAB BAND VISTAR ABM VIYAR NIRMAN MOHAR TALAB BAMHOURI</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>22173.14</v>
+        <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>21741</v>
+        <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>44360</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034725014 — CTR ROOP OF WATER HARVESTING GARNTI SHALA PONIYA GRAM PONIYA</t>
+          <t>1709005010/WC/22012034487739 — TALAB BAND VISTAR ABM VIYAR NIRMAN MOHAR TALAB BAMHOURI</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>22173.14</v>
+        <v>997482.83</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>18525</v>
+        <v>740300.26</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>44360</v>
+        <v>43919</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>44894</v>
+        <v>44326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034725016 — CTR ROOP OF WATER HARVESTING GARNTI SHALA PONIYA GRAM PONIYA</t>
+          <t>1709005010/WC/22012034489734 — TALAB BAND VISTAR ABM VIYAR NIRMAN MOHAR TALAB BAMHOURI</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>44300</v>
+        <v>43692</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034725123 — CTR ROOP OF WATER HARVESTING GARNTI SHALA bamhouri gram bamhouri</t>
+          <t>1709005010/WC/22012034490864 — Stopdem nirman-pulia ke pas</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>22173.14</v>
+        <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>12136</v>
+        <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>44378</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034779424 — रिचार्ज पित - गारंती शाला पोनिया</t>
+          <t>1709005010/WC/22012034502084 — NAVEEN TALA</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>44300</v>
+        <v>43692</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034779426 — रिचार्ज पित - चबूतरा के पास पोनिया</t>
+          <t>1709005010/WC/22012034560793 — parkolesion tenk nirman kary -sukarta ke khet ke pas</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>0</v>
+        <v>495922.5</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034779428 — रिचार्ज पित - निर्मलनीर बजरंजबाली के पास पोनिया</t>
+          <t>1709005010/WC/22012034560797 — parkolesion tenk nirman kary -durji ke khet ke pas</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034779429 — reacharaj pit kary nirman - main road ke pas poniya</t>
+          <t>1709005010/WC/22012034618427 — PARCULESION TENK NIRMAN KARY - MITTHU KE KHET KE PAS GRAM BAMHOURI GRAM PANCHAYAT BAMHOURI</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>0</v>
+        <v>349127.47</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>0</v>
+        <v>276473.14</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K710" s="3"/>
+        <v>44343</v>
+      </c>
+      <c r="K710" s="3" t="n">
+        <v>44655</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034779890 — रिचार्ज पिट निर्माण कार्य _ गारंटी शाला पोनिया वा चबूतरा के पास वा मैन रोड के पास निर्मल नीर  5 नग</t>
+          <t>1709005010/WC/22012034620371 — LAL TALAIYA TALAB BAND VISTAR AVM BEST VIYAR NIRMAN KARY GRAM BMHOURI GRAM PANCHAYAT BAMHOURI</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>91916.92</v>
+        <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>74020.92</v>
+        <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>44392</v>
-[...3 lines deleted...]
-      </c>
+        <v>44218</v>
+      </c>
+      <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034839575 — रिचार्ज पिट निर्माण कार्य _  पुष्पेंद्र सिंह के घर के पास नल के पास ग्राम पंचायत बम्होरी</t>
+          <t>1709005010/WC/22012034622440 — TALAB BAND VISTAR NIRMAN KARY -PONIYA TALAIYA BAGEECHA KE PAS</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>20904.97</v>
+        <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>10615</v>
+        <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44218</v>
+      </c>
+      <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034909432 — तालाब बंड विस्तार एव जींरोध्दार ग्राम पोनिय</t>
+          <t>1709005010/WC/22012034643697 — poniya talaiya band vistar avm best viyar nirman kary gram poniya gram panchayat bamhouri</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>44502</v>
+        <v>44287</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034909435 — तालाब बंड विस्तार एव जींरोध्दार ग्राम पोनिय</t>
+          <t>1709005010/WC/22012034643703 — Chhoti talaiya band vistar avm best viyear nirman kary gram bamhouri gram panchayat bamhouri</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>0</v>
+        <v>991785.96</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>0</v>
+        <v>937757.02</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>44502</v>
-[...1 lines deleted...]
-      <c r="K714" s="3"/>
+        <v>44363</v>
+      </c>
+      <c r="K714" s="3" t="n">
+        <v>44690</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034909437 — तालाब बंड विस्तार एव जींरोध्दार ग्राम पोनिय</t>
+          <t>1709005010/WC/22012034683367 — TALAB BAND VISTAR AVM BEST VIYAR NIRMAN  KARY- LAL TALAIYA  GRAM BMHOURI GRAM PANCHAYAT BAMHOURI</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>0</v>
+        <v>497215.24</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>0</v>
+        <v>493160.14</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>44502</v>
-[...1 lines deleted...]
-      <c r="K715" s="3"/>
+        <v>44335</v>
+      </c>
+      <c r="K715" s="3" t="n">
+        <v>44758</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034909440 — तालाब बंड विस्तार एव जींरोध्दार ग्राम पोनिय</t>
+          <t>1709005010/WC/22012034724684 — CTR ROOP OF WATER HARVESTING SAMUDAYIK BHAVAN PONIYA GRAM PONIYA</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>44502</v>
+        <v>44300</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034909441 — तालाब बंड विस्तार एव जींरोध्दार ग्राम पोनिय</t>
+          <t>1709005010/WC/22012034724875 — CTR ROOP OF WATER HARVESTING GARNTI SHALA PONIYA GRAM PONIYA</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>44502</v>
+        <v>44300</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034909443 — तालाब बंड विस्तार एव जींरोध्दार ग्राम पोनिय</t>
+          <t>1709005010/WC/22012034725011 — CTR ROOP OF WATER HARVESTING SAMUDAYIK BHAVAN PONIYA GRAM PONIYA</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>0</v>
+        <v>22173.14</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>0</v>
+        <v>21741</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>44502</v>
-[...1 lines deleted...]
-      <c r="K718" s="3"/>
+        <v>44360</v>
+      </c>
+      <c r="K718" s="3" t="n">
+        <v>44894</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012034909448 — तालाब बंड विस्तार एव जींरोध्दार ग्राम पोनिय</t>
+          <t>1709005010/WC/22012034725014 — CTR ROOP OF WATER HARVESTING GARNTI SHALA PONIYA GRAM PONIYA</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>0</v>
+        <v>22173.14</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>0</v>
+        <v>18525</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>44502</v>
-[...1 lines deleted...]
-      <c r="K719" s="3"/>
+        <v>44360</v>
+      </c>
+      <c r="K719" s="3" t="n">
+        <v>44894</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035005824 — ट्रेंच निर्माण कार्य मोहार ग्राम पंचायत बम्होरी</t>
+          <t>1709005010/WC/22012034725016 — CTR ROOP OF WATER HARVESTING GARNTI SHALA PONIYA GRAM PONIYA</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>897168</v>
+        <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>748153</v>
+        <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>44901</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035015901 — परकुलेशन टैंक निर्माण कार्य सुविया के खेत के पास ग्राम बम्होरी ग्रामपंचायत बम्होरी</t>
+          <t>1709005010/WC/22012034725123 — CTR ROOP OF WATER HARVESTING GARNTI SHALA bamhouri gram bamhouri</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>0</v>
+        <v>22173.14</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>0</v>
+        <v>12136</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K721" s="3"/>
+        <v>44378</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>44758</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035042673 — परकुलेशन टेंक निर्माण कार्य - मल्ला के खेत के पास ग्राम बम्हौरी</t>
+          <t>1709005010/WC/22012034779424 — रिचार्ज पित - गारंती शाला पोनिया</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>44950</v>
+        <v>44300</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035200540 — ग्रेवियन निर्माण कार्य कैलश विश्वकर्मा / रामरतन ग्राम बम्हौरी</t>
+          <t>1709005010/WC/22012034779426 — रिचार्ज पित - चबूतरा के पास पोनिया</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>254464.17</v>
+        <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>241360.96</v>
+        <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>45608</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035200541 — ग्रेवियन निर्माण कार्य बिहारी अहिरवार/ अमना ग्राम बम्हौरी</t>
+          <t>1709005010/WC/22012034779428 — रिचार्ज पित - निर्मलनीर बजरंजबाली के पास पोनिया</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>196074.78</v>
+        <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>45449</v>
+        <v>44300</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035200542 — ग्रेवियन निर्माण कार्य पित्ता पटेल/ लटोरा ग्राम बम्हौरी</t>
+          <t>1709005010/WC/22012034779429 — reacharaj pit kary nirman - main road ke pas poniya</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>196955.26</v>
+        <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>45449</v>
+        <v>44300</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035200543 — ग्रेवियन निर्माण कार्य रामदास साहु/ नंदी ग्राम बम्हौरी</t>
+          <t>1709005010/WC/22012034779890 — रिचार्ज पिट निर्माण कार्य _ गारंटी शाला पोनिया वा चबूतरा के पास वा मैन रोड के पास निर्मल नीर  5 नग</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>0</v>
+        <v>91916.92</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>0</v>
+        <v>74020.92</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>45449</v>
-[...1 lines deleted...]
-      <c r="K726" s="3"/>
+        <v>44392</v>
+      </c>
+      <c r="K726" s="3" t="n">
+        <v>45104</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035200544 — ग्रेवियन निर्माण कार्य रघुवंश सिंघ/ तखत सिंघ ग्राम बम्हौरी</t>
+          <t>1709005010/WC/22012034839575 — रिचार्ज पिट निर्माण कार्य _  पुष्पेंद्र सिंह के घर के पास नल के पास ग्राम पंचायत बम्होरी</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>194184.65</v>
+        <v>20904.97</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>185919</v>
+        <v>10615</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>45608</v>
+        <v>44534</v>
       </c>
       <c r="K727" s="3" t="n">
-        <v>45854</v>
+        <v>44758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035200545 — ग्रेवियन निर्माण कार्य रामदास साहु/ नंदी ग्राम बम्हौरी</t>
+          <t>1709005010/WC/22012034909432 — तालाब बंड विस्तार एव जींरोध्दार ग्राम पोनिय</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>197280.73</v>
+        <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>45449</v>
+        <v>44502</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035235921 — Water conservation trench nirman kar Chitara Nala Durji ke khet se prem das ke khet tak Bhag 1</t>
+          <t>1709005010/WC/22012034909435 — तालाब बंड विस्तार एव जींरोध्दार ग्राम पोनिय</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>45567</v>
+        <v>44502</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035235926 — Water conservation trench nirman kar Chitara Nala Premdas ke khet se men road  tak Bhag 2</t>
+          <t>1709005010/WC/22012034909437 — तालाब बंड विस्तार एव जींरोध्दार ग्राम पोनिय</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>45567</v>
+        <v>44502</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035248291 — Bolder Chaik Drem Nirman Kary Mijaji Ke khet ke pas Bamhouri</t>
+          <t>1709005010/WC/22012034909440 — तालाब बंड विस्तार एव जींरोध्दार ग्राम पोनिय</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>149368.82</v>
+        <v>0</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>147719</v>
+        <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>45773</v>
-[...3 lines deleted...]
-      </c>
+        <v>44502</v>
+      </c>
+      <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035248294 — Bolder Chaik Drem Nirman Kary Pan Bai Ke khet ke pas Bamhouri</t>
+          <t>1709005010/WC/22012034909441 — तालाब बंड विस्तार एव जींरोध्दार ग्राम पोनिय</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>149368.82</v>
+        <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>142499</v>
+        <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>45773</v>
-[...3 lines deleted...]
-      </c>
+        <v>44502</v>
+      </c>
+      <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035248296 — Bolder Chaik Drem Nirman Kary Dhaniram Adiwasi Ke khet ke pas Bamhouri</t>
+          <t>1709005010/WC/22012034909443 — तालाब बंड विस्तार एव जींरोध्दार ग्राम पोनिय</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>149368.82</v>
+        <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>138062</v>
+        <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>45790</v>
-[...3 lines deleted...]
-      </c>
+        <v>44502</v>
+      </c>
+      <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035248298 — Bolder Chaik Drem Nirman Kary Raghuvansh singh Ke khet ke pas Bamhouri</t>
+          <t>1709005010/WC/22012034909448 — तालाब बंड विस्तार एव जींरोध्दार ग्राम पोनिय</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>149368.82</v>
+        <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>142238</v>
+        <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>45790</v>
-[...3 lines deleted...]
-      </c>
+        <v>44502</v>
+      </c>
+      <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035248300 — Bolder Chaik Drem Nirman Kary Nonelal Patel Ke khet ke pas Bamhouri</t>
+          <t>1709005010/WC/22012035005824 — ट्रेंच निर्माण कार्य मोहार ग्राम पंचायत बम्होरी</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>149368.82</v>
+        <v>897168</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>145863.44</v>
+        <v>748153</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>45773</v>
+        <v>44901</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>46127</v>
+        <v>45326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035248302 — Bolder Chaik Drem Nirman Kary Gokal Ke khet ke pas Bamhouri</t>
+          <t>1709005010/WC/22012035015901 — परकुलेशन टैंक निर्माण कार्य सुविया के खेत के पास ग्राम बम्होरी ग्रामपंचायत बम्होरी</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>149368.82</v>
+        <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>141455</v>
+        <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>45790</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035248304 — Bolder Chaik Drem Nirman Kary Harinayan Adiwasi Ke khet ke pas Bamhouri</t>
+          <t>1709005010/WC/22012035042673 — परकुलेशन टेंक निर्माण कार्य - मल्ला के खेत के पास ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>149368.82</v>
+        <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>143021</v>
+        <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>45790</v>
-[...3 lines deleted...]
-      </c>
+        <v>44950</v>
+      </c>
+      <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035248306 — Bolder Chaik Drem Nirman Kary Barghai Nala ke pas Bamhouri</t>
+          <t>1709005010/WC/22012035200540 — ग्रेवियन निर्माण कार्य कैलश विश्वकर्मा / रामरतन ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>149368.82</v>
+        <v>254464.17</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>137838</v>
+        <v>241360.96</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>45790</v>
+        <v>45608</v>
       </c>
       <c r="K738" s="3" t="n">
-        <v>46127</v>
+        <v>46116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035248308 — Bolder Chaik Drem Nirman Kary Peeri Kaghar vala nala Bamhouri</t>
+          <t>1709005010/WC/22012035200541 — ग्रेवियन निर्माण कार्य बिहारी अहिरवार/ अमना ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>149368.82</v>
+        <v>196074.78</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>142238</v>
+        <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>45790</v>
-[...3 lines deleted...]
-      </c>
+        <v>45449</v>
+      </c>
+      <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035248309 — Bolder Chaik Drem Nirman Kary Kher Mata vala nala  Bamhouri</t>
+          <t>1709005010/WC/22012035200542 — ग्रेवियन निर्माण कार्य पित्ता पटेल/ लटोरा ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>149868.82</v>
+        <v>196955.26</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>45683</v>
+        <v>45449</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035248310 — Bolder Chaik Drem Nirman Kary Rajju Kurmi Ke khet ke pas Bamhouri</t>
+          <t>1709005010/WC/22012035200543 — ग्रेवियन निर्माण कार्य रामदास साहु/ नंदी ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>149368.82</v>
+        <v>0</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>145370</v>
+        <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>45773</v>
-[...3 lines deleted...]
-      </c>
+        <v>45449</v>
+      </c>
+      <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035248312 — Bolder Chaik Drem Nirman Kary Bhoodar Ke khet ke pas Bamhouri</t>
+          <t>1709005010/WC/22012035200544 — ग्रेवियन निर्माण कार्य रघुवंश सिंघ/ तखत सिंघ ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>149368.82</v>
+        <v>194184.65</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>146414</v>
+        <v>185919</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>45790</v>
+        <v>45608</v>
       </c>
       <c r="K742" s="3" t="n">
-        <v>46127</v>
+        <v>45854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035248313 — Bolder Chaik Drem Nirman Kary Bamhouri Talaiya  ke pas Bamhouri</t>
+          <t>1709005010/WC/22012035200545 — ग्रेवियन निर्माण कार्य रामदास साहु/ नंदी ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>149368.82</v>
+        <v>197280.73</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>45683</v>
+        <v>45449</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035248316 — Bolder Chaik Drem Nirman Kary Mohar talaiya  ke pas Bamhouri</t>
+          <t>1709005010/WC/22012035235921 — Water conservation trench nirman kar Chitara Nala Durji ke khet se prem das ke khet tak Bhag 1</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>149368.82</v>
+        <v>0</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>141977</v>
+        <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>45790</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/22012035252483 — PARCULETION TANK NIRMAN KARY SANTOSH KE KHET KE PAS</t>
+          <t>1709005010/WC/22012035235926 — Water conservation trench nirman kar Chitara Nala Premdas ke khet se men road  tak Bhag 2</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>199926.75</v>
+        <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>45683</v>
+        <v>45567</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/GIS/33704 — परकुलेशन टेंक निर्माण कार्य - मल्ला के खेत के पास ग्राम बम्हौरी</t>
+          <t>1709005010/WC/22012035248291 — Bolder Chaik Drem Nirman Kary Mijaji Ke khet ke pas Bamhouri</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>0</v>
+        <v>149368.82</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>0</v>
+        <v>147719</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>44995</v>
-[...1 lines deleted...]
-      <c r="K746" s="3"/>
+        <v>45773</v>
+      </c>
+      <c r="K746" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/GIS/34400 — परकुलेशन टेंक निर्माण कार्य हरेलाल के खेत के पास ग्राम बम्हौरी</t>
+          <t>1709005010/WC/22012035248294 — Bolder Chaik Drem Nirman Kary Pan Bai Ke khet ke pas Bamhouri</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>738290.35</v>
+        <v>149368.82</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>696452.29</v>
+        <v>142499</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>45097</v>
+        <v>45773</v>
       </c>
       <c r="K747" s="3" t="n">
-        <v>45622</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/GIS/36652 — ग्रेवियन निर्माण कार्य जगत आदिवासी के खेत के पास ग्राम बम्हौरी</t>
+          <t>1709005010/WC/22012035248296 — Bolder Chaik Drem Nirman Kary Dhaniram Adiwasi Ke khet ke pas Bamhouri</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>369636.04</v>
+        <v>149368.82</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>366282.4</v>
+        <v>138062</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>45487</v>
+        <v>45790</v>
       </c>
       <c r="K748" s="3" t="n">
-        <v>45611</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/GIS/36653 — ग्रेवियन निर्माण कार्य बेडीलाल आदिवासी के खेत के पास ग्राम बम्हौरी</t>
+          <t>1709005010/WC/22012035248298 — Bolder Chaik Drem Nirman Kary Raghuvansh singh Ke khet ke pas Bamhouri</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>377543.59</v>
+        <v>149368.82</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>374908.4</v>
+        <v>142238</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>45487</v>
+        <v>45790</v>
       </c>
       <c r="K749" s="3" t="n">
-        <v>45611</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/GIS/36654 — ग्रेवियन निर्माण कार्य प्रेमदास सेन के खेत के पास ग्राम बम्हौरी</t>
+          <t>1709005010/WC/22012035248300 — Bolder Chaik Drem Nirman Kary Nonelal Patel Ke khet ke pas Bamhouri</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>309361.18</v>
+        <v>149368.82</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>299938</v>
+        <v>145863.44</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>45487</v>
+        <v>45773</v>
       </c>
       <c r="K750" s="3" t="n">
-        <v>45622</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/GIS/36655 — ग्रेवियन निर्माण कार्य गुवंदी आदिवासी के खेत के पास ग्राम बम्हौरी</t>
+          <t>1709005010/WC/22012035248302 — Bolder Chaik Drem Nirman Kary Gokal Ke khet ke pas Bamhouri</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>388100.51</v>
+        <v>149368.82</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>385007</v>
+        <v>141455</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>45487</v>
+        <v>45790</v>
       </c>
       <c r="K751" s="3" t="n">
-        <v>45611</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/GIS/36656 — चैक ड्रेम निर्माण कार्य कुंदी घाट  के पास ग्राम बम्हौरी</t>
+          <t>1709005010/WC/22012035248304 — Bolder Chaik Drem Nirman Kary Harinayan Adiwasi Ke khet ke pas Bamhouri</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>0</v>
+        <v>149368.82</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>0</v>
+        <v>143021</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>45199</v>
-[...1 lines deleted...]
-      <c r="K752" s="3"/>
+        <v>45790</v>
+      </c>
+      <c r="K752" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/GIS/36722 — ग्रेवियन निर्माण कार्य पुष्पेंद्र सिंघ  के खेत के पास ग्राम बम्हौरी</t>
+          <t>1709005010/WC/22012035248306 — Bolder Chaik Drem Nirman Kary Barghai Nala ke pas Bamhouri</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>384961.35</v>
+        <v>149368.82</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>378472</v>
+        <v>137838</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>45487</v>
+        <v>45790</v>
       </c>
       <c r="K753" s="3" t="n">
-        <v>45611</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/कपिलधारा कूपनिर्माण/07 — बम्‍हौरी कपिलधारा कूपनिर्माण मिलन आदिवासी पौनिया</t>
+          <t>1709005010/WC/22012035248308 — Bolder Chaik Drem Nirman Kary Peeri Kaghar vala nala Bamhouri</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>155820</v>
+        <v>149368.82</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>115000</v>
+        <v>142238</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>39469</v>
+        <v>45790</v>
       </c>
       <c r="K754" s="3" t="n">
-        <v>39815</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/कपिलधारा कूपनिर्माण/08 — बम्‍हौरी कपिलधारा कूपनिर्माण चरन/हरप्रसाद</t>
+          <t>1709005010/WC/22012035248309 — Bolder Chaik Drem Nirman Kary Kher Mata vala nala  Bamhouri</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>131320</v>
+        <v>149868.82</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>179510</v>
+        <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>39486</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WC/बम्‍हौरी कपिलधारा कूपनिर्माण/04 — बम्‍हौरी कपिलधारा कूपनिर्माण छन्‍नू आदिवासी</t>
+          <t>1709005010/WC/22012035248310 — Bolder Chaik Drem Nirman Kary Rajju Kurmi Ke khet ke pas Bamhouri</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>155820</v>
+        <v>149368.82</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>78980</v>
+        <v>145370</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>39409</v>
+        <v>45773</v>
       </c>
       <c r="K756" s="3" t="n">
-        <v>39815</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>(1709005010/WH/1) — तालाब बंड विस्‍तार पिंचिग कार्यबम्‍होरी</t>
+          <t>1709005010/WC/22012035248312 — Bolder Chaik Drem Nirman Kary Bhoodar Ke khet ke pas Bamhouri</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>335160</v>
+        <v>149368.82</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>0</v>
+        <v>146414</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>39227</v>
+        <v>45790</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>41702</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WH/129 — bamhori( lal taliya band bistar and viar nirman)(4.95)</t>
+          <t>1709005010/WC/22012035248313 — Bolder Chaik Drem Nirman Kary Bamhouri Talaiya  ke pas Bamhouri</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>200000</v>
+        <v>149368.82</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>195817</v>
+        <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>40499</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WH/19963488 — बम्हौरी तालाब् जीणौधार कार्य बम्‍हौरी</t>
+          <t>1709005010/WC/22012035248316 — Bolder Chaik Drem Nirman Kary Mohar talaiya  ke pas Bamhouri</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>816000</v>
+        <v>149368.82</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>693472.07</v>
+        <v>141977</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>42905</v>
+        <v>45790</v>
       </c>
       <c r="K759" s="3" t="n">
-        <v>44291</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WH/19963568 — बम्हौरी -तालाब जींंर्नोध्दार् कार्य बम्हौरी</t>
+          <t>1709005010/WC/22012035252483 — PARCULETION TANK NIRMAN KARY SANTOSH KE KHET KE PAS</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>816000</v>
+        <v>199926.75</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>42897</v>
+        <v>45683</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WH/22012034459777 — तालाब बंड विस्तार एव् जीर्ण्नोध्दार ग्राम पोनिया ग्राम पंचायत बम्हौरी</t>
+          <t>1709005010/WC/GIS/33704 — परकुलेशन टेंक निर्माण कार्य - मल्ला के खेत के पास ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>245000</v>
+        <v>0</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>244263.08</v>
+        <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>44615</v>
-[...3 lines deleted...]
-      </c>
+        <v>44995</v>
+      </c>
+      <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WH/22012034938018 — कार्य का नाम - मोहार तालाब जीर्णोद्धार एवम बंड विस्तार ग्राम बम्हौरी</t>
+          <t>1709005010/WC/GIS/34400 — परकुलेशन टेंक निर्माण कार्य हरेलाल के खेत के पास ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>917000</v>
+        <v>738290.35</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>916111.31</v>
+        <v>696452.29</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>45107</v>
+        <v>45097</v>
       </c>
       <c r="K762" s="3" t="n">
-        <v>45611</v>
+        <v>45622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1709005010/WH/98 — बम्‍हौरी - नवीन तालाब निर्माण मोहार (4.92)</t>
+          <t>1709005010/WC/GIS/36652 — ग्रेवियन निर्माण कार्य जगत आदिवासी के खेत के पास ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>200000</v>
+        <v>369636.04</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>367230</v>
+        <v>366282.4</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>40330</v>
+        <v>45487</v>
       </c>
       <c r="K763" s="3" t="n">
-        <v>40701</v>
+        <v>45611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1709005010/बम्‍होरी कूप निर्माण किशोरी/मुलामWC/13 — बम्‍होरी कूप निर्माण किशोरी/मुलाम पटेल</t>
+          <t>1709005010/WC/GIS/36653 — ग्रेवियन निर्माण कार्य बेडीलाल आदिवासी के खेत के पास ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>131320</v>
+        <v>377543.59</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>160333.88</v>
+        <v>374908.4</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>39486</v>
+        <v>45487</v>
       </c>
       <c r="K764" s="3" t="n">
-        <v>40012</v>
+        <v>45611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1709005010/बम्‍होरी कूप निर्माणसरिया/जोहारियाWC/15 — बम्‍होरी कूप निर्माण सरिया /जोहारिया</t>
+          <t>1709005010/WC/GIS/36654 — ग्रेवियन निर्माण कार्य प्रेमदास सेन के खेत के पास ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>131320</v>
+        <v>309361.18</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>170342.8</v>
+        <v>299938</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>39486</v>
+        <v>45487</v>
       </c>
       <c r="K765" s="3" t="n">
-        <v>40000</v>
+        <v>45622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1709005010/बम्‍हौरीWHकूप निर्माण /01 — बम्‍हौरी - कूप निर्माण जाहर चमार</t>
+          <t>1709005010/WC/GIS/36655 — ग्रेवियन निर्माण कार्य गुवंदी आदिवासी के खेत के पास ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>155820</v>
+        <v>388100.51</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>147398</v>
+        <v>385007</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>39388</v>
+        <v>45487</v>
       </c>
       <c r="K766" s="3" t="n">
-        <v>39510</v>
+        <v>45611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1709005010/बम्‍हौरीWHकूप निर्माण मिलन/कुनिया /07 — बम्‍हौरी-कूप निर्माण मिलन/कुनिया आदि0</t>
+          <t>1709005010/WC/GIS/36656 — चैक ड्रेम निर्माण कार्य कुंदी घाट  के पास ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>155820</v>
+        <v>0</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>95824.4</v>
+        <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>39388</v>
-[...3 lines deleted...]
-      </c>
+        <v>45199</v>
+      </c>
+      <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C768" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D768" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E768" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F768" s="1" t="inlineStr">
+        <is>
+          <t>1709005010/WC/GIS/36722 — ग्रेवियन निर्माण कार्य पुष्पेंद्र सिंघ  के खेत के पास ग्राम बम्हौरी</t>
+        </is>
+      </c>
+      <c r="G768" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H768" s="2" t="n">
+        <v>384961.35</v>
+      </c>
+      <c r="I768" s="2" t="n">
+        <v>378472</v>
+      </c>
+      <c r="J768" s="3" t="n">
+        <v>45487</v>
+      </c>
+      <c r="K768" s="3" t="n">
+        <v>45611</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
+      <c r="A769" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B769" s="1" t="inlineStr">
+        <is>
           <t>2007-2008</t>
         </is>
       </c>
-      <c r="C768" s="1" t="inlineStr">
+      <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D768" s="1" t="inlineStr">
+      <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E768" s="1" t="inlineStr">
+      <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F768" s="1" t="inlineStr">
+      <c r="F769" s="1" t="inlineStr">
+        <is>
+          <t>1709005010/WC/कपिलधारा कूपनिर्माण/07 — बम्‍हौरी कपिलधारा कूपनिर्माण मिलन आदिवासी पौनिया</t>
+        </is>
+      </c>
+      <c r="G769" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H769" s="2" t="n">
+        <v>155820</v>
+      </c>
+      <c r="I769" s="2" t="n">
+        <v>115000</v>
+      </c>
+      <c r="J769" s="3" t="n">
+        <v>39469</v>
+      </c>
+      <c r="K769" s="3" t="n">
+        <v>39815</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
+      <c r="A770" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B770" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C770" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D770" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E770" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F770" s="1" t="inlineStr">
+        <is>
+          <t>1709005010/WC/कपिलधारा कूपनिर्माण/08 — बम्‍हौरी कपिलधारा कूपनिर्माण चरन/हरप्रसाद</t>
+        </is>
+      </c>
+      <c r="G770" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H770" s="2" t="n">
+        <v>131320</v>
+      </c>
+      <c r="I770" s="2" t="n">
+        <v>179510</v>
+      </c>
+      <c r="J770" s="3" t="n">
+        <v>39486</v>
+      </c>
+      <c r="K770" s="3" t="n">
+        <v>39701</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
+      <c r="A771" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B771" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C771" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D771" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E771" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F771" s="1" t="inlineStr">
+        <is>
+          <t>1709005010/WC/बम्‍हौरी कपिलधारा कूपनिर्माण/04 — बम्‍हौरी कपिलधारा कूपनिर्माण छन्‍नू आदिवासी</t>
+        </is>
+      </c>
+      <c r="G771" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H771" s="2" t="n">
+        <v>155820</v>
+      </c>
+      <c r="I771" s="2" t="n">
+        <v>78980</v>
+      </c>
+      <c r="J771" s="3" t="n">
+        <v>39409</v>
+      </c>
+      <c r="K771" s="3" t="n">
+        <v>39815</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
+      <c r="A772" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B772" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C772" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D772" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E772" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F772" s="1" t="inlineStr">
+        <is>
+          <t>(1709005010/WH/1) — तालाब बंड विस्‍तार पिंचिग कार्यबम्‍होरी</t>
+        </is>
+      </c>
+      <c r="G772" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H772" s="2" t="n">
+        <v>335160</v>
+      </c>
+      <c r="I772" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J772" s="3" t="n">
+        <v>39227</v>
+      </c>
+      <c r="K772" s="3" t="n">
+        <v>41702</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
+      <c r="A773" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B773" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C773" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D773" s="1" t="inlineStr">
+        <is>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+        </is>
+      </c>
+      <c r="E773" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F773" s="1" t="inlineStr">
+        <is>
+          <t>1709005010/WH/129 — bamhori( lal taliya band bistar and viar nirman)(4.95)</t>
+        </is>
+      </c>
+      <c r="G773" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H773" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="I773" s="2" t="n">
+        <v>195817</v>
+      </c>
+      <c r="J773" s="3" t="n">
+        <v>40499</v>
+      </c>
+      <c r="K773" s="3" t="n">
+        <v>40708</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
+      <c r="A774" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B774" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C774" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D774" s="1" t="inlineStr">
+        <is>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+        </is>
+      </c>
+      <c r="E774" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F774" s="1" t="inlineStr">
+        <is>
+          <t>1709005010/WH/19963488 — बम्हौरी तालाब् जीणौधार कार्य बम्‍हौरी</t>
+        </is>
+      </c>
+      <c r="G774" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H774" s="2" t="n">
+        <v>816000</v>
+      </c>
+      <c r="I774" s="2" t="n">
+        <v>693472.07</v>
+      </c>
+      <c r="J774" s="3" t="n">
+        <v>42905</v>
+      </c>
+      <c r="K774" s="3" t="n">
+        <v>44291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
+      <c r="A775" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B775" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C775" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D775" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E775" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F775" s="1" t="inlineStr">
+        <is>
+          <t>1709005010/WH/19963568 — बम्हौरी -तालाब जींंर्नोध्दार् कार्य बम्हौरी</t>
+        </is>
+      </c>
+      <c r="G775" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H775" s="2" t="n">
+        <v>816000</v>
+      </c>
+      <c r="I775" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J775" s="3" t="n">
+        <v>42897</v>
+      </c>
+      <c r="K775" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
+      <c r="A776" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B776" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C776" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D776" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E776" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F776" s="1" t="inlineStr">
+        <is>
+          <t>1709005010/WH/22012034459777 — तालाब बंड विस्तार एव् जीर्ण्नोध्दार ग्राम पोनिया ग्राम पंचायत बम्हौरी</t>
+        </is>
+      </c>
+      <c r="G776" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H776" s="2" t="n">
+        <v>245000</v>
+      </c>
+      <c r="I776" s="2" t="n">
+        <v>244263.08</v>
+      </c>
+      <c r="J776" s="3" t="n">
+        <v>44615</v>
+      </c>
+      <c r="K776" s="3" t="n">
+        <v>45104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
+      <c r="A777" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B777" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C777" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D777" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E777" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F777" s="1" t="inlineStr">
+        <is>
+          <t>1709005010/WH/22012034938018 — कार्य का नाम - मोहार तालाब जीर्णोद्धार एवम बंड विस्तार ग्राम बम्हौरी</t>
+        </is>
+      </c>
+      <c r="G777" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H777" s="2" t="n">
+        <v>917000</v>
+      </c>
+      <c r="I777" s="2" t="n">
+        <v>916111.31</v>
+      </c>
+      <c r="J777" s="3" t="n">
+        <v>45107</v>
+      </c>
+      <c r="K777" s="3" t="n">
+        <v>45611</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
+      <c r="A778" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B778" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C778" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D778" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E778" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F778" s="1" t="inlineStr">
+        <is>
+          <t>1709005010/WH/98 — बम्‍हौरी - नवीन तालाब निर्माण मोहार (4.92)</t>
+        </is>
+      </c>
+      <c r="G778" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H778" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="I778" s="2" t="n">
+        <v>367230</v>
+      </c>
+      <c r="J778" s="3" t="n">
+        <v>40330</v>
+      </c>
+      <c r="K778" s="3" t="n">
+        <v>40701</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
+      <c r="A779" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B779" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C779" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D779" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E779" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F779" s="1" t="inlineStr">
+        <is>
+          <t>1709005010/बम्‍होरी कूप निर्माण किशोरी/मुलामWC/13 — बम्‍होरी कूप निर्माण किशोरी/मुलाम पटेल</t>
+        </is>
+      </c>
+      <c r="G779" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H779" s="2" t="n">
+        <v>131320</v>
+      </c>
+      <c r="I779" s="2" t="n">
+        <v>160333.88</v>
+      </c>
+      <c r="J779" s="3" t="n">
+        <v>39486</v>
+      </c>
+      <c r="K779" s="3" t="n">
+        <v>40012</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
+      <c r="A780" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B780" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C780" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D780" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E780" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F780" s="1" t="inlineStr">
+        <is>
+          <t>1709005010/बम्‍होरी कूप निर्माणसरिया/जोहारियाWC/15 — बम्‍होरी कूप निर्माण सरिया /जोहारिया</t>
+        </is>
+      </c>
+      <c r="G780" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H780" s="2" t="n">
+        <v>131320</v>
+      </c>
+      <c r="I780" s="2" t="n">
+        <v>170342.8</v>
+      </c>
+      <c r="J780" s="3" t="n">
+        <v>39486</v>
+      </c>
+      <c r="K780" s="3" t="n">
+        <v>40000</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
+      <c r="A781" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B781" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C781" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D781" s="1" t="inlineStr">
+        <is>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E781" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F781" s="1" t="inlineStr">
+        <is>
+          <t>1709005010/बम्‍हौरीWHकूप निर्माण /01 — बम्‍हौरी - कूप निर्माण जाहर चमार</t>
+        </is>
+      </c>
+      <c r="G781" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H781" s="2" t="n">
+        <v>155820</v>
+      </c>
+      <c r="I781" s="2" t="n">
+        <v>147398</v>
+      </c>
+      <c r="J781" s="3" t="n">
+        <v>39388</v>
+      </c>
+      <c r="K781" s="3" t="n">
+        <v>39510</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
+      <c r="A782" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B782" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C782" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D782" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E782" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F782" s="1" t="inlineStr">
+        <is>
+          <t>1709005010/बम्‍हौरीWHकूप निर्माण मिलन/कुनिया /07 — बम्‍हौरी-कूप निर्माण मिलन/कुनिया आदि0</t>
+        </is>
+      </c>
+      <c r="G782" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H782" s="2" t="n">
+        <v>155820</v>
+      </c>
+      <c r="I782" s="2" t="n">
+        <v>95824.4</v>
+      </c>
+      <c r="J782" s="3" t="n">
+        <v>39388</v>
+      </c>
+      <c r="K782" s="3" t="n">
+        <v>39815</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
+      <c r="A783" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B783" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C783" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D783" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E783" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F783" s="1" t="inlineStr">
         <is>
           <t>1709005010/बम्‍हौरी निर्मल कूप निर्माणWC/14 — बम्‍हौरी निर्मल कूप निर्माण</t>
         </is>
       </c>
-      <c r="G768" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H768" s="2" t="n">
+      <c r="G783" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H783" s="2" t="n">
         <v>312620</v>
       </c>
-      <c r="I768" s="2" t="n">
+      <c r="I783" s="2" t="n">
         <v>410884.88</v>
       </c>
-      <c r="J768" s="3" t="n">
+      <c r="J783" s="3" t="n">
         <v>39526</v>
       </c>
-      <c r="K768" s="3" t="n">
+      <c r="K783" s="3" t="n">
         <v>39182</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>