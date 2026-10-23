--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K704"/>
+  <dimension ref="A1:K705"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 07:39:16</t>
+          <t>Exported on: 2026-10-23 11:47:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -561,98 +561,98 @@
       <c r="J17" s="3" t="n">
         <v>45202</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>45558</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1709005011/AV/22012034659243 — Shanti Dham Karya dhupghata Ki Bariya Ke Pass Madw</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1709005011/AV/22012034659244 — Shanti Dham Karya Barambaba Ke Pass Padariyakhurd Grampanchayat Madwa</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45396</v>
@@ -1092,51 +1092,51 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1709005011/DP/22012034615489 — निर्मलनीर निर्माण कार्य - शमशान घाट के पास , ग्राम पडरिया खुर्द</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>575275.07</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>104</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45365</v>
@@ -7071,51 +7071,51 @@
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035217843 — Kapildhara Koop Nirman- Jawahar singh/Ramsingh</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>364029.09</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>331225.92</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45365</v>
@@ -7167,192 +7167,192 @@
       <c r="J155" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K155" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035217869 — Kapildhara Koop Nirman- Ganpatiya/Ramma</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>372614.51</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>320006.8</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035217878 — Kapildhara Koop Nirman- Mangal Yadav/Bhola Yadav</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>358690.32</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>286249.28</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035217881 — Kapildhara Koop Nirman- Mullu/Sukarta</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>353205.53</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>307423.96</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035217887 — Kapildhara Koop Nirman- Summer Yadav/Hukam</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>373692.75</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>221732.46</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45365</v>
@@ -8395,98 +8395,98 @@
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035302364 — Kapil Dhara Koop Nirman Kary  Awadhesh Lodhi / Sukhlal Lodhi  Gram Madwa</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>420249.36</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>350674.8</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035302366 — Kapil Dhara Koop Nirman Kary  Kailash Ahirwar / Preetam Ahirwar Gram Padariya Khurd</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>420037.13</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>336759</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45778</v>
@@ -8634,333 +8634,333 @@
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035308198 — Kapil Dhara Koop Nirman Kary  Satyajeet Patel / Vishwanath Gram Padariya Khurd</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>420815.8</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>347082</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035308200 — Kapil Dhara Koop Nirman Kary  Siya Bai / Munna Ahirwar  Gram Padariya Khurd</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>420614.15</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>327668.28</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035308201 — Kapil Dhara Koop Nirman Kary Rajaram Kurmi / Nonelal Gram Padariya Khurd</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>420634.05</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>347862</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035308202 — Kapil Dhara Koop Nirman Kary Kadori Yadav / Jahan Singh Gram Padariya Khurd</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>420614.15</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>351176.72</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035308203 — Kapil Dhara Koop Nirman Kary Sadkal Singh / Sukh Singh Gram Padariya Khurd</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>420614.15</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>349170</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035308205 — Kapil Dhara Koop Nirman Kary Munni Ahirwar / Nathuwa Gram Padariya Khurd</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035308207 — Kapil Dhara Koop Nirman Kary Bhallu Ahirwar / Namaiya  Gram Padariya Khurd</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>420026.49</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>338489.4</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45778</v>
@@ -9402,98 +9402,98 @@
       <c r="J202" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035367302 — व्यकितगत खेत तालाब निर्माण कार्य -  मुन्नी लाल / नथुवा अहिरवार   ग्राम पडरिया खुर्द</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>199737.61</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035370087 — व्यकितगत खेत तालाब निर्माण कार्य -  गुलाब सिह घोसी / सुखसिह  ग्राम पडरिया खुर्द</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>199737.61</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45773</v>
@@ -9643,51 +9643,51 @@
       <c r="J207" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035524572 — JGSA GP Madwa व्यकितगत खेत तालाब निर्माण कार्य -  अजय / विश्वनाथ कुर्मी   ग्राम पडरिया खुर्द</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>199365.76</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45761</v>
@@ -9788,51 +9788,51 @@
       <c r="J210" s="3" t="n">
         <v>45823</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1709005011/IF/22012035529828 — JGSA GP Madwa व्यकितगत खेत तालाब निर्माण कार्य -  लूला अहिरवार       ग्राम पडरिया खुर्द</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>199365.76</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45761</v>
@@ -27596,6303 +27596,6350 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>46084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1709005011/IF/IAY/847367 — Construction of IAY House -IAY REG. NO. MP1456040</t>
+          <t>1709005011/IF/IAY/6364753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127898821</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>15540</v>
+        <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>42926</v>
-[...3 lines deleted...]
-      </c>
+        <v>45700</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1709005011/IF/IAY/881782 — Construction of IAY House -IAY REG. NO. MP1887388</t>
+          <t>1709005011/IF/IAY/847367 — Construction of IAY House -IAY REG. NO. MP1456040</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>15140</v>
+        <v>15540</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>42885</v>
+        <v>42926</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>43365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1709005011/IF/IAY/882209 — Construction of IAY House -IAY REG. NO. MP1893252</t>
+          <t>1709005011/IF/IAY/881782 — Construction of IAY House -IAY REG. NO. MP1887388</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>15504</v>
+        <v>15140</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>42926</v>
+        <v>42885</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>43347</v>
+        <v>43365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1709005011/IF/IAY/882516 — Construction of IAY House -IAY REG. NO. MP1896870</t>
+          <t>1709005011/IF/IAY/882209 — Construction of IAY House -IAY REG. NO. MP1893252</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>15482</v>
+        <v>15504</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>42926</v>
       </c>
       <c r="K578" s="3" t="n">
         <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1709005011/IF/IAY/882686 — Construction of IAY House -IAY REG. NO. MP1899291</t>
+          <t>1709005011/IF/IAY/882516 — Construction of IAY House -IAY REG. NO. MP1896870</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>15534</v>
+        <v>15482</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>42926</v>
       </c>
       <c r="K579" s="3" t="n">
         <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1709005011/IF/IAY/905854 — Construction of IAY House -IAY REG. NO. MP2218295</t>
+          <t>1709005011/IF/IAY/882686 — Construction of IAY House -IAY REG. NO. MP1899291</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>15492</v>
+        <v>15534</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42906</v>
+        <v>42926</v>
       </c>
       <c r="K580" s="3" t="n">
         <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1709005011/IF/IAY/970713 — Construction of IAY House -IAY REG. NO. MP3570048</t>
+          <t>1709005011/IF/IAY/905854 — Construction of IAY House -IAY REG. NO. MP2218295</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>15510</v>
+        <v>15492</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>42885</v>
+        <v>42906</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>43365</v>
+        <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1709005011/IF/IAY/970752 — Construction of IAY House -IAY REG. NO. MP3571236</t>
+          <t>1709005011/IF/IAY/970713 — Construction of IAY House -IAY REG. NO. MP3570048</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>14856</v>
+        <v>15510</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>42885</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>43347</v>
+        <v>43365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1709005011/IF/IAY/971087 — Construction of IAY House -IAY REG. NO. MP3580088</t>
+          <t>1709005011/IF/IAY/970752 — Construction of IAY House -IAY REG. NO. MP3571236</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>15160</v>
+        <v>14856</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>42906</v>
+        <v>42885</v>
       </c>
       <c r="K583" s="3" t="n">
         <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1709005011/IF/IAY/971200 — Construction of IAY House -IAY REG. NO. MP3582928</t>
+          <t>1709005011/IF/IAY/971087 — Construction of IAY House -IAY REG. NO. MP3580088</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>15488</v>
+        <v>15160</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>42926</v>
+        <v>42906</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1709005011/IF/IAY/971350 — Construction of IAY House -IAY REG. NO. MP3587083</t>
+          <t>1709005011/IF/IAY/971200 — Construction of IAY House -IAY REG. NO. MP3582928</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>15164</v>
+        <v>15488</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>42926</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1709005011/IF/IAY/998738 — Construction of IAY House -IAY REG. NO. MP1393130</t>
+          <t>1709005011/IF/IAY/971350 — Construction of IAY House -IAY REG. NO. MP3587083</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>15492</v>
+        <v>15164</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>42885</v>
+        <v>42926</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>43314</v>
+        <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1709005011/LD/1182 — Madwa - shanti dham nirmad madwa</t>
+          <t>1709005011/IF/IAY/998738 — Construction of IAY House -IAY REG. NO. MP1393130</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>369000</v>
+        <v>15480</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>157128</v>
+        <v>15492</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>40931</v>
+        <v>42885</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>41689</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1709005011/LD/1185 — Madwa - Shanti dham nirmad work padriyakhurd</t>
+          <t>1709005011/LD/1182 — Madwa - shanti dham nirmad madwa</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>200000</v>
+        <v>369000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>27940</v>
+        <v>157128</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>40953</v>
+        <v>40931</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>41371</v>
+        <v>41689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1709005011/LD/198 — मडवा - मेंढबंधान कार्य रामबाई / दरबारी</t>
+          <t>1709005011/LD/1185 — Madwa - Shanti dham nirmad work padriyakhurd</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>7000</v>
+        <v>200000</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>23700</v>
+        <v>27940</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>40301</v>
+        <v>40953</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>39904</v>
+        <v>41371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1709005011/LD/22012034306877 — SHANTI DHAM NIRMAN KARY -BANJARIYA</t>
+          <t>1709005011/LD/198 — मडवा - मेंढबंधान कार्य रामबाई / दरबारी</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>180000</v>
+        <v>7000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>0</v>
+        <v>23700</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>42819</v>
-[...1 lines deleted...]
-      <c r="K590" s="3"/>
+        <v>40301</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>39904</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1709005011/LD/22012034315518 — Shantidham Karya banjariya</t>
+          <t>1709005011/LD/22012034306877 — SHANTI DHAM NIRMAN KARY -BANJARIYA</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>22000000000</v>
+        <v>180000</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>42849</v>
+        <v>42819</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1709005011/LD/344 — MADWA (medh bhandhan kalua /kunji )</t>
+          <t>1709005011/LD/22012034315518 — Shantidham Karya banjariya</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>2000</v>
+        <v>22000000000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>24400</v>
+        <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>40338</v>
-[...3 lines deleted...]
-      </c>
+        <v>42849</v>
+      </c>
+      <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1709005011/LD/345 — MADWA (medh bhandhan kusum /panna )</t>
+          <t>1709005011/LD/344 — MADWA (medh bhandhan kalua /kunji )</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>13900</v>
+        <v>24400</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>40338</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>39904</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1709005011/LD/346 — MADWA (medh bhandhan bhangu/kunji)</t>
+          <t>1709005011/LD/345 — MADWA (medh bhandhan kusum /panna )</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>27000</v>
+        <v>13900</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>40338</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>40269</v>
+        <v>39904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1709005011/LD/389 — MADWA(medh bhandhan duli chandra/jamda)</t>
+          <t>1709005011/LD/346 — MADWA (medh bhandhan bhangu/kunji)</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>26500</v>
+        <v>27000</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>40338</v>
       </c>
       <c r="K595" s="3" t="n">
         <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1709005011/LD/390 — madwa( MEDH BHANDHAN RAJU /HARIYA)</t>
+          <t>1709005011/LD/389 — MADWA(medh bhandhan duli chandra/jamda)</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>1000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>15500</v>
+        <v>26500</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>40317</v>
+        <v>40338</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>40366</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1709005011/LD/71 — मडवा- मेढबंधान कार्य खिलन / प्‍यारे</t>
+          <t>1709005011/LD/390 — madwa( MEDH BHANDHAN RAJU /HARIYA)</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>10000</v>
+        <v>1000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>27000</v>
+        <v>15500</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>40293</v>
+        <v>40317</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>39904</v>
+        <v>40366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1709005011/LD/72 — मडवा- मेढबंधान कार्य खरगराम / भदैया</t>
+          <t>1709005011/LD/71 — मडवा- मेढबंधान कार्य खिलन / प्‍यारे</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>21000</v>
+        <v>27000</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>40289</v>
+        <v>40293</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>39904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1709005011/LD/73 — मडवा- मेढबंधान कार्य राजेश / हरियां</t>
+          <t>1709005011/LD/72 — मडवा- मेढबंधान कार्य खरगराम / भदैया</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>8000</v>
+        <v>5000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>7000</v>
+        <v>21000</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>40289</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>40366</v>
+        <v>39904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1709005011/PG/22012034311742 — khel maidan nirman kary -chirai talab ke pass dadiya ke upar padariya khurd</t>
+          <t>1709005011/LD/73 — मडवा- मेढबंधान कार्य राजेश / हरियां</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>320000</v>
+        <v>8000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>14072</v>
+        <v>7000</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>42878</v>
+        <v>40289</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>43747</v>
+        <v>40366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1709005011/PG/9425893558 — KHEL MAIDAN-GAHABRA TALAB KE NEECHE BAGHWAR ROAD KE PASS MADWA</t>
+          <t>1709005011/PG/22012034311742 — khel maidan nirman kary -chirai talab ke pass dadiya ke upar padariya khurd</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>320000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>258256.07</v>
+        <v>14072</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>42812</v>
+        <v>42878</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>43519</v>
+        <v>43747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/132 — मडवा से वघां रोड र्नि‍माण एजेन्‍सी</t>
+          <t>1709005011/PG/9425893558 — KHEL MAIDAN-GAHABRA TALAB KE NEECHE BAGHWAR ROAD KE PASS MADWA</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>4870600</v>
+        <v>320000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>4969601</v>
+        <v>258256.07</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>39523</v>
+        <v>42812</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>39182</v>
+        <v>43519</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034162542 — मडवा -  सी सी रोड एवं नाली  निर्माण झन्‍डा चबूतरा</t>
+          <t>1709005011/RC/132 — मडवा से वघां रोड र्नि‍माण एजेन्‍सी</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>124000</v>
+        <v>4870600</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>122253.9</v>
+        <v>4969601</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>41530</v>
+        <v>39523</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>42021</v>
+        <v>39182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034193056 — मडवा -जी0एस0बी0 एवं पुलिया निर्माण लूला के खेत से</t>
+          <t>1709005011/RC/22012034162542 — मडवा -  सी सी रोड एवं नाली  निर्माण झन्‍डा चबूतरा</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>495000</v>
+        <v>124000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>338806.8</v>
+        <v>122253.9</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>41656</v>
+        <v>41530</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>43295</v>
+        <v>42021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034193059 — मडवा -जी0एस0बी0 एवं पुलिया निर्माण नये गाव वाले के</t>
+          <t>1709005011/RC/22012034193056 — मडवा -जी0एस0बी0 एवं पुलिया निर्माण लूला के खेत से</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>495000</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>247929</v>
+        <v>338806.8</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>41628</v>
+        <v>41656</v>
       </c>
       <c r="K605" s="3" t="n">
         <v>43295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034213001 — मडवा - सी0सी0 रोड एवं नाली निर्माण कार्य हक्‍कम गौ</t>
+          <t>1709005011/RC/22012034193059 — मडवा -जी0एस0बी0 एवं पुलिया निर्माण नये गाव वाले के</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>118210</v>
+        <v>495000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>108404</v>
+        <v>247929</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>41705</v>
+        <v>41628</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>42021</v>
+        <v>43295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034285085 — सुदूर ग्राम संपर्क सडक कुण्‍डा से लल्‍ला तालाब की ओर</t>
+          <t>1709005011/RC/22012034213001 — मडवा - सी0सी0 रोड एवं नाली निर्माण कार्य हक्‍कम गौ</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>985000</v>
+        <v>118210</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>328644.46</v>
+        <v>108404</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>42272</v>
+        <v>41705</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>43519</v>
+        <v>42021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034285087 — सी सी रोड निर्माण मेन रोड से बरिया के पेड के पास तक</t>
+          <t>1709005011/RC/22012034285085 — सुदूर ग्राम संपर्क सडक कुण्‍डा से लल्‍ला तालाब की ओर</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>145000</v>
+        <v>985000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>125717</v>
+        <v>328644.46</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>42629</v>
+        <v>42272</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>43014</v>
+        <v>43519</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034291480 — सुदूर खेत सडक संपर्क मुख्‍य मार्ग से रमसा के खेत तक</t>
+          <t>1709005011/RC/22012034285087 — सी सी रोड निर्माण मेन रोड से बरिया के पेड के पास तक</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>891000</v>
+        <v>145000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>0</v>
+        <v>125717</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>42343</v>
-[...1 lines deleted...]
-      <c r="K609" s="3"/>
+        <v>42629</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>43014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034291481 — सुदूर खेत संपर्क सडक रमसा के खेत से चरण के खेत तक</t>
+          <t>1709005011/RC/22012034291480 — सुदूर खेत सडक संपर्क मुख्‍य मार्ग से रमसा के खेत तक</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>891000</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>42231</v>
+        <v>42343</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034323881 — सी सी रोड निर्माण मुख्‍य मार्ग से शारदा माता मंदिर तक</t>
+          <t>1709005011/RC/22012034291481 — सुदूर खेत संपर्क सडक रमसा के खेत से चरण के खेत तक</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>0</v>
+        <v>891000</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>42645</v>
+        <v>42231</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034331802 — SUDOOR SAMPARK SADAK YOJNA- MAIN ROD SE SURYAPRAKASH GOND KE GHAR TAK-MADWA</t>
+          <t>1709005011/RC/22012034323881 — सी सी रोड निर्माण मुख्‍य मार्ग से शारदा माता मंदिर तक</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>1920000</v>
+        <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>42814</v>
+        <v>42645</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034331979 — C.C ROAD ABM NALI NIRMAN- MAN ROAD SE SHARDA MATA MANDIR KI PARIKRAM SAHIT MADWA</t>
+          <t>1709005011/RC/22012034331802 — SUDOOR SAMPARK SADAK YOJNA- MAIN ROD SE SURYAPRAKASH GOND KE GHAR TAK-MADWA</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>99000</v>
+        <v>1920000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>56812.96</v>
+        <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>42907</v>
-[...3 lines deleted...]
-      </c>
+        <v>42814</v>
+      </c>
+      <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034347098 — c.c.road mukhya marg se shyamlal maharaj ke ghar tak</t>
+          <t>1709005011/RC/22012034331979 — C.C ROAD ABM NALI NIRMAN- MAN ROAD SE SHARDA MATA MANDIR KI PARIKRAM SAHIT MADWA</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>65000</v>
+        <v>99000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>63984</v>
+        <v>56812.96</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>43007</v>
+        <v>42907</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>43371</v>
+        <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034360230 — Madwa- c.c.road abm nali nirman main road se pannu ke ghar tak</t>
+          <t>1709005011/RC/22012034347098 — c.c.road mukhya marg se shyamlal maharaj ke ghar tak</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>50220</v>
+        <v>65000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>30960</v>
+        <v>63984</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>43112</v>
+        <v>43007</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>43446</v>
+        <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034360235 — Madwa- c.c.road abm nali nirman  main road se chinu ke ghar tak</t>
+          <t>1709005011/RC/22012034360230 — Madwa- c.c.road abm nali nirman main road se pannu ke ghar tak</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>66495</v>
+        <v>50220</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>44064</v>
+        <v>30960</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>43133</v>
+        <v>43112</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>43388</v>
+        <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034373742 — C.C. ROAD ABM NALI NIRMAN MUNNI YADAV KE GHAR SE BIHAR KI AOUR</t>
+          <t>1709005011/RC/22012034360235 — Madwa- c.c.road abm nali nirman  main road se chinu ke ghar tak</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>0</v>
+        <v>66495</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>0</v>
+        <v>44064</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K617" s="3"/>
+        <v>43133</v>
+      </c>
+      <c r="K617" s="3" t="n">
+        <v>43388</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034379767 — Madwa- c.c. Road abm  nali nirman Gale ke ghar se Talab tak</t>
+          <t>1709005011/RC/22012034373742 — C.C. ROAD ABM NALI NIRMAN MUNNI YADAV KE GHAR SE BIHAR KI AOUR</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>99532</v>
+        <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>43141</v>
-[...3 lines deleted...]
-      </c>
+        <v>43126</v>
+      </c>
+      <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034394853 — मडवा- सी.सी. रोड एवं नाली निर्माण कार्य मैन रोड से स्‍कूल तक मडवा</t>
+          <t>1709005011/RC/22012034379767 — Madwa- c.c. Road abm  nali nirman Gale ke ghar se Talab tak</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>79050</v>
+        <v>100000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>38628</v>
+        <v>99532</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>43377</v>
+        <v>43141</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>43889</v>
+        <v>43573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034398529 — सी॰सी॰रोड एवं नाली निर्माण मुन्‍नी यादव के घर से बिहर तक पडरिया खुर्द</t>
+          <t>1709005011/RC/22012034394853 — मडवा- सी.सी. रोड एवं नाली निर्माण कार्य मैन रोड से स्‍कूल तक मडवा</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>63000</v>
+        <v>79050</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>61596</v>
+        <v>38628</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>43533</v>
+        <v>43377</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>43556</v>
+        <v>43889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034437352 — सीसी रोड एवं नाली निर्माण मडवा</t>
+          <t>1709005011/RC/22012034398529 — सी॰सी॰रोड एवं नाली निर्माण मुन्‍नी यादव के घर से बिहर तक पडरिया खुर्द</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>0</v>
+        <v>63000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>0</v>
+        <v>61596</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>43460</v>
-[...1 lines deleted...]
-      <c r="K621" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>43556</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034470835 — C.C.ROAD ABM NALI NIRMAN SCHOOL SE DHANPAT KE GHAR HOTE HUYE NAL TAK PADARIYA KHURD</t>
+          <t>1709005011/RC/22012034437352 — सीसी रोड एवं नाली निर्माण मडवा</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>43641</v>
+        <v>43460</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034476461 — C.C.ROAD AVM NALI NIRMAN SCHOOL SE DHANPAT KE GHAR HOTE HUYE NAL TAK PADARIYAKHURD</t>
+          <t>1709005011/RC/22012034470835 — C.C.ROAD ABM NALI NIRMAN SCHOOL SE DHANPAT KE GHAR HOTE HUYE NAL TAK PADARIYA KHURD</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>113000</v>
+        <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>85020</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>43783</v>
-[...3 lines deleted...]
-      </c>
+        <v>43641</v>
+      </c>
+      <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034523312 — SUDOOR SADAK NIRMAN KARY MUKHY MARG SE ADIWASI MOHLLA RAMU ADIWASI KE GHAR  TAK GRAM  MADWA</t>
+          <t>1709005011/RC/22012034476461 — C.C.ROAD AVM NALI NIRMAN SCHOOL SE DHANPAT KE GHAR HOTE HUYE NAL TAK PADARIYAKHURD</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>0</v>
+        <v>113000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>0</v>
+        <v>85020</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K624" s="3"/>
+        <v>43783</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>44095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034524421 — sudoor sadak nirman khajri se pritam ahirwar ke ghar ki or madwa</t>
+          <t>1709005011/RC/22012034523312 — SUDOOR SADAK NIRMAN KARY MUKHY MARG SE ADIWASI MOHLLA RAMU ADIWASI KE GHAR  TAK GRAM  MADWA</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034570253 — SUDOOR SAMPARK SADAK MAHARAJ KE KOOP SE SCHOOL KI OR MADWA</t>
+          <t>1709005011/RC/22012034524421 — sudoor sadak nirman khajri se pritam ahirwar ke ghar ki or madwa</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034825973 — CC Road Evm Nali Nirman Karya 166 Meeter Ramesh Ghoshi Ke Ghar Se Narayan Ke Ghar Tak Gram Padariya</t>
+          <t>1709005011/RC/22012034570253 — SUDOOR SAMPARK SADAK MAHARAJ KE KOOP SE SCHOOL KI OR MADWA</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>70000</v>
+        <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>45519</v>
+        <v>44300</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034825978 — CC Road Evm Nali Nirman Karya 166 Meeter Ganpatiya Ke Ghar SeLoola Ahirwa Ke Ghar Tak Gram Padariya</t>
+          <t>1709005011/RC/22012034825973 — CC Road Evm Nali Nirman Karya 166 Meeter Ramesh Ghoshi Ke Ghar Se Narayan Ke Ghar Tak Gram Padariya</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>45397</v>
+        <v>45519</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034840932 — सी सी रोड एवम नाली निर्माण कार्य 166  मीटर रमेश घोशी के घर से नारायण के तक ग्राम पडरिया खुर्द</t>
+          <t>1709005011/RC/22012034825978 — CC Road Evm Nali Nirman Karya 166 Meeter Ganpatiya Ke Ghar SeLoola Ahirwa Ke Ghar Tak Gram Padariya</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>0</v>
+        <v>70000</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>45681</v>
+        <v>45397</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034840934 — सी सी रोड एवम नाली निर्माण कार्य 166  मीटर गनपतिया के घर से लूला अहिरवार के तक ग्राम पडरिया खुर्द</t>
+          <t>1709005011/RC/22012034840932 — सी सी रोड एवम नाली निर्माण कार्य 166  मीटर रमेश घोशी के घर से नारायण के तक ग्राम पडरिया खुर्द</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034840951 — CC ROAD AND NALI NIRMAN KARYA GANPATIYA KE GHAR SE LULA AHIRWAR KE GHAR TAK PADARIYA KHURD</t>
+          <t>1709005011/RC/22012034840934 — सी सी रोड एवम नाली निर्माण कार्य 166  मीटर गनपतिया के घर से लूला अहिरवार के तक ग्राम पडरिया खुर्द</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>70000</v>
+        <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>65772</v>
+        <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>45764</v>
-[...3 lines deleted...]
-      </c>
+        <v>45681</v>
+      </c>
+      <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034840955 — cc road and nali nirman kary ramesh lodhi ke ghar se narayan ke ghar tak gram padariyakhurd</t>
+          <t>1709005011/RC/22012034840951 — CC ROAD AND NALI NIRMAN KARYA GANPATIYA KE GHAR SE LULA AHIRWAR KE GHAR TAK PADARIYA KHURD</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>69165</v>
+        <v>65772</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>45778</v>
+        <v>45764</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>46011</v>
+        <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034841114 — सी सी रोड एवम नाली निर्माण कार्य 166 मीटर रमेश घोशी के घर से नारायण के घर तक ग्राम पडरिया खुर्द</t>
+          <t>1709005011/RC/22012034840955 — cc road and nali nirman kary ramesh lodhi ke ghar se narayan ke ghar tak gram padariyakhurd</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>0</v>
+        <v>70000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>0</v>
+        <v>69165</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>45682</v>
-[...1 lines deleted...]
-      <c r="K633" s="3"/>
+        <v>45778</v>
+      </c>
+      <c r="K633" s="3" t="n">
+        <v>46011</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034843638 — खेत सड़क निर्माण कार्य फिदाली राय के खेत से प्रीतम के खेत तक</t>
+          <t>1709005011/RC/22012034841114 — सी सी रोड एवम नाली निर्माण कार्य 166 मीटर रमेश घोशी के घर से नारायण के घर तक ग्राम पडरिया खुर्द</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>1439000</v>
+        <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>1432312</v>
+        <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>45812</v>
-[...3 lines deleted...]
-      </c>
+        <v>45682</v>
+      </c>
+      <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/22012034848439 — naveen cc road and nali nirman kary bhangu adiwasi ke ghar se dinesh vishwakarma ke ghar ki or</t>
+          <t>1709005011/RC/22012034843638 — खेत सड़क निर्माण कार्य फिदाली राय के खेत से प्रीतम के खेत तक</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>70000</v>
+        <v>1439000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>0</v>
+        <v>1432312</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K635" s="3"/>
+        <v>45812</v>
+      </c>
+      <c r="K635" s="3" t="n">
+        <v>46189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/311 — जी एस बी रोड के माई से भैखारी खेत तक</t>
+          <t>1709005011/RC/22012034848439 — naveen cc road and nali nirman kary bhangu adiwasi ke ghar se dinesh vishwakarma ke ghar ki or</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>493000</v>
+        <v>70000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>227593.33</v>
+        <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>39866</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/478 — मडवा- जी0एस0बी0 मार्ग मुख्‍यरोड से नाला तक</t>
+          <t>1709005011/RC/311 — जी एस बी रोड के माई से भैखारी खेत तक</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>200000</v>
+        <v>493000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>246708</v>
+        <v>227593.33</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>40094</v>
+        <v>39866</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>40337</v>
+        <v>40983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/506 — मडवा- जी0एस0बी0 रोड निर्माण मडवा से फतेपुर घाट</t>
+          <t>1709005011/RC/478 — मडवा- जी0एस0बी0 मार्ग मुख्‍यरोड से नाला तक</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>92008</v>
+        <v>246708</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>39953</v>
+        <v>40094</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>40171</v>
+        <v>40337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/508 — मडवा- जी0एस0बी0रोड मुख्‍यमार्ग से मीठे कुऑ तक</t>
+          <t>1709005011/RC/506 — मडवा- जी0एस0बी0 रोड निर्माण मडवा से फतेपुर घाट</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>282598</v>
+        <v>92008</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>40150</v>
+        <v>39953</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>41171</v>
+        <v>40171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/510 — मडवा- मडवा घाटी में रिटैर्निगवाल व रोड चौडीकरण (25.00)</t>
+          <t>1709005011/RC/508 — मडवा- जी0एस0बी0रोड मुख्‍यमार्ग से मीठे कुऑ तक</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>125017</v>
+        <v>282598</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>40006</v>
+        <v>40150</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>40252</v>
+        <v>41171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/573 — मडवा- जी.एस.वी रोड पडरिया खुर्द से चिरई तालाब की मेढ तक (4.85)</t>
+          <t>1709005011/RC/510 — मडवा- मडवा घाटी में रिटैर्निगवाल व रोड चौडीकरण (25.00)</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>200000</v>
+        <v>1000000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>238155</v>
+        <v>125017</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>40276</v>
+        <v>40006</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>40983</v>
+        <v>40252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/623 — MADWA ( gsb road - mukhya road to padariya khurd (4.93) )MADWA</t>
+          <t>1709005011/RC/573 — मडवा- जी.एस.वी रोड पडरिया खुर्द से चिरई तालाब की मेढ तक (4.85)</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>193000</v>
+        <v>200000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>316664</v>
+        <v>238155</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>40115</v>
+        <v>40276</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>40989</v>
+        <v>40983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RC/759 — मडवा-  सी.सी. रोड एवं नाली निर्माण रामसिंह के घर स</t>
+          <t>1709005011/RC/623 — MADWA ( gsb road - mukhya road to padariya khurd (4.93) )MADWA</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>104000</v>
+        <v>193000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>158611</v>
+        <v>316664</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>41122</v>
+        <v>40115</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>41388</v>
+        <v>40989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034492577 — Samudayak Souchalaya Panchayat Bhavan K Pass Bus Stand Madwa</t>
+          <t>1709005011/RC/759 — मडवा-  सी.सी. रोड एवं नाली निर्माण रामसिंह के घर स</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>0</v>
+        <v>104000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>0</v>
+        <v>158611</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K644" s="3"/>
+        <v>41122</v>
+      </c>
+      <c r="K644" s="3" t="n">
+        <v>41388</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034492887 — SARVJANIK SOUCHALAYA NIRMAN PANCHAYAT BHAVAN PARISAR BUS STAND MADWA</t>
+          <t>1709005011/RS/22012034492577 — Samudayak Souchalaya Panchayat Bhavan K Pass Bus Stand Madwa</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>105000</v>
+        <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>55860</v>
+        <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>44071</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034545721 — vijay khare k ghar se madan lodhi k ghar tak nali nirman pelepura madwa</t>
+          <t>1709005011/RS/22012034492887 — SARVJANIK SOUCHALAYA NIRMAN PANCHAYAT BHAVAN PARISAR BUS STAND MADWA</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>0</v>
+        <v>105000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>0</v>
+        <v>55860</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>44420</v>
-[...1 lines deleted...]
-      <c r="K646" s="3"/>
+        <v>44071</v>
+      </c>
+      <c r="K646" s="3" t="n">
+        <v>44796</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034545729 — vijay khare k ghar se madan lodhi k ghar tak nali nirman pelepura madwa</t>
+          <t>1709005011/RS/22012034545721 — vijay khare k ghar se madan lodhi k ghar tak nali nirman pelepura madwa</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>194000</v>
+        <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>69480</v>
+        <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>44448</v>
-[...3 lines deleted...]
-      </c>
+        <v>44420</v>
+      </c>
+      <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034549550 — SARVJANIK NADEP TANKA MAIN ROAD SE ADIWASI MOHALLA KE MARG ME MADW</t>
+          <t>1709005011/RS/22012034545729 — vijay khare k ghar se madan lodhi k ghar tak nali nirman pelepura madwa</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>23520.42</v>
+        <v>194000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>23403</v>
+        <v>69480</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>44485</v>
+        <v>44448</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>44796</v>
+        <v>44758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034549637 — sarbjanik nadep tanka bairiyar ke pass madwa</t>
+          <t>1709005011/RS/22012034549550 — SARVJANIK NADEP TANKA MAIN ROAD SE ADIWASI MOHALLA KE MARG ME MADW</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>23520.42</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>26072</v>
+        <v>23403</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>44515</v>
+        <v>44485</v>
       </c>
       <c r="K649" s="3" t="n">
         <v>44796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034549640 — sarbjanik nadep tanka gahara ki bariya ke pass madwa</t>
+          <t>1709005011/RS/22012034549637 — sarbjanik nadep tanka bairiyar ke pass madwa</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>0</v>
+        <v>23520.42</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>0</v>
+        <v>26072</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K650" s="3"/>
+        <v>44515</v>
+      </c>
+      <c r="K650" s="3" t="n">
+        <v>44796</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034549648 — sarbjanik nadep tanka kakra manki tiraha ke pass madwa</t>
+          <t>1709005011/RS/22012034549640 — sarbjanik nadep tanka gahara ki bariya ke pass madwa</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>23520.42</v>
+        <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034549650 — sarvjanik nadep tanka hardol ke ped ke pass madwa</t>
+          <t>1709005011/RS/22012034549648 — sarbjanik nadep tanka kakra manki tiraha ke pass madwa</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>0</v>
+        <v>23520.42</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034578989 — sarvjanik nadep tanka gahabra ki bariya ke pass no.2 madwa</t>
+          <t>1709005011/RS/22012034549650 — sarvjanik nadep tanka hardol ke ped ke pass madwa</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>44300</v>
+        <v>44424</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034578993 — sarvjanik nadep tanka gahabra ki bariya ke pass no.3 madwa</t>
+          <t>1709005011/RS/22012034578989 — sarvjanik nadep tanka gahabra ki bariya ke pass no.2 madwa</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034578994 — sarvjanik nadep tanka gahabra ki bariya ke pass no.4 madwa</t>
+          <t>1709005011/RS/22012034578993 — sarvjanik nadep tanka gahabra ki bariya ke pass no.3 madwa</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034578996 — sarvjanik nadep tanka Panchayat Bhavan ke pass  madwa</t>
+          <t>1709005011/RS/22012034578994 — sarvjanik nadep tanka gahabra ki bariya ke pass no.4 madwa</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>23520.42</v>
+        <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034578999 — sarvjanik nadep tanka Chandrani ke ghar ke pass banjariya</t>
+          <t>1709005011/RS/22012034578996 — sarvjanik nadep tanka Panchayat Bhavan ke pass  madwa</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>23520.42</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034579003 — sarvjanik nadep tanka Pannu Patel  ke ghar ke pass banjariya</t>
+          <t>1709005011/RS/22012034578999 — sarvjanik nadep tanka Chandrani ke ghar ke pass banjariya</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>0</v>
+        <v>23520.42</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1709005011/RS/22012034579008 — sarvjanik Richarge pit  Pannu Patel  ke ghar ke Hand pamp ke  pass banjariya</t>
+          <t>1709005011/RS/22012034579003 — sarvjanik nadep tanka Pannu Patel  ke ghar ke pass banjariya</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/2055 — MADWA (talab band bistar khajula)madwa</t>
+          <t>1709005011/RS/22012034579008 — sarvjanik Richarge pit  Pannu Patel  ke ghar ke Hand pamp ke  pass banjariya</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>195000</v>
+        <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>63888</v>
+        <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>40310</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034550359 — TALAB BAND VISTAR KHAJULAHA TALAB GRAM MADWA GRAM PANCHAYAT MADWA</t>
+          <t>1709005011/WC/2055 — MADWA (talab band bistar khajula)madwa</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>0</v>
+        <v>195000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>0</v>
+        <v>63888</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K661" s="3"/>
+        <v>40310</v>
+      </c>
+      <c r="K661" s="3" t="n">
+        <v>40980</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034617595 — jhalwa talab band bistaar abm vest wear nirman madwa</t>
+          <t>1709005011/WC/22012034550359 — TALAB BAND VISTAR KHAJULAHA TALAB GRAM MADWA GRAM PANCHAYAT MADWA</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>497454.81</v>
+        <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>331501</v>
+        <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>44356</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034620088 — PARCULETION TENK BANJARIYA  GRAM BANJARIYA GRAM PANCHAYAT MADWA</t>
+          <t>1709005011/WC/22012034617595 — jhalwa talab band bistaar abm vest wear nirman madwa</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>349127.47</v>
+        <v>497454.81</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>0</v>
+        <v>331501</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K663" s="3"/>
+        <v>44356</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>44796</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034725311 — CTR ROOP OF WATER HARVESTING PANCHAYAT BHAVAN madwa</t>
+          <t>1709005011/WC/22012034620088 — PARCULETION TENK BANJARIYA  GRAM BANJARIYA GRAM PANCHAYAT MADWA</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>22173.14</v>
+        <v>349127.47</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>21360</v>
+        <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>44428</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034725645 — CTR ROOP OF WATER HARVESTING MADHMIK SHALA madwa</t>
+          <t>1709005011/WC/22012034725311 — CTR ROOP OF WATER HARVESTING PANCHAYAT BHAVAN madwa</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>22173.14</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>21360</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>44428</v>
       </c>
       <c r="K665" s="3" t="n">
         <v>44796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034725653 — CTR ROOP OF WATER HARVESTING GARNTI SHALA  madwa</t>
+          <t>1709005011/WC/22012034725645 — CTR ROOP OF WATER HARVESTING MADHMIK SHALA madwa</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>22173.14</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>21360</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>44428</v>
       </c>
       <c r="K666" s="3" t="n">
         <v>44796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034800723 — reacharge pit nirman kary - ps shala ke pas</t>
+          <t>1709005011/WC/22012034725653 — CTR ROOP OF WATER HARVESTING GARNTI SHALA  madwa</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>20904.97</v>
+        <v>22173.14</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>22022</v>
+        <v>21360</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>44485</v>
+        <v>44428</v>
       </c>
       <c r="K667" s="3" t="n">
         <v>44796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034800725 — reacharge pit nirman kary - bhageerath ahirwar ke ghar ke pas nal pas</t>
+          <t>1709005011/WC/22012034800723 — reacharge pit nirman kary - ps shala ke pas</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>0</v>
+        <v>20904.97</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>0</v>
+        <v>22022</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44369</v>
-[...1 lines deleted...]
-      <c r="K668" s="3"/>
+        <v>44485</v>
+      </c>
+      <c r="K668" s="3" t="n">
+        <v>44796</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034800728 — reacharge pit nirman kary - sarman basor ke ghar ke nal pas</t>
+          <t>1709005011/WC/22012034800725 — reacharge pit nirman kary - bhageerath ahirwar ke ghar ke pas nal pas</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>20904.97</v>
+        <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>21020</v>
+        <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44485</v>
-[...3 lines deleted...]
-      </c>
+        <v>44369</v>
+      </c>
+      <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034800730 — reacharge pit nirman kary - baram baba ke nal pas</t>
+          <t>1709005011/WC/22012034800728 — reacharge pit nirman kary - sarman basor ke ghar ke nal pas</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>0</v>
+        <v>20904.97</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>0</v>
+        <v>21020</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>44369</v>
-[...1 lines deleted...]
-      <c r="K670" s="3"/>
+        <v>44485</v>
+      </c>
+      <c r="K670" s="3" t="n">
+        <v>44796</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034800735 — reacharge pit nirman kary - vihar ke pas</t>
+          <t>1709005011/WC/22012034800730 — reacharge pit nirman kary - baram baba ke nal pas</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>44369</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034840965 — RICHARGE PIT ISHWAR LODHI K GHAR KE PASS BALE HAND PAMP ME MADWA</t>
+          <t>1709005011/WC/22012034800735 — reacharge pit nirman kary - vihar ke pas</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>44471</v>
+        <v>44369</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034840971 — RICHARGE PIT  SATTI MATA K GHAR KE PASS BALE HAND PAMP ME MADWA</t>
+          <t>1709005011/WC/22012034840965 — RICHARGE PIT ISHWAR LODHI K GHAR KE PASS BALE HAND PAMP ME MADWA</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034840975 — RICHARGE PIT  BELKE PASS BALE HAND PAMP ME MADWA</t>
+          <t>1709005011/WC/22012034840971 — RICHARGE PIT  SATTI MATA K GHAR KE PASS BALE HAND PAMP ME MADWA</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034840979 — RICHARGE PIT   KAKARA TIGADDA KE PASS BALE HAND PAMP ME MADWA</t>
+          <t>1709005011/WC/22012034840975 — RICHARGE PIT  BELKE PASS BALE HAND PAMP ME MADWA</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034840984 — RICHARGE PIT    ADIWASI JHINNA TOLA  KE PASS BALE HAND PAMP ME MADWA</t>
+          <t>1709005011/WC/22012034840979 — RICHARGE PIT   KAKARA TIGADDA KE PASS BALE HAND PAMP ME MADWA</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>20904.97</v>
+        <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>22022</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>44515</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012034911104 — KHAJULHA TALAB GAHRIKARAN ABM BAND VISTAR MADWA</t>
+          <t>1709005011/WC/22012034840984 — RICHARGE PIT    ADIWASI JHINNA TOLA  KE PASS BALE HAND PAMP ME MADWA</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>0</v>
+        <v>20904.97</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>0</v>
+        <v>22022</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K677" s="3"/>
+        <v>44515</v>
+      </c>
+      <c r="K677" s="3" t="n">
+        <v>44796</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/22012035219763 — Talab band vistar evm jeernodhar karya Gahabra Talab Madwa</t>
+          <t>1709005011/WC/22012034911104 — KHAJULHA TALAB GAHRIKARAN ABM BAND VISTAR MADWA</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>736000</v>
+        <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>45396</v>
+        <v>44471</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/VB/22012035334633 — Top Roof Water Harvesting Panchayat Bhavan Madwa</t>
+          <t>1709005011/WC/22012035219763 — Talab band vistar evm jeernodhar karya Gahabra Talab Madwa</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>30496.65</v>
+        <v>736000</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>46249</v>
+        <v>45396</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/VB/22012035334634 — Top Roof Water Harvesting Aganwadi Bhavan Madwa</t>
+          <t>1709005011/WC/VB/22012035334633 — Top Roof Water Harvesting Panchayat Bhavan Madwa</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>30496.65</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>46249</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WC/VB/22012035334635 — Top Roof Water Harvesting Samudayak swachhata parisar Madwa</t>
+          <t>1709005011/WC/VB/22012035334634 — Top Roof Water Harvesting Aganwadi Bhavan Madwa</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>30496.65</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>46249</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>(1709005011/WH/1) — तालाब बंड विस्‍तार पिंचिग कार्य एवं वेस्‍ट वियर निर्माण पडरियाखुर्द-मडवा</t>
+          <t>1709005011/WC/VB/22012035334635 — Top Roof Water Harvesting Samudayak swachhata parisar Madwa</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>465500</v>
+        <v>30496.65</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>39241</v>
-[...3 lines deleted...]
-      </c>
+        <v>46276</v>
+      </c>
+      <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WH/19963568 — Talab jeernodhar karya Madwa</t>
+          <t>(1709005011/WH/1) — तालाब बंड विस्‍तार पिंचिग कार्य एवं वेस्‍ट वियर निर्माण पडरियाखुर्द-मडवा</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>828000</v>
+        <v>465500</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>549213.8</v>
+        <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>42907</v>
+        <v>39241</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>44095</v>
+        <v>41711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WH/22012034442629 — TALAV JEERNODHDAR CHIRAI TALAB PADARIYKHURD GRAM PANCHAYAT MADWA</t>
+          <t>1709005011/WH/19963568 — Talab jeernodhar karya Madwa</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>0</v>
+        <v>828000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>0</v>
+        <v>549213.8</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K684" s="3"/>
+        <v>42907</v>
+      </c>
+      <c r="K684" s="3" t="n">
+        <v>44095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WH/22012034906921 — KHAJULHA TALAB GAHRIKARAN AVM BAND VISTAR KARY GRAM MADWA GRAM PANCHAYAT MADWA</t>
+          <t>1709005011/WH/22012034442629 — TALAV JEERNODHDAR CHIRAI TALAB PADARIYKHURD GRAM PANCHAYAT MADWA</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>587000</v>
+        <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>586724.8</v>
+        <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>44619</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WH/22012034938025 — कार्य का नाम - चिरई तालाब जीर्णोद्धार एवम वेस्टट वियर निर्माण ग्राम मडवा</t>
+          <t>1709005011/WH/22012034906921 — KHAJULHA TALAB GAHRIKARAN AVM BAND VISTAR KARY GRAM MADWA GRAM PANCHAYAT MADWA</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>850000</v>
+        <v>587000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>849844</v>
+        <v>586724.8</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>45202</v>
+        <v>44619</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>45706</v>
+        <v>45672</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WH/22012034938026 — कार्य का नाम - लल्ला तालाब जीर्णोद्धार एवम  बंड विस्तार निर्माण ग्राम मडवा</t>
+          <t>1709005011/WH/22012034938025 — कार्य का नाम - चिरई तालाब जीर्णोद्धार एवम वेस्टट वियर निर्माण ग्राम मडवा</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>842000</v>
+        <v>850000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>837647.5</v>
+        <v>849844</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>45198</v>
+        <v>45202</v>
       </c>
       <c r="K687" s="3" t="n">
         <v>45706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WH/22012034942880 — तालाब बण्‍ड विस्‍तार एवं जीर्णोद्वार कार्य गहरवारा तालाब</t>
+          <t>1709005011/WH/22012034938026 — कार्य का नाम - लल्ला तालाब जीर्णोद्धार एवम  बंड विस्तार निर्माण ग्राम मडवा</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>0</v>
+        <v>842000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>0</v>
+        <v>837647.5</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K688" s="3"/>
+        <v>45198</v>
+      </c>
+      <c r="K688" s="3" t="n">
+        <v>45706</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WH/22012034942881 — तालाब बण्‍ड विस्‍तार एवं जीर्णोद्वार कार्य गहरवारा तालाब</t>
+          <t>1709005011/WH/22012034942880 — तालाब बण्‍ड विस्‍तार एवं जीर्णोद्वार कार्य गहरवारा तालाब</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1709005011/WH/22012034942882 — तालाब बण्‍ड विस्‍तार एवं जीर्णोद्वार कार्य गहरवारा तालाब</t>
+          <t>1709005011/WH/22012034942881 — तालाब बण्‍ड विस्‍तार एवं जीर्णोद्वार कार्य गहरवारा तालाब</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>736000</v>
+        <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>657147</v>
+        <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>45712</v>
+        <v>45396</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1709005011/कूप निर्माण गुलाब/छुटटी पडरियाख्‍ुर्/08 — मडवा-कूप निर्माण गुलाब/छुटटी पडरियाख्‍ुर्द</t>
+          <t>1709005011/WH/22012034942882 — तालाब बण्‍ड विस्‍तार एवं जीर्णोद्वार कार्य गहरवारा तालाब</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>131320</v>
+        <v>736000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>162289.88</v>
+        <v>657147</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>39512</v>
-[...3 lines deleted...]
-      </c>
+        <v>45712</v>
+      </c>
+      <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1709005011/कूप निर्माण लखन/रामदासपडरियाख्‍ुर्द/09 — मडवा-कूप निर्माण लखन/रामदासपडरियाख्‍ुर्द</t>
+          <t>1709005011/कूप निर्माण गुलाब/छुटटी पडरियाख्‍ुर्/08 — मडवा-कूप निर्माण गुलाब/छुटटी पडरियाख्‍ुर्द</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>131320</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>118737.32</v>
+        <v>162289.88</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>39489</v>
+        <v>39512</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>40107</v>
+        <v>39295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1709005011/कूप निर्माण हुकुम/भुल्‍ली पडरियाख्‍ु/08 — मडवा-कूप निर्माण हुकुम/भुल्‍ली पडरियाख्‍ुर्द</t>
+          <t>1709005011/कूप निर्माण लखन/रामदासपडरियाख्‍ुर्द/09 — मडवा-कूप निर्माण लखन/रामदासपडरियाख्‍ुर्द</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>131320</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>144628</v>
+        <v>118737.32</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>39489</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>39295</v>
+        <v>40107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1709005011/मडवाRCसी0सी0 रोड निर्माण कार्य/13 — मडवा-सी0सी0 रोड निर्माण कार्य</t>
+          <t>1709005011/कूप निर्माण हुकुम/भुल्‍ली पडरियाख्‍ु/08 — मडवा-कूप निर्माण हुकुम/भुल्‍ली पडरियाख्‍ुर्द</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>486080</v>
+        <v>131320</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>447921</v>
+        <v>144628</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>39428</v>
+        <v>39489</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>39501</v>
+        <v>39295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1709005011/मडवाWHकूप निर्माण पडरियाख्‍ुर्द/07 — मडवा-कूप निर्माण पडरियाख्‍ुर्द</t>
+          <t>1709005011/मडवाRCसी0सी0 रोड निर्माण कार्य/13 — मडवा-सी0सी0 रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>131320</v>
+        <v>486080</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>68544.34</v>
+        <v>447921</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>39489</v>
+        <v>39428</v>
       </c>
       <c r="K695" s="3" t="n">
-        <v>39995</v>
+        <v>39501</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1709005011/मडवाWHलल्‍ला तालाब बंड विस्‍तार कार्/14 — मडवा-लल्‍ला तालाब बंड विस्‍तार कार्य</t>
+          <t>1709005011/मडवाWHकूप निर्माण पडरियाख्‍ुर्द/07 — मडवा-कूप निर्माण पडरियाख्‍ुर्द</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>489020</v>
+        <v>131320</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>51405</v>
+        <v>68544.34</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>39439</v>
+        <v>39489</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>39340</v>
+        <v>39995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1709005011/मडवा मिटटी मुरम मार्गमुख्‍यरोडRC/02 — मडवा मिटटी मुरम मार्ग मुख्‍य रोड से पटीहार तक</t>
+          <t>1709005011/मडवाWHलल्‍ला तालाब बंड विस्‍तार कार्/14 — मडवा-लल्‍ला तालाब बंड विस्‍तार कार्य</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>490000</v>
+        <v>489020</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>402052</v>
+        <v>51405</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>39496</v>
+        <v>39439</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>40335</v>
+        <v>39340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1709005/RC/184 — मडवा से फतेपुर मार्ग निर्माण</t>
+          <t>1709005011/मडवा मिटटी मुरम मार्गमुख्‍यरोडRC/02 — मडवा मिटटी मुरम मार्ग मुख्‍य रोड से पटीहार तक</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>3767000</v>
+        <v>490000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>2542224</v>
+        <v>402052</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>39574</v>
+        <v>39496</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>39421</v>
+        <v>40335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1709/RC/22012034604315 — PMAGY CC Road &amp; Nally Nirman Talab Se Ramkripal ke Ghar Tak Part 1Madwa GP Madwa JP Shahnagar</t>
+          <t>1709005/RC/184 — मडवा से फतेपुर मार्ग निर्माण</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>400000</v>
+        <v>3767000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>0</v>
+        <v>2542224</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>44348</v>
-[...1 lines deleted...]
-      <c r="K699" s="3"/>
+        <v>39574</v>
+      </c>
+      <c r="K699" s="3" t="n">
+        <v>39421</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1709/RC/22012034604320 — PMAGY CC Road &amp; Nally Nirman Mukhya Marg Se Talab part -1Tak Madwa GP Madwa JP Shahnagar</t>
+          <t>1709/RC/22012034604315 — PMAGY CC Road &amp; Nally Nirman Talab Se Ramkripal ke Ghar Tak Part 1Madwa GP Madwa JP Shahnagar</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>400000</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>44348</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1709/RC/22012034604458 — PMAGY CC Road Mukhya marg se Talab Tak Madwa GP Madwa JP Shahnagar</t>
+          <t>1709/RC/22012034604320 — PMAGY CC Road &amp; Nally Nirman Mukhya Marg Se Talab part -1Tak Madwa GP Madwa JP Shahnagar</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>0</v>
+        <v>400000</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>44348</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1709/RC/22012034604460 — PMAGY CC Road Ram Patel Ke Ghar Se Beehar Tak Madwa GP Madwa JP Shahnagar</t>
+          <t>1709/RC/22012034604458 — PMAGY CC Road Mukhya marg se Talab Tak Madwa GP Madwa JP Shahnagar</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>44348</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1709/RC/22012034604461 — PMAGY CC Road Ram Patel Ke Ghar Se Beehar Tak Madwa GP Madwa JP Shahnagar</t>
+          <t>1709/RC/22012034604460 — PMAGY CC Road Ram Patel Ke Ghar Se Beehar Tak Madwa GP Madwa JP Shahnagar</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>400000</v>
+        <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>44348</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1709/RC/22012034604494 — PMAGY CC Road &amp; Nally Ram Patel Ke Ghar Se Beehar Tak Paradiya Khurd G.P.Madwa JP Shahnagar</t>
+          <t>1709/RC/22012034604461 — PMAGY CC Road Ram Patel Ke Ghar Se Beehar Tak Madwa GP Madwa JP Shahnagar</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>200000</v>
+        <v>400000</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>44348</v>
       </c>
       <c r="K704" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
+      <c r="A705" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B705" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C705" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D705" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E705" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F705" s="1" t="inlineStr">
+        <is>
+          <t>1709/RC/22012034604494 — PMAGY CC Road &amp; Nally Ram Patel Ke Ghar Se Beehar Tak Paradiya Khurd G.P.Madwa JP Shahnagar</t>
+        </is>
+      </c>
+      <c r="G705" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H705" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="I705" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J705" s="3" t="n">
+        <v>44348</v>
+      </c>
+      <c r="K705" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>