--- v0 (2026-09-03)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K741"/>
+  <dimension ref="A1:K742"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 22:00:46</t>
+          <t>Exported on: 2026-10-21 21:46:01</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5032,51 +5032,51 @@
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45522</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1709005014/IF/22012035338565 — Khet Talab Karya Devpal / Pyarelal Gram Changeri Grampanchayat Bari</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>199941.75</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45771</v>
@@ -5226,145 +5226,145 @@
       <c r="J114" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1709005014/IF/22012035338718 — Khet Talab Karya Chhannu / Pyarelal Gram Changeri Grampanchayat Bari</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>199941.75</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1709005014/IF/22012035341252 — Khet Talab Karya Ashok Rani/Kadori Lal Gram Changeri Grampanchayat Bari</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>199941.75</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1709005014/IF/22012035341265 — Khet Talab Karya Meena Bai /Kashi Prasad  Gram Changeri Grampanchayat Bari</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>199941.75</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45748</v>
@@ -5416,145 +5416,145 @@
       <c r="J118" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1709005014/IF/22012035529067 — JGSA Richarge Structur Kapildhara Koop 1709005014/WH/22012001400316</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1709005014/IF/22012035529117 — Khet Talab Karya Arjent Singh Gram Chhewla Grampanchayat Bari</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>199365.76</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1709005014/IF/22012035529586 — Khet Talab Karya Kiran Bai / Shyamle Prajapati Gram Bari Grampanchayat Bari</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45761</v>
@@ -25158,98 +25158,98 @@
       <c r="J522" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K522" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1709005014/IF/IAY/5710806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142027475</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1709005014/IF/IAY/5711604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121360444</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45700</v>
@@ -29765,73 +29765,73 @@
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
           <t>1709005014/RC/22012034839439 — Sudoor Sadak Nirman Halku Choudhri Ke Ghar Se Premrani Ke Khet Tak Gram Bari</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>1499058.79</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>1431750</v>
+        <v>1435350</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
@@ -30292,5434 +30292,5481 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>167000</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>99177</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>41222</v>
       </c>
       <c r="K628" s="3" t="n">
         <v>41702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RC/चंगेरी जी0 एस0 बी रोड करणबेडिया/17 — चंगेरी जी0 एस0 बी रोड करणबेडिया के खेत से चंगेरी की ओर</t>
+          <t>1709005014/RC/VB/YD/22012034854640 — Constr of Cement Concrete Roads for Comm</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>411600</v>
+        <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>420535</v>
+        <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>39490</v>
-[...3 lines deleted...]
-      </c>
+        <v>46126</v>
+      </c>
+      <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RC/बारी मुख्‍यमार्गसेनन्‍हेजमुन्‍हा/13 — बारी मुख्‍यमार्ग से नन्‍हे जमुन्‍हा तक जी0 एस0 बी रोड</t>
+          <t>1709005014/RC/चंगेरी जी0 एस0 बी रोड करणबेडिया/17 — चंगेरी जी0 एस0 बी रोड करणबेडिया के खेत से चंगेरी की ओर</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>484120</v>
+        <v>411600</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>267094</v>
+        <v>420535</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>39451</v>
+        <v>39490</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>40257</v>
+        <v>40849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188811 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य जीवन / लोका</t>
+          <t>1709005014/RC/बारी मुख्‍यमार्गसेनन्‍हेजमुन्‍हा/13 — बारी मुख्‍यमार्ग से नन्‍हे जमुन्‍हा तक जी0 एस0 बी रोड</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>4400</v>
+        <v>484120</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>0</v>
+        <v>267094</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K631" s="3"/>
+        <v>39451</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>40257</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188812 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य तिलक सिंह /</t>
+          <t>1709005014/RS/22012034188811 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य जीवन / लोका</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188814 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य रूपसिंह / प</t>
+          <t>1709005014/RS/22012034188812 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य तिलक सिंह /</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188815 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य संतोष गौड /</t>
+          <t>1709005014/RS/22012034188814 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य रूपसिंह / प</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188816 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य रामचरण / शं</t>
+          <t>1709005014/RS/22012034188815 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य संतोष गौड /</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188817 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य बबलू / दुली</t>
+          <t>1709005014/RS/22012034188816 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य रामचरण / शं</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188819 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य प्रतपाल सिं</t>
+          <t>1709005014/RS/22012034188817 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य बबलू / दुली</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188820 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य रामसिंह आदि</t>
+          <t>1709005014/RS/22012034188819 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य प्रतपाल सिं</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188821 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य हुकुम कुम्‍</t>
+          <t>1709005014/RS/22012034188820 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य रामसिंह आदि</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188822 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य मोहन कुम्‍ह</t>
+          <t>1709005014/RS/22012034188821 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य हुकुम कुम्‍</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188824 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य इमरत आदिवास</t>
+          <t>1709005014/RS/22012034188822 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य मोहन कुम्‍ह</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188825 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य श्‍यामले कु</t>
+          <t>1709005014/RS/22012034188824 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य इमरत आदिवास</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188826 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य कमलेश कुम्‍</t>
+          <t>1709005014/RS/22012034188825 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य श्‍यामले कु</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188827 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य रम्‍पत कुम्</t>
+          <t>1709005014/RS/22012034188826 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य कमलेश कुम्‍</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188828 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य मिलन सिंह /</t>
+          <t>1709005014/RS/22012034188827 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य रम्‍पत कुम्</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188829 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य कलू सिंह गौ</t>
+          <t>1709005014/RS/22012034188828 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य मिलन सिंह /</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188830 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य रामदास आदिव</t>
+          <t>1709005014/RS/22012034188829 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य कलू सिंह गौ</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188831 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य बेटू आदिवास</t>
+          <t>1709005014/RS/22012034188830 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य रामदास आदिव</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188832 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य पुरूषोत्‍तम</t>
+          <t>1709005014/RS/22012034188831 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य बेटू आदिवास</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034188833 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य अर्जेन्‍ट /</t>
+          <t>1709005014/RS/22012034188832 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य पुरूषोत्‍तम</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034547855 — puliya abm nali nirman panchayat bhavan ke pass gram bari</t>
+          <t>1709005014/RS/22012034188833 — बारी - व्‍यक्तिगत शौचालय निर्माण कार्य अर्जेन्‍ट /</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>57000</v>
+        <v>4400</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>44431</v>
+        <v>41501</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034555622 — नाली निर्माण सुम्मेर के घर से कलू के घर तक जमुन्हा बारी</t>
+          <t>1709005014/RS/22012034547855 — puliya abm nali nirman panchayat bhavan ke pass gram bari</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>58000</v>
+        <v>57000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>47478</v>
+        <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>44477</v>
-[...3 lines deleted...]
-      </c>
+        <v>44431</v>
+      </c>
+      <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034565510 — sokpit - khoob singh ke ghar ke pas handpamp</t>
+          <t>1709005014/RS/22012034555622 — नाली निर्माण सुम्मेर के घर से कलू के घर तक जमुन्हा बारी</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>0</v>
+        <v>58000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>0</v>
+        <v>47478</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K653" s="3"/>
+        <v>44477</v>
+      </c>
+      <c r="K653" s="3" t="n">
+        <v>44869</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034565515 — sokpit - Rajendrasingh ke ghar ke pas handpamp</t>
+          <t>1709005014/RS/22012034565510 — sokpit - khoob singh ke ghar ke pas handpamp</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034565526 — sokpit - Halke Adiwasi ke ghar ke pas handpamp</t>
+          <t>1709005014/RS/22012034565515 — sokpit - Rajendrasingh ke ghar ke pas handpamp</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034565536 — sokpit - Prathmik shala  ke pas handpamp</t>
+          <t>1709005014/RS/22012034565526 — sokpit - Halke Adiwasi ke ghar ke pas handpamp</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034565544 — sokpit - Sone lal  ke ghar ke pas handpamp</t>
+          <t>1709005014/RS/22012034565536 — sokpit - Prathmik shala  ke pas handpamp</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034565552 — sokpit - Jagdeesh ke ghar ke pas handpamp</t>
+          <t>1709005014/RS/22012034565544 — sokpit - Sone lal  ke ghar ke pas handpamp</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034565559 — sokpit -Siddan ke pas handpamp</t>
+          <t>1709005014/RS/22012034565552 — sokpit - Jagdeesh ke ghar ke pas handpamp</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034565563 — sokpit - prathmik shala jamuniya k pas gram bari</t>
+          <t>1709005014/RS/22012034565559 — sokpit -Siddan ke pas handpamp</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034565567 — sokpit - Rajaram ke ghar ke pasJamunha gram bari handpamp</t>
+          <t>1709005014/RS/22012034565563 — sokpit - prathmik shala jamuniya k pas gram bari</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034565573 — sokpit-Prathmik shala Chhewala men Road k pas</t>
+          <t>1709005014/RS/22012034565567 — sokpit - Rajaram ke ghar ke pasJamunha gram bari handpamp</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034565576 — sokpit - Puliya k pas Chhewala</t>
+          <t>1709005014/RS/22012034565573 — sokpit-Prathmik shala Chhewala men Road k pas</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034579693 — SAMUDAYIK SAUCHALAY NIRMAN KARY PRATHMIK SCHOOL  KE PAS GRAM BARI GRAM PANCHAYAT BARI</t>
+          <t>1709005014/RS/22012034565576 — sokpit - Puliya k pas Chhewala</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>44004</v>
+        <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>44491</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034579768 — sarvjanik nadep tanka nirman kary rajendra singh ke ghar ke pas gram chageri</t>
+          <t>1709005014/RS/22012034579693 — SAMUDAYIK SAUCHALAY NIRMAN KARY PRATHMIK SCHOOL  KE PAS GRAM BARI GRAM PANCHAYAT BARI</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>0</v>
+        <v>44004</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K665" s="3"/>
+        <v>44491</v>
+      </c>
+      <c r="K665" s="3" t="n">
+        <v>44927</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034579771 — sarvjanik nadep tanka nirman kary khoob singh  ke ghar ke pas gram chageri</t>
+          <t>1709005014/RS/22012034579768 — sarvjanik nadep tanka nirman kary rajendra singh ke ghar ke pas gram chageri</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034579776 — sarvjanik nadep tanka nirman kary prathmik shala school  ke pas gram chageri</t>
+          <t>1709005014/RS/22012034579771 — sarvjanik nadep tanka nirman kary khoob singh  ke ghar ke pas gram chageri</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034579782 — sarvjanik nadep tanka nirman kary sukan  ke ghar ke pas gram chageri</t>
+          <t>1709005014/RS/22012034579776 — sarvjanik nadep tanka nirman kary prathmik shala school  ke pas gram chageri</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034579785 — sarvjanik nadep tanka nirman kary halku adiwasi  ke ghar ke pas gram chageri</t>
+          <t>1709005014/RS/22012034579782 — sarvjanik nadep tanka nirman kary sukan  ke ghar ke pas gram chageri</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034579790 — sarvjanik nadep tanka nirman kary chhuttan  ke ghar ke pas gram chageri</t>
+          <t>1709005014/RS/22012034579785 — sarvjanik nadep tanka nirman kary halku adiwasi  ke ghar ke pas gram chageri</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034579794 — sarvjanik nadep tanka nirman kary jeetendra  ke ghar ke pas gram chageri</t>
+          <t>1709005014/RS/22012034579790 — sarvjanik nadep tanka nirman kary chhuttan  ke ghar ke pas gram chageri</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034579802 — sarvjanik nadep tanka nirman kary karan  ke ghar ke pas gram chhewla khurd</t>
+          <t>1709005014/RS/22012034579794 — sarvjanik nadep tanka nirman kary jeetendra  ke ghar ke pas gram chageri</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034579807 — sarvjanik nadep tanka nirman kary karan  ke ghar ke pas gram chhewla khurd</t>
+          <t>1709005014/RS/22012034579802 — sarvjanik nadep tanka nirman kary karan  ke ghar ke pas gram chhewla khurd</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034579809 — sarvjanik nadep tanka nirman kary nannu ke ghar ke pas gram chhewla khurd</t>
+          <t>1709005014/RS/22012034579807 — sarvjanik nadep tanka nirman kary karan  ke ghar ke pas gram chhewla khurd</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034579817 — sarvjanik nadep tanka nirman kary prathmik  shal ke  pas gram chhewla kala</t>
+          <t>1709005014/RS/22012034579809 — sarvjanik nadep tanka nirman kary nannu ke ghar ke pas gram chhewla khurd</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1709005014/RS/22012034579822 — sarvjanik nadep tanka nirman kary lakhan ke nal ke  pas gram chhewla khurd</t>
+          <t>1709005014/RS/22012034579817 — sarvjanik nadep tanka nirman kary prathmik  shal ke  pas gram chhewla kala</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034354795 — bori bandhhaan shiv namdeo ke khet paas gp bari</t>
+          <t>1709005014/RS/22012034579822 — sarvjanik nadep tanka nirman kary lakhan ke nal ke  pas gram chhewla khurd</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>11000</v>
+        <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>6192</v>
+        <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>43002</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034354801 — bori bandhaan karya kiran bai ke khet ke paas gp bari</t>
+          <t>1709005014/WC/22012034354795 — bori bandhhaan shiv namdeo ke khet paas gp bari</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>10000</v>
+        <v>11000</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>6192</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K678" s="3" t="n">
         <v>43257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Contour Bunds / Construction of Earthen contour Bund for Community</t>
+          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034354806 — bori bandhaan karya budhhan ke khet paas gp bari</t>
+          <t>1709005014/WC/22012034354801 — bori bandhaan karya kiran bai ke khet ke paas gp bari</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>6192</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K679" s="3" t="n">
         <v>43257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Contour Bunds / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034354808 — bori bandhaan karya dasaiya ke khet paas gp bari</t>
+          <t>1709005014/WC/22012034354806 — bori bandhaan karya budhhan ke khet paas gp bari</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>8256</v>
+        <v>6192</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K680" s="3" t="n">
         <v>43257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
+          <t>Contour Bunds / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034357598 — bori bandhaan gp bari</t>
+          <t>1709005014/WC/22012034354808 — bori bandhaan karya dasaiya ke khet paas gp bari</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>13000</v>
+        <v>100000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>12384</v>
+        <v>8256</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>43020</v>
+        <v>43002</v>
       </c>
       <c r="K681" s="3" t="n">
         <v>43257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034529745 — samudayik talab shantidhaam ke neeche bari</t>
+          <t>1709005014/WC/22012034357598 — bori bandhaan gp bari</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>394276.68</v>
+        <v>13000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>360072</v>
+        <v>12384</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>43942</v>
+        <v>43020</v>
       </c>
       <c r="K682" s="3" t="n">
-        <v>44210</v>
+        <v>43257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034548954 — पर्कोलेसन टेंक निर्मान कार्य रमेश यादव के खेत पास बारी</t>
+          <t>1709005014/WC/22012034529745 — samudayik talab shantidhaam ke neeche bari</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>385225.82</v>
+        <v>394276.68</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>307020</v>
+        <v>360072</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>44027</v>
+        <v>43942</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>44258</v>
+        <v>44210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034596526 — पर्कोलेशन टेंक खेरमाता के पास बारी ग्राम पंं बारी</t>
+          <t>1709005014/WC/22012034548954 — पर्कोलेसन टेंक निर्मान कार्य रमेश यादव के खेत पास बारी</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>350530.03</v>
+        <v>385225.82</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>324330</v>
+        <v>307020</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>44178</v>
+        <v>44027</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>44675</v>
+        <v>44258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034598099 — khet talab deepesh/suresh sahu</t>
+          <t>1709005014/WC/22012034596526 — पर्कोलेशन टेंक खेरमाता के पास बारी ग्राम पंं बारी</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>109055.32</v>
+        <v>350530.03</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>58140</v>
+        <v>324330</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>44242</v>
+        <v>44178</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>44895</v>
+        <v>44675</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034604822 — parkolation tank nirmaan buddhan ke khet paas bari gp bari</t>
+          <t>1709005014/WC/22012034598099 — khet talab deepesh/suresh sahu</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>350530.03</v>
+        <v>109055.32</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>224042</v>
+        <v>58140</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>44225</v>
+        <v>44242</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>44776</v>
+        <v>44895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034604823 — parkolation tank nirmaan karya shiv namdev ke khet paas bari gp bari</t>
+          <t>1709005014/WC/22012034604822 — parkolation tank nirmaan buddhan ke khet paas bari gp bari</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>350530.03</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>222829</v>
+        <v>224042</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>44232</v>
+        <v>44225</v>
       </c>
       <c r="K687" s="3" t="n">
         <v>44776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034607613 — parolation tank nirmaan karya harinarayan ke khet paas bari gp bari</t>
+          <t>1709005014/WC/22012034604823 — parkolation tank nirmaan karya shiv namdev ke khet paas bari gp bari</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>208230.07</v>
+        <v>350530.03</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>177694</v>
+        <v>222829</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>44240</v>
+        <v>44232</v>
       </c>
       <c r="K688" s="3" t="n">
         <v>44776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034641824 — khet talab sukhpal singh/adhaar singh changeri gp bari</t>
+          <t>1709005014/WC/22012034607613 — parolation tank nirmaan karya harinarayan ke khet paas bari gp bari</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>0</v>
+        <v>208230.07</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>0</v>
+        <v>177694</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K689" s="3"/>
+        <v>44240</v>
+      </c>
+      <c r="K689" s="3" t="n">
+        <v>44776</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034641836 — khet talab narayan singh/ durag singh changeri gp bari</t>
+          <t>1709005014/WC/22012034641824 — khet talab sukhpal singh/adhaar singh changeri gp bari</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034725667 — CTR ROOP OF WATER HARVESTING MADHMIK SHALA BARI</t>
+          <t>1709005014/WC/22012034641836 — khet talab narayan singh/ durag singh changeri gp bari</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>22173.14</v>
+        <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>44300</v>
+        <v>44287</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034725674 — CTR ROOP OF WATER HARVESTING PRATHMIK SHALA NANHE JAMUNHA</t>
+          <t>1709005014/WC/22012034725667 — CTR ROOP OF WATER HARVESTING MADHMIK SHALA BARI</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>22173.14</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034725683 — CTR ROOP OF WATER HARVESTING PRATHMIK SHALA BARI</t>
+          <t>1709005014/WC/22012034725674 — CTR ROOP OF WATER HARVESTING PRATHMIK SHALA NANHE JAMUNHA</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>22173.14</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034838693 — RICHARJ PIT  5 nag khoob singh ke ghar ke pas hend pamp rajendra ke hend pamp ke pas halke ke ghar</t>
+          <t>1709005014/WC/22012034725683 — CTR ROOP OF WATER HARVESTING PRATHMIK SHALA BARI</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>0</v>
+        <v>22173.14</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034838704 — RICHARJ PIT NIRMAN -5 NAG HEND PAMP KE PAS khoob singh ,rajend, halke , sonelal, prathmik shala ke</t>
+          <t>1709005014/WC/22012034838693 — RICHARJ PIT  5 nag khoob singh ke ghar ke pas hend pamp rajendra ke hend pamp ke pas halke ke ghar</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034838708 — richarj pit nirman 5 nag hend pamp ke pas jagdees, siddan, rajaram, pra.sha. jamunha, pra. sha. chhe</t>
+          <t>1709005014/WC/22012034838704 — RICHARJ PIT NIRMAN -5 NAG HEND PAMP KE PAS khoob singh ,rajend, halke , sonelal, prathmik shala ke</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034839618 — RICHARJ PIT NIRMAN -5 NAG HEND PAMP KE PAS khoob singh ,rajend, halke , sonelal, prathmik shala ke</t>
+          <t>1709005014/WC/22012034838708 — richarj pit nirman 5 nag hend pamp ke pas jagdees, siddan, rajaram, pra.sha. jamunha, pra. sha. chhe</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034850197 — PARCULETION TENK NIRMAN KARY -BARAGHAT NALA PAR GRAM BARI</t>
+          <t>1709005014/WC/22012034839618 — RICHARJ PIT NIRMAN -5 NAG HEND PAMP KE PAS khoob singh ,rajend, halke , sonelal, prathmik shala ke</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>356139.72</v>
+        <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>290688</v>
+        <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034850202 — PARCULETION TENK NIRMAN KARY - JARGHATHA NALA GRAM CHAGERI GRAM PANCHAYAT BARI</t>
+          <t>1709005014/WC/22012034850197 — PARCULETION TENK NIRMAN KARY -BARAGHAT NALA PAR GRAM BARI</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>356139.72</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>290081</v>
+        <v>290688</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>44511</v>
+        <v>44534</v>
       </c>
       <c r="K699" s="3" t="n">
         <v>45057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012034963724 — अम्रत सरोवर योजनांतर्गत नवीन उरई तालाब निर्माण कार्य बारी</t>
+          <t>1709005014/WC/22012034850202 — PARCULETION TENK NIRMAN KARY - JARGHATHA NALA GRAM CHAGERI GRAM PANCHAYAT BARI</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>1487000</v>
+        <v>356139.72</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>1455814.6</v>
+        <v>290081</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>44692</v>
+        <v>44511</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>45103</v>
+        <v>45057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035028662 — samu dayik khet talab kher mata ke paas jamunha gp bari</t>
+          <t>1709005014/WC/22012034963724 — अम्रत सरोवर योजनांतर्गत नवीन उरई तालाब निर्माण कार्य बारी</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>0</v>
+        <v>1487000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>0</v>
+        <v>1455814.6</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>44866</v>
-[...1 lines deleted...]
-      <c r="K701" s="3"/>
+        <v>44692</v>
+      </c>
+      <c r="K701" s="3" t="n">
+        <v>45103</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035093690 — Gp- Bari- Greviyan Nirman Gram-Changeri shankar ji ke ghat ke pas ke nale pr</t>
+          <t>1709005014/WC/22012035028662 — samu dayik khet talab kher mata ke paas jamunha gp bari</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>345711.98</v>
+        <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>344156</v>
+        <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>45181</v>
-[...3 lines deleted...]
-      </c>
+        <v>44866</v>
+      </c>
+      <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035093694 — Gp-  Bari Greviyan Nirman Gram-Changeri khirka ke nale me</t>
+          <t>1709005014/WC/22012035093690 — Gp- Bari- Greviyan Nirman Gram-Changeri shankar ji ke ghat ke pas ke nale pr</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>380696.27</v>
+        <v>345711.98</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>0</v>
+        <v>344156</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>45079</v>
-[...1 lines deleted...]
-      <c r="K703" s="3"/>
+        <v>45181</v>
+      </c>
+      <c r="K703" s="3" t="n">
+        <v>45420</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035101224 — Graviyan nirmaan moorat singh ke khet ke paas bharka par</t>
+          <t>1709005014/WC/22012035093694 — Gp-  Bari Greviyan Nirman Gram-Changeri khirka ke nale me</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>0</v>
+        <v>380696.27</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>45153</v>
+        <v>45079</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035101225 — Graviyan nirmaan moorat singh ke khet ke paas bharka par</t>
+          <t>1709005014/WC/22012035101224 — Graviyan nirmaan moorat singh ke khet ke paas bharka par</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>187707.86</v>
+        <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>177238.56</v>
+        <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>45201</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035101226 — Graviyan nirmaan sahab singh ke khet ke paas bharka par</t>
+          <t>1709005014/WC/22012035101225 — Graviyan nirmaan moorat singh ke khet ke paas bharka par</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>495433.81</v>
+        <v>187707.86</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>456002.6</v>
+        <v>177238.56</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>45268</v>
+        <v>45201</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>45605</v>
+        <v>46125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035101229 — graviyan nirmaan hanuman mandir ke ghat bale nale par changeri gp bari</t>
+          <t>1709005014/WC/22012035101226 — Graviyan nirmaan sahab singh ke khet ke paas bharka par</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>361455.87</v>
+        <v>495433.81</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>354322.7</v>
+        <v>456002.6</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>45207</v>
+        <v>45268</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>46125</v>
+        <v>45605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035101230 — Graviyan nirmaan shanti dham ke pas ke nale par changeri</t>
+          <t>1709005014/WC/22012035101229 — graviyan nirmaan hanuman mandir ke ghat bale nale par changeri gp bari</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>0</v>
+        <v>361455.87</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>0</v>
+        <v>354322.7</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K708" s="3"/>
+        <v>45207</v>
+      </c>
+      <c r="K708" s="3" t="n">
+        <v>46125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035226803 — Percolation Tank Nirmad Samsan ghat Pass Chagere GP Bari</t>
+          <t>1709005014/WC/22012035101230 — Graviyan nirmaan shanti dham ke pas ke nale par changeri</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>199030.28</v>
+        <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>196236</v>
+        <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>45664</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035226804 — Percolation Tank Nirmad Thakur Babba Pass Chagere GP Bari</t>
+          <t>1709005014/WC/22012035226803 — Percolation Tank Nirmad Samsan ghat Pass Chagere GP Bari</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>199030.28</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>191808</v>
+        <v>196236</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>45723</v>
+        <v>45664</v>
       </c>
       <c r="K710" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035251660 — Bolder Chaik Dam Nirman Karya Shamsan Ghat Ke Nale Ke Pass 1</t>
+          <t>1709005014/WC/22012035226804 — Percolation Tank Nirmad Thakur Babba Pass Chagere GP Bari</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>0</v>
+        <v>199030.28</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>0</v>
+        <v>191808</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>45683</v>
-[...1 lines deleted...]
-      <c r="K711" s="3"/>
+        <v>45723</v>
+      </c>
+      <c r="K711" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035251923 — Bolder Chaik Dam Nirman Karya Shamsan Ghat Ke Nale Ke Pass 2</t>
+          <t>1709005014/WC/22012035251660 — Bolder Chaik Dam Nirman Karya Shamsan Ghat Ke Nale Ke Pass 1</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>149368.82</v>
+        <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>28692</v>
+        <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>45829</v>
+        <v>45683</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035251925 — Bolder Chaik Dam Nirman Karya Shamsan Ghat Ke Nale Ke Pass no1</t>
+          <t>1709005014/WC/22012035251923 — Bolder Chaik Dam Nirman Karya Shamsan Ghat Ke Nale Ke Pass 2</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>149368.82</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>10500</v>
+        <v>32292</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>45842</v>
+        <v>45829</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035251927 — Bolder Chaik Dam Nirman Karya Mahua Ghat Ke  Pass 1</t>
+          <t>1709005014/WC/22012035251925 — Bolder Chaik Dam Nirman Karya Shamsan Ghat Ke Nale Ke Pass no1</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>149368.82</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>45683</v>
+        <v>45842</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035251929 — Bolder Chaik Dam Nirman Karya Mahua Ghat Ke  Pass 2</t>
+          <t>1709005014/WC/22012035251927 — Bolder Chaik Dam Nirman Karya Mahua Ghat Ke  Pass 1</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>149368.82</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035251931 — Bolder Chaik Dam Nirman Karya Kher Mata Talab Ke Pass Bari</t>
+          <t>1709005014/WC/22012035251929 — Bolder Chaik Dam Nirman Karya Mahua Ghat Ke  Pass 2</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>149368.82</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035251932 — Bolder Chaik Dam Nirman Karya Talab Bale Nale Me  Bhag 1 Bari</t>
+          <t>1709005014/WC/22012035251931 — Bolder Chaik Dam Nirman Karya Kher Mata Talab Ke Pass Bari</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>149868.82</v>
+        <v>149368.82</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035251933 — Bolder Chaik Dam Nirman Karya Talab Ke  Nale Me 2 Bari</t>
+          <t>1709005014/WC/22012035251932 — Bolder Chaik Dam Nirman Karya Talab Bale Nale Me  Bhag 1 Bari</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>149868.82</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035251934 — Bolder Chaik Dam Nirman Karya Barabale Nala Ke  Uper Bari</t>
+          <t>1709005014/WC/22012035251933 — Bolder Chaik Dam Nirman Karya Talab Ke  Nale Me 2 Bari</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>149868.82</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035252712 — Bolder Chaik Dam Nirman Karya Baram Dana Nala Ke Pass Bari</t>
+          <t>1709005014/WC/22012035251934 — Bolder Chaik Dam Nirman Karya Barabale Nala Ke  Uper Bari</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>0</v>
+        <v>149868.82</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035310158 — Amrit Sarovar Talab Nirmad Baram Dane Pass Bari</t>
+          <t>1709005014/WC/22012035252712 — Bolder Chaik Dam Nirman Karya Baram Dana Nala Ke Pass Bari</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>1999000</v>
+        <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>1773273.2</v>
+        <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>45802</v>
+        <v>45683</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/GIS/30642 — सामुदायक खेत तालाब  ,ग्राम जमुन्हा  ग्राम पंचायत बारी</t>
+          <t>1709005014/WC/22012035310158 — Amrit Sarovar Talab Nirmad Baram Dane Pass Bari</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>0</v>
+        <v>1999000</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>0</v>
+        <v>1773273.2</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>44941</v>
+        <v>45802</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/GIS/34498 — Parcolation tank nirmaan beri ghat nala paas changeri gp bari</t>
+          <t>1709005014/WC/GIS/30642 — सामुदायक खेत तालाब  ,ग्राम जमुन्हा  ग्राम पंचायत बारी</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>600537.43</v>
+        <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>253389</v>
+        <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>45167</v>
-[...3 lines deleted...]
-      </c>
+        <v>44941</v>
+      </c>
+      <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/GIS/34499 — Parcolation tank nirmaan Bel ghat nala paas changeri gp bari</t>
+          <t>1709005014/WC/GIS/34498 — Parcolation tank nirmaan beri ghat nala paas changeri gp bari</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>537830.35</v>
+        <v>600537.43</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>241139</v>
+        <v>253389</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>45190</v>
+        <v>45167</v>
       </c>
       <c r="K724" s="3" t="n">
         <v>45460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/GIS/34500 — Parcolation tank nirmaan Karya NANHELAL ke khet paas changeri gp bari</t>
+          <t>1709005014/WC/GIS/34499 — Parcolation tank nirmaan Bel ghat nala paas changeri gp bari</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>496757.4</v>
+        <v>537830.35</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>428089</v>
+        <v>241139</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>45180</v>
+        <v>45190</v>
       </c>
       <c r="K725" s="3" t="n">
-        <v>45467</v>
+        <v>45460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/GIS/34598 — Parcolation tank nirmaan Shyamar ghat nala paas changeri gp bari</t>
+          <t>1709005014/WC/GIS/34500 — Parcolation tank nirmaan Karya NANHELAL ke khet paas changeri gp bari</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>649868.56</v>
+        <v>496757.4</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>630210</v>
+        <v>428089</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>45190</v>
+        <v>45180</v>
       </c>
       <c r="K726" s="3" t="n">
-        <v>45574</v>
+        <v>45467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/बारी कूप निर्माण उमाराव/ तेजीसिंह/20 — बारी कूप निर्माण उमाराव/ तेजीसिंह</t>
+          <t>1709005014/WC/GIS/34598 — Parcolation tank nirmaan Shyamar ghat nala paas changeri gp bari</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>131320</v>
+        <v>649868.56</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>197221</v>
+        <v>630210</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>39482</v>
+        <v>45190</v>
       </c>
       <c r="K727" s="3" t="n">
-        <v>40299</v>
+        <v>45574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/बारी कूप निर्माण फूलबाई/प्रेमलाल/18 — बारी कूप निर्माण फूल बाई / प्रेम लाल</t>
+          <t>1709005014/WC/बारी कूप निर्माण उमाराव/ तेजीसिंह/20 — बारी कूप निर्माण उमाराव/ तेजीसिंह</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>131320</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>174825</v>
+        <v>197221</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>39575</v>
+        <v>39482</v>
       </c>
       <c r="K728" s="3" t="n">
-        <v>39643</v>
+        <v>40299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WH/22012034921120 — तालाब गहरीकरण एव् वंड विस्तार जीर्णौध्दार छेवला खुर्दद</t>
+          <t>1709005014/WC/बारी कूप निर्माण फूलबाई/प्रेमलाल/18 — बारी कूप निर्माण फूल बाई / प्रेम लाल</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>692000</v>
+        <v>131320</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>667083.59</v>
+        <v>174825</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>44683</v>
+        <v>39575</v>
       </c>
       <c r="K729" s="3" t="n">
-        <v>45105</v>
+        <v>39643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WH/22012034936803 — talab marammt karya</t>
+          <t>1709005014/WH/22012034921120 — तालाब गहरीकरण एव् वंड विस्तार जीर्णौध्दार छेवला खुर्दद</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>1000000</v>
+        <v>692000</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>0</v>
+        <v>667083.59</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K730" s="3"/>
+        <v>44683</v>
+      </c>
+      <c r="K730" s="3" t="n">
+        <v>45105</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WH/22012034942756 — तालाब जीर्णोद्वार कार्य बारी तालाब</t>
+          <t>1709005014/WH/22012034936803 — talab marammt karya</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>736000</v>
+        <v>1000000</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>719298</v>
+        <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>45708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WH/73 — बारी- तालाव वण्‍ड बिस्‍तार+बेस्‍ट वियर निर्माण (4.95)</t>
+          <t>1709005014/WH/22012034942756 — तालाब जीर्णोद्वार कार्य बारी तालाब</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>200000</v>
+        <v>736000</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>490482</v>
+        <v>719298</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>40296</v>
+        <v>45708</v>
       </c>
       <c r="K732" s="3" t="n">
-        <v>40862</v>
+        <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1709005014/चंगेरीDPब्रक्षारोपड जमुनहा से मनकी /16 — चंगेरी - ब्रक्षारोपड कार्य मुख्‍यमार्ग में जमुनहा से मनकी की ओर</t>
+          <t>1709005014/WH/73 — बारी- तालाव वण्‍ड बिस्‍तार+बेस्‍ट वियर निर्माण (4.95)</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>413560</v>
+        <v>200000</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>285575</v>
+        <v>490482</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>39266</v>
+        <v>40296</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>39084</v>
+        <v>40862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1709005014/चगेंरीRCजी0एस0बी0 रोड चगेंरी/04 — बारी जी0एस0बी0 रोड नदी तक चगेंरी</t>
+          <t>1709005014/चंगेरीDPब्रक्षारोपड जमुनहा से मनकी /16 — चंगेरी - ब्रक्षारोपड कार्य मुख्‍यमार्ग में जमुनहा से मनकी की ओर</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>490000</v>
+        <v>413560</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>6274</v>
+        <v>285575</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>39451</v>
-[...1 lines deleted...]
-      <c r="K734" s="3"/>
+        <v>39266</v>
+      </c>
+      <c r="K734" s="3" t="n">
+        <v>39084</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1709005014/चगेंरीRCसी0सी0 रोड निर्माण जमुन्‍हा/03 — चगेंरी-पहुंच मार्ग मझगंवा के मेड से चंगेरी की ओर</t>
+          <t>1709005014/चगेंरीRCजी0एस0बी0 रोड चगेंरी/04 — बारी जी0एस0बी0 रोड नदी तक चगेंरी</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>485100</v>
+        <v>490000</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>744117</v>
+        <v>6274</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>39366</v>
-[...3 lines deleted...]
-      </c>
+        <v>39451</v>
+      </c>
+      <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1709005014/चगेंरीWHछेवलाकला तालाब बंड विस्‍तार/03 — चगेंरी-छेवलाकला तालाब बंड विस्‍तार</t>
+          <t>1709005014/चगेंरीRCसी0सी0 रोड निर्माण जमुन्‍हा/03 — चगेंरी-पहुंच मार्ग मझगंवा के मेड से चंगेरी की ओर</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>219520</v>
+        <v>485100</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>62611</v>
+        <v>744117</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>39319</v>
+        <v>39366</v>
       </c>
       <c r="K736" s="3" t="n">
         <v>39273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1709005014/बारीRCजी;एस;बी; रोड/06 — बारी-जीएसबी रोड बारी से नदी की ओर</t>
+          <t>1709005014/चगेंरीWHछेवलाकला तालाब बंड विस्‍तार/03 — चगेंरी-छेवलाकला तालाब बंड विस्‍तार</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>490000</v>
+        <v>219520</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>245353</v>
+        <v>62611</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>39451</v>
+        <v>39319</v>
       </c>
       <c r="K737" s="3" t="n">
-        <v>39542</v>
+        <v>39273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1709005014/बारीWHनवीन कूप निर्माण धनसिंह/मोहन सि16 — बारी-नवीन कूप निर्माण धनसिंह/मोहन सिंह</t>
+          <t>1709005014/बारीRCजी;एस;बी; रोड/06 — बारी-जीएसबी रोड बारी से नदी की ओर</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>131320</v>
+        <v>490000</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>252770</v>
+        <v>245353</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>39484</v>
+        <v>39451</v>
       </c>
       <c r="K738" s="3" t="n">
-        <v>39655</v>
+        <v>39542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1709005014/बारीWHनवीन कूप निर्माण ब्रजसिंह/प्रत/08 — बारी-नवीन कूप निर्माण ब्रजसिंह/प्रताप</t>
+          <t>1709005014/बारीWHनवीन कूप निर्माण धनसिंह/मोहन सि16 — बारी-नवीन कूप निर्माण धनसिंह/मोहन सिंह</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>131320</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>279256</v>
+        <v>252770</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>39465</v>
+        <v>39484</v>
       </c>
       <c r="K739" s="3" t="n">
-        <v>39365</v>
+        <v>39655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1709005014/बारीWHनवीन कूप निर्माण रामकशिन/मल्‍ल/09 — बारी-नवीन कूप निर्माण रामकशिन/मल्‍ला</t>
+          <t>1709005014/बारीWHनवीन कूप निर्माण ब्रजसिंह/प्रत/08 — बारी-नवीन कूप निर्माण ब्रजसिंह/प्रताप</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>131320</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>109511.33</v>
+        <v>279256</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>39475</v>
+        <v>39465</v>
       </c>
       <c r="K740" s="3" t="n">
-        <v>39892</v>
+        <v>39365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1709005014/बारीWHनवीन कूप निर्माण रामेश्‍वर/मुन/10 — बारी-नवीन कूप निर्माण रामेश्‍वर/मुन्‍ना</t>
+          <t>1709005014/बारीWHनवीन कूप निर्माण रामकशिन/मल्‍ल/09 — बारी-नवीन कूप निर्माण रामकशिन/मल्‍ला</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>131320</v>
       </c>
       <c r="I741" s="2" t="n">
+        <v>109511.33</v>
+      </c>
+      <c r="J741" s="3" t="n">
+        <v>39475</v>
+      </c>
+      <c r="K741" s="3" t="n">
+        <v>39892</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
+      <c r="A742" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B742" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C742" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D742" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E742" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F742" s="1" t="inlineStr">
+        <is>
+          <t>1709005014/बारीWHनवीन कूप निर्माण रामेश्‍वर/मुन/10 — बारी-नवीन कूप निर्माण रामेश्‍वर/मुन्‍ना</t>
+        </is>
+      </c>
+      <c r="G742" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H742" s="2" t="n">
+        <v>131320</v>
+      </c>
+      <c r="I742" s="2" t="n">
         <v>163693</v>
       </c>
-      <c r="J741" s="3" t="n">
+      <c r="J742" s="3" t="n">
         <v>39484</v>
       </c>
-      <c r="K741" s="3" t="n">
+      <c r="K742" s="3" t="n">
         <v>39365</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>