--- v1 (2026-10-21)
+++ v2 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K742"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-21 21:46:01</t>
+          <t>Exported on: 2026-10-22 08:21:26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">