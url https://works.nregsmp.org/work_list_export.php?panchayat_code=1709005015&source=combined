--- v0 (2026-09-04)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K562"/>
+  <dimension ref="A1:K569"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 12:49:20</t>
+          <t>Exported on: 2026-10-21 01:51:02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -800,73 +800,73 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1709005015/IC/22012034889264 — सार्वजनिक सिंचाई कूप निर्माण कार्य महेश के खेत पास ग्राम अमदर गोविंदपुरा</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>599487.47</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>364016.8</v>
+        <v>418016.8</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
@@ -894,73 +894,73 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1709005015/IC/22012034891698 — GP Manki  सार्वजनिक सिंचाई कूप निर्माण कार्य, कडोरी आदिवासी के खेत पास   ग्राम अमदर गोविंदपुरा</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>598676.99</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>390275.74</v>
+        <v>416975.74</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
@@ -6681,51 +6681,51 @@
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/22012035312265 — Kapil Dhara Koop Nirman Kary Ramvishal Yadav / Ram Sahay Yadav Gram Amdar Govindpura</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>399659.05</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>294356.2</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45784</v>
@@ -7218,145 +7218,145 @@
       <c r="J156" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/22012035504457 — GP MANKI JGSA Rechage structure kapildhara koop दुर्गेश  ग्राम मनकी</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/22012035504466 — GP MANKI JGSA Rechage structure kapildhara koop  प्रहलाद  ग्राम पटीखुर्द</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/22012035504472 — GP MANKI JGSA Rechage structure kapildhara koop   रामादीन  ग्राम पटीखुर्द</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45761</v>
@@ -11684,51 +11684,51 @@
       <c r="J250" s="3" t="n">
         <v>43354</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>43573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/1914350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2538628</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45750</v>
@@ -16043,51 +16043,51 @@
       <c r="J339" s="3" t="n">
         <v>45571</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>45729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4609566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124936601</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45600</v>
@@ -16139,98 +16139,98 @@
       <c r="J341" s="3" t="n">
         <v>45600</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>45705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4630885 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128187697</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4632208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129657454</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45750</v>
@@ -16284,51 +16284,51 @@
       <c r="J344" s="3" t="n">
         <v>42772</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4704314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121750343</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>20664</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45571</v>
@@ -16380,51 +16380,51 @@
       <c r="J346" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4706532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122689209</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>22473</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45720</v>
@@ -16525,145 +16525,145 @@
       <c r="J349" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4765655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123167273</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>21672</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4864361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121752225</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4867084 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122690045</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45750</v>
@@ -16715,98 +16715,98 @@
       <c r="J353" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>45832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4882756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133129920</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45564</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4918009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122350676</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45750</v>
@@ -16907,145 +16907,145 @@
       <c r="J357" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4918848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120987811</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>22716</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4918930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123267867</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>22725</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4919884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122685598</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45750</v>
@@ -17097,335 +17097,335 @@
       <c r="J361" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>45832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4919886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122687080</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4919891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122705915</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4919892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122709023</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>22716</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4920198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124937933</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4920199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124941889</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4920273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126301505</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>20916</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4920580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121744852</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>10458</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45720</v>
@@ -17477,333 +17477,333 @@
       <c r="J369" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>46014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4920587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121756221</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>22851</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4920588 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121757277</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4920589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121758770</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4920590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121761010</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>22851</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4920664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123740547</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4921339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129127219</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4922391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127308308</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>21798</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45735</v>
@@ -17904,145 +17904,147 @@
       <c r="J378" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4923825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127539875</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>14112</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/4924075 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127228447</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>20916</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45720</v>
       </c>
-      <c r="K380" s="3"/>
+      <c r="K380" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/5010255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123244331</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45700</v>
@@ -18192,8561 +18194,8890 @@
       <c r="J384" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/5472572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123835986</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/5482384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122048935</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/5638513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125130062</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/5760966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129466477</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/5762568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128876746</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/5763819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126459069</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/5764128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123265143</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/5764277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128638570</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6004834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125991557</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6004942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128080273</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6005669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127531919</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6005882 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124190212</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6005922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120623444</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6005940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129657059</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6006180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126444019</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6006207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122795951</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6006278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125120162</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6006918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123189468</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6007466 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123397648</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6007714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123267713</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6007808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127579784</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6007883 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123229312</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6007886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127981880</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6007917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123262411</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6007918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123262536</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6007919 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123270928</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6007968 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127252052</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6008024 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121746284</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6008267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126141139</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6008426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125780067</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6008427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125782605</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6008953 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126683842</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6009006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122683066</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6009027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123179521</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6009226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126696780</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6009836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122512522</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6009880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123259383</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6010156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126702183</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6010355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122514526</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6010437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125839756</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6010514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122801479</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6010517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123261595</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6010687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123263470</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6011103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121623218</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6065199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128181170</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6065700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127306211</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6230362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122766889</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6230379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129471470</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1709005015/IF/IAY/6230411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123385948</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/693131 — Construction of IAY House -IAY REG. NO. MP1333195</t>
+          <t>1709005015/IF/IAY/6260832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122765953</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>43269</v>
-[...3 lines deleted...]
-      </c>
+        <v>46046</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/700061 — Construction of IAY House -IAY REG. NO. MP1429540</t>
+          <t>1709005015/IF/IAY/6265892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126708223</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>43269</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/721828 — Construction of IAY House -IAY REG. NO. MP1748192</t>
+          <t>1709005015/IF/IAY/6268794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128640467</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/722587 — Construction of IAY House -IAY REG. NO. MP1765422</t>
+          <t>1709005015/IF/IAY/6292907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127256039</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>15528</v>
+        <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42928</v>
-[...3 lines deleted...]
-      </c>
+        <v>46046</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/722689 — Construction of IAY House -IAY REG. NO. MP1767333</t>
+          <t>1709005015/IF/IAY/6292909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121745502</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43269</v>
-[...3 lines deleted...]
-      </c>
+        <v>46046</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/723394 — Construction of IAY House -IAY REG. NO. MP1783334</t>
+          <t>1709005015/IF/IAY/6292913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124808862</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>15312</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43269</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/723743 — Construction of IAY House -IAY REG. NO. MP1792535</t>
+          <t>1709005015/IF/IAY/6335541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126689875</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43269</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/725044 — Construction of IAY House -IAY REG. NO. MP1826691</t>
+          <t>1709005015/IF/IAY/693131 — Construction of IAY House -IAY REG. NO. MP1333195</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>43269</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>43573</v>
+        <v>43471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/725195 — Construction of IAY House -IAY REG. NO. MP1830374</t>
+          <t>1709005015/IF/IAY/700061 — Construction of IAY House -IAY REG. NO. MP1429540</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>43269</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>43573</v>
+        <v>43471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/725199 — Construction of IAY House -IAY REG. NO. MP1830413</t>
+          <t>1709005015/IF/IAY/721828 — Construction of IAY House -IAY REG. NO. MP1748192</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>16680</v>
+        <v>15000</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42920</v>
+        <v>42879</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>43403</v>
+        <v>43489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/745670 — Construction of IAY House -IAY REG. NO. MP2391522</t>
+          <t>1709005015/IF/IAY/722587 — Construction of IAY House -IAY REG. NO. MP1765422</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>15660</v>
+        <v>15528</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>43269</v>
+        <v>42928</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>43573</v>
+        <v>43489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/745919 — Construction of IAY House -IAY REG. NO. MP2398822</t>
+          <t>1709005015/IF/IAY/722689 — Construction of IAY House -IAY REG. NO. MP1767333</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>15368</v>
+        <v>15660</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42879</v>
+        <v>43269</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>43489</v>
+        <v>43463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/746002 — Construction of IAY House -IAY REG. NO. MP2401380</t>
+          <t>1709005015/IF/IAY/723394 — Construction of IAY House -IAY REG. NO. MP1783334</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>15660</v>
+        <v>15312</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>43269</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43422</v>
+        <v>43573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/746047 — Construction of IAY House -IAY REG. NO. MP2402820</t>
+          <t>1709005015/IF/IAY/723743 — Construction of IAY House -IAY REG. NO. MP1792535</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43258</v>
+        <v>43269</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>43403</v>
+        <v>43573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/746330 — Construction of IAY House -IAY REG. NO. MP2411237</t>
+          <t>1709005015/IF/IAY/725044 — Construction of IAY House -IAY REG. NO. MP1826691</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>15564</v>
+        <v>15660</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42920</v>
+        <v>43269</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>43503</v>
+        <v>43573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/746460 — Construction of IAY House -IAY REG. NO. MP2414661</t>
+          <t>1709005015/IF/IAY/725195 — Construction of IAY House -IAY REG. NO. MP1830374</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>15240</v>
+        <v>15660</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42996</v>
+        <v>43269</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>43551</v>
+        <v>43573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/747982 — Construction of IAY House -IAY REG. NO. MP2466800</t>
+          <t>1709005015/IF/IAY/725199 — Construction of IAY House -IAY REG. NO. MP1830413</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>14616</v>
+        <v>16680</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43269</v>
+        <v>42920</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43463</v>
+        <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/750278 — Construction of IAY House -IAY REG. NO. MP2550699</t>
+          <t>1709005015/IF/IAY/745670 — Construction of IAY House -IAY REG. NO. MP2391522</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>15804</v>
+        <v>15660</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43656</v>
+        <v>43269</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>43819</v>
+        <v>43573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/750567 — Construction of IAY House -IAY REG. NO. MP2561965</t>
+          <t>1709005015/IF/IAY/745919 — Construction of IAY House -IAY REG. NO. MP2398822</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>15660</v>
+        <v>15368</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43258</v>
+        <v>42879</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>43422</v>
+        <v>43489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/750689 — Construction of IAY House -IAY REG. NO. MP2566752</t>
+          <t>1709005015/IF/IAY/746002 — Construction of IAY House -IAY REG. NO. MP2401380</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>15208</v>
+        <v>15660</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42879</v>
+        <v>43269</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43489</v>
+        <v>43422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/751171 — Construction of IAY House -IAY REG. NO. MP2585237</t>
+          <t>1709005015/IF/IAY/746047 — Construction of IAY House -IAY REG. NO. MP2402820</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>14544</v>
+        <v>15660</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>42920</v>
+        <v>43258</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>43463</v>
+        <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/751256 — Construction of IAY House -IAY REG. NO. MP2587350</t>
+          <t>1709005015/IF/IAY/746330 — Construction of IAY House -IAY REG. NO. MP2411237</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>16704</v>
+        <v>15564</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43258</v>
+        <v>42920</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>43489</v>
+        <v>43503</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/751266 — Construction of IAY House -IAY REG. NO. MP2587644</t>
+          <t>1709005015/IF/IAY/746460 — Construction of IAY House -IAY REG. NO. MP2414661</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>15552</v>
+        <v>15240</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42879</v>
+        <v>42996</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>43503</v>
+        <v>43551</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/762297 — Construction of IAY House -IAY REG. NO. MP3068616</t>
+          <t>1709005015/IF/IAY/747982 — Construction of IAY House -IAY REG. NO. MP2466800</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>15196</v>
+        <v>14616</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>42907</v>
+        <v>43269</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>43541</v>
+        <v>43463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/79625 — Construction of IAY House -IAY REG. NO. MP-09-005-015-002/03680</t>
+          <t>1709005015/IF/IAY/750278 — Construction of IAY House -IAY REG. NO. MP2550699</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>14310</v>
+        <v>15030</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>14948</v>
+        <v>15804</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42551</v>
+        <v>43656</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>43489</v>
+        <v>43819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/79626 — Construction of IAY House -IAY REG. NO. MP-09-005-015-002/3668</t>
+          <t>1709005015/IF/IAY/750567 — Construction of IAY House -IAY REG. NO. MP2561965</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>14310</v>
+        <v>15030</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>14628</v>
+        <v>15660</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>43681</v>
+        <v>43258</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>43719</v>
+        <v>43422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1709005015/IF/IAY/79627 — Construction of IAY House -IAY REG. NO. MP-09-005-015-003/3717</t>
+          <t>1709005015/IF/IAY/750689 — Construction of IAY House -IAY REG. NO. MP2566752</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>14310</v>
+        <v>15030</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>14276</v>
+        <v>15208</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>42858</v>
+        <v>42879</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>43000</v>
+        <v>43489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1709005015/LD/22012034306321 — shanti dham nirmaan patikala</t>
+          <t>1709005015/IF/IAY/751171 — Construction of IAY House -IAY REG. NO. MP2585237</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>220000</v>
+        <v>15030</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>2338</v>
+        <v>14544</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>42813</v>
+        <v>42920</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>43489</v>
+        <v>43463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1709005015/LD/22012034307019 — मनकी - शांति धाम निर्माण कार्य अमदर गोविंद्पुरा</t>
+          <t>1709005015/IF/IAY/751256 — Construction of IAY House -IAY REG. NO. MP2587350</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>220000</v>
+        <v>15030</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>16704</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>42845</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>43258</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>43489</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1709005015/LD/22012034307494 — shanti dham pati khurd</t>
+          <t>1709005015/IF/IAY/751266 — Construction of IAY House -IAY REG. NO. MP2587644</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>0</v>
+        <v>15552</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>42675</v>
-[...1 lines deleted...]
-      <c r="K463" s="3"/>
+        <v>42879</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>43503</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1709005015/LD/66 — मनकी - मेढबंधान कार्य टंटू / भज्‍जू गौड</t>
+          <t>1709005015/IF/IAY/762297 — Construction of IAY House -IAY REG. NO. MP3068616</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>10000</v>
+        <v>15030</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>26142</v>
+        <v>15196</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>40315</v>
+        <v>42907</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>40276</v>
+        <v>43541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1709005015/LD/67 — मनकी - मेढबंधान कार्य हीरासिंह / कन्‍ने आदि0</t>
+          <t>1709005015/IF/IAY/79625 — Construction of IAY House -IAY REG. NO. MP-09-005-015-002/03680</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>7000</v>
+        <v>14310</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>7000</v>
+        <v>14948</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>40294</v>
+        <v>42551</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>40276</v>
+        <v>43489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1709005015/LD/68 — मनकी - मेढबंधान कार्य सिद्वू सिंह / उमराव</t>
+          <t>1709005015/IF/IAY/79626 — Construction of IAY House -IAY REG. NO. MP-09-005-015-002/3668</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>7000</v>
+        <v>14310</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>21946</v>
+        <v>14628</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>40294</v>
+        <v>43681</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>40276</v>
+        <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1709005015/LD/69 — मनकी - मेढबंधान कार्य देव सिंह / पिटटू</t>
+          <t>1709005015/IF/IAY/79627 — Construction of IAY House -IAY REG. NO. MP-09-005-015-003/3717</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>6000</v>
+        <v>14310</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>10300</v>
+        <v>14276</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>40294</v>
+        <v>42858</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>40276</v>
+        <v>43000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1709005015/LD/70 — मनकी - मेढबंधान कार्य मुण्‍डे / भज्‍जू</t>
+          <t>1709005015/LD/22012034306321 — shanti dham nirmaan patikala</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>8000</v>
+        <v>220000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>21735</v>
+        <v>2338</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>40294</v>
+        <v>42813</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>40276</v>
+        <v>43489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1709005015/LD/703 — मनकी - शान्‍तीधाम निर्माण कार्य व्‍यारमानदी पास म</t>
+          <t>1709005015/LD/22012034307019 — मनकी - शांति धाम निर्माण कार्य अमदर गोविंद्पुरा</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>258000</v>
+        <v>220000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>153378.65</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>40714</v>
-[...3 lines deleted...]
-      </c>
+        <v>42845</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1709005015/PG/22012034305995 — खेल मैदान निर्माण कार्य मनकी</t>
+          <t>1709005015/LD/22012034307494 — shanti dham pati khurd</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>132000</v>
+        <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>42852</v>
+        <v>42675</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/120 — मनकी-जी0एस0बी0मार्ग मजखिरवा से हरदौल का शेष भाग</t>
+          <t>1709005015/LD/66 — मनकी - मेढबंधान कार्य टंटू / भज्‍जू गौड</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>488040</v>
+        <v>10000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>342110</v>
+        <v>26142</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>39572</v>
+        <v>40315</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>39182</v>
+        <v>40276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/121 — मनकी-जी0एस0बी0मार्ग मझगवॉ दौवा से चंगेरी रोड</t>
+          <t>1709005015/LD/67 — मनकी - मेढबंधान कार्य हीरासिंह / कन्‍ने आदि0</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>488040</v>
+        <v>7000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>361668</v>
+        <v>7000</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>39573</v>
+        <v>40294</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>39182</v>
+        <v>40276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/122 — मनकीजी0एस0बी0मार्ग पटीकला से पन्‍‍ना कोटा मार्ग</t>
+          <t>1709005015/LD/68 — मनकी - मेढबंधान कार्य सिद्वू सिंह / उमराव</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>488040</v>
+        <v>7000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>325946.02</v>
+        <v>21946</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>39576</v>
+        <v>40294</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>39182</v>
+        <v>40276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034160606 — मनकी- सी. सी.रोड एवं नाली निर्माण कार्य गनेश यादव</t>
+          <t>1709005015/LD/69 — मनकी - मेढबंधान कार्य देव सिंह / पिटटू</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>124000</v>
+        <v>6000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>112428</v>
+        <v>10300</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>41522</v>
+        <v>40294</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>42984</v>
+        <v>40276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034212498 — मनकी सीसी रोड एवं नाली निर्माण कार्य मुख्‍यमार्ग स</t>
+          <t>1709005015/LD/70 — मनकी - मेढबंधान कार्य मुण्‍डे / भज्‍जू</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>322000</v>
+        <v>8000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>121651.44</v>
+        <v>21735</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>41704</v>
+        <v>40294</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>42984</v>
+        <v>40276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034217267 — मनकी - जी0एस0बी रोड स्‍कूल से होरी टिकुरा तक मझगवा</t>
+          <t>1709005015/LD/703 — मनकी - शान्‍तीधाम निर्माण कार्य व्‍यारमानदी पास म</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>538000</v>
+        <v>258000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>340404.81</v>
+        <v>153378.65</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>41809</v>
+        <v>40714</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>42984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034217268 — मनकी - जी0एस0बी रोड कोटा मुख्‍य मार्ग से मजखिरवा त</t>
+          <t>1709005015/PG/22012034305995 — खेल मैदान निर्माण कार्य मनकी</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>578000</v>
+        <v>132000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>484022.4</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41781</v>
-[...3 lines deleted...]
-      </c>
+        <v>42852</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034217269 — मनकी - जी0एस0बी रोड जिमीदार के घर से नाले की ओर मनकी</t>
+          <t>1709005015/RC/120 — मनकी-जी0एस0बी0मार्ग मजखिरवा से हरदौल का शेष भाग</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>538000</v>
+        <v>488040</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>0</v>
+        <v>342110</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K478" s="3"/>
+        <v>39572</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>39182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034217270 — मनकी - सुदूर ग्राम संपर्क एवं खेत सडक योजना राजा भैया के खेत से नाले की ओर पटीकला</t>
+          <t>1709005015/RC/121 — मनकी-जी0एस0बी0मार्ग मझगवॉ दौवा से चंगेरी रोड</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>1308000</v>
+        <v>488040</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>361668</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K479" s="3"/>
+        <v>39573</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>39182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034217271 — मनकी - सुदूर ग्राम संपर्क एवं खेत सडक योजना स्‍कूल से राजा भैया के खेत तक पटीकला</t>
+          <t>1709005015/RC/122 — मनकीजी0एस0बी0मार्ग पटीकला से पन्‍‍ना कोटा मार्ग</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>1479000</v>
+        <v>488040</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>530362.3</v>
+        <v>325946.02</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>41823</v>
+        <v>39576</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>42986</v>
+        <v>39182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034291111 — shiksha garanti school se vishawanath yadav ki baadi tak</t>
+          <t>1709005015/RC/22012034160606 — मनकी- सी. सी.रोड एवं नाली निर्माण कार्य गनेश यादव</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>1247000</v>
+        <v>124000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>72540</v>
+        <v>112428</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>42347</v>
+        <v>41522</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>42986</v>
+        <v>42984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034291924 — ग्राम सुदूर खेत सडक सम्पर्क योजना-गनपतसिंह्केखेतसेमुंडेसिंह्केखेततकअमदर</t>
+          <t>1709005015/RC/22012034212498 — मनकी सीसी रोड एवं नाली निर्माण कार्य मुख्‍यमार्ग स</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>1247000</v>
+        <v>322000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>5436</v>
+        <v>121651.44</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42348</v>
+        <v>41704</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>42810</v>
+        <v>42984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034291928 — ग्राम सुदूर खेत सडक सम्पर्क योजना-परसुरजककेखेतसेगारंटीस्कूलतकअमदरगोबिंद्पुरा</t>
+          <t>1709005015/RC/22012034217267 — मनकी - जी0एस0बी रोड स्‍कूल से होरी टिकुरा तक मझगवा</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>1247000</v>
+        <v>538000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>3624</v>
+        <v>340404.81</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42348</v>
+        <v>41809</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>42986</v>
+        <v>42984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034291933 — ग्राम सुदूर खेत सडक सम्पर्क योजना-कल्लायादवकेखेतसेछेवलाकीओरपटीकला</t>
+          <t>1709005015/RC/22012034217268 — मनकी - जी0एस0बी रोड कोटा मुख्‍य मार्ग से मजखिरवा त</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>1247000</v>
+        <v>578000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>3816</v>
+        <v>484022.4</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>42348</v>
+        <v>41781</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>42810</v>
+        <v>43463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034310626 — ग्राम सुदूर सम्पर्क सड्क-शांतीधाम से मुडा की ओर मझगुवा दऊवा</t>
+          <t>1709005015/RC/22012034217269 — मनकी - जी0एस0बी रोड जिमीदार के घर से नाले की ओर मनकी</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>0</v>
+        <v>538000</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42395</v>
+        <v>41755</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034310627 — सुदूर ग्राम संपर्क-सुंदर पटेल के घर से नाले की ओर पटी खुर्द</t>
+          <t>1709005015/RC/22012034217270 — मनकी - सुदूर ग्राम संपर्क एवं खेत सडक योजना राजा भैया के खेत से नाले की ओर पटीकला</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>0</v>
+        <v>1308000</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42395</v>
+        <v>41755</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034323887 — सी सी रोड निर्माण विश्‍वनाथ यादव के घर से रमची यादव के घर तक</t>
+          <t>1709005015/RC/22012034217271 — मनकी - सुदूर ग्राम संपर्क एवं खेत सडक योजना स्‍कूल से राजा भैया के खेत तक पटीकला</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>0</v>
+        <v>1479000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>0</v>
+        <v>530362.3</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K487" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>42986</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034330905 — ccroad and nali nirmaan bhaddi adiwasi k ghar se sewak rajak ke ghar tak amdargovindpura</t>
+          <t>1709005015/RC/22012034291111 — shiksha garanti school se vishawanath yadav ki baadi tak</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>102375</v>
+        <v>1247000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>118921</v>
+        <v>72540</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>42813</v>
+        <v>42347</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>43489</v>
+        <v>42986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034361477 — MANKI-C.C.ROAD ABM NALI NIRMAN ABADHRANI K GHAR SE NAL TAK PATIKALANA</t>
+          <t>1709005015/RC/22012034291924 — ग्राम सुदूर खेत सडक सम्पर्क योजना-गनपतसिंह्केखेतसेमुंडेसिंह्केखेततकअमदर</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>50850</v>
+        <v>1247000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>51396</v>
+        <v>5436</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>43039</v>
+        <v>42348</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>43949</v>
+        <v>42810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034363177 — cc road and nali nirmaan bhaddi adiwasi ke ghar se gram swraj bhawan tak gram amdar govindpura</t>
+          <t>1709005015/RC/22012034291928 — ग्राम सुदूर खेत सडक सम्पर्क योजना-परसुरजककेखेतसेगारंटीस्कूलतकअमदरगोबिंद्पुरा</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>33000</v>
+        <v>1247000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>30960</v>
+        <v>3624</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>43020</v>
+        <v>42348</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>43489</v>
+        <v>42986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034373032 — C.C.ROAD ABM NALI NIRMAN MEN ROAD SE SANTOSH YADAV KE GHAR TAK</t>
+          <t>1709005015/RC/22012034291933 — ग्राम सुदूर खेत सडक सम्पर्क योजना-कल्लायादवकेखेतसेछेवलाकीओरपटीकला</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>0</v>
+        <v>1247000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>3816</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>42348</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>42810</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034383304 — मनकी- सी.सी.रोड एव नाली निर्माण कार्य मुनीम यादव के घर से शंकर जी के चबुतरा तक मझगवा दउवा</t>
+          <t>1709005015/RC/22012034310626 — ग्राम सुदूर सम्पर्क सड्क-शांतीधाम से मुडा की ओर मझगुवा दऊवा</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>88800</v>
+        <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>80772</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>43469</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034383308 — मनकी- सी.सी. रोड एव नाली निर्माण मुख्य मार्ग से उधम सिंह के घर तक पटीखुर्द</t>
+          <t>1709005015/RC/22012034310627 — सुदूर ग्राम संपर्क-सुंदर पटेल के घर से नाले की ओर पटी खुर्द</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>76000</v>
+        <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>42645</v>
+        <v>42395</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034383310 — मनकी- सी.सी. रोड एव नाली निर्माण कार्य सुखलाल के घर से गोरेलाल के घर तक अमदरगोविंदपुरा</t>
+          <t>1709005015/RC/22012034323887 — सी सी रोड निर्माण विश्‍वनाथ यादव के घर से रमची यादव के घर तक</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>36000</v>
+        <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034383313 — मनकी- सी.सी. रोड एव नाली निर्माण कार्य हरी पटेल के घर से नई पंचायत भवन तक मनकी कछरन</t>
+          <t>1709005015/RC/22012034330905 — ccroad and nali nirmaan bhaddi adiwasi k ghar se sewak rajak ke ghar tak amdargovindpura</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>127000</v>
+        <v>102375</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>118921</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>42813</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>43489</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034383858 — सीसी रोड निर्माण मनकी</t>
+          <t>1709005015/RC/22012034361477 — MANKI-C.C.ROAD ABM NALI NIRMAN ABADHRANI K GHAR SE NAL TAK PATIKALANA</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>50850</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>51396</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>43039</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>43949</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034437362 — सीसी रोड एवं नाली निर्माण मनकी</t>
+          <t>1709005015/RC/22012034363177 — cc road and nali nirmaan bhaddi adiwasi ke ghar se gram swraj bhawan tak gram amdar govindpura</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>33000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>30960</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>43460</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>43020</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>43489</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034478412 — C.C.ROAD ABM NALI NIRMANMUKHY MARG SE udham YADAV KE GHAR TAK</t>
+          <t>1709005015/RC/22012034373032 — C.C.ROAD ABM NALI NIRMAN MEN ROAD SE SANTOSH YADAV KE GHAR TAK</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>128000</v>
+        <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43692</v>
+        <v>43126</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034478417 — C.C.ROADABM NALI NIRMAN MUKHY MARG SE BHAIYA LAL KE TAK</t>
+          <t>1709005015/RC/22012034383304 — मनकी- सी.सी.रोड एव नाली निर्माण कार्य मुनीम यादव के घर से शंकर जी के चबुतरा तक मझगवा दउवा</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>128000</v>
+        <v>88800</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>0</v>
+        <v>80772</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K499" s="3"/>
+        <v>43469</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>43974</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034478420 — sudoor sadak nirman kayr kachhan se govind pura tak</t>
+          <t>1709005015/RC/22012034383308 — मनकी- सी.सी. रोड एव नाली निर्माण मुख्य मार्ग से उधम सिंह के घर तक पटीखुर्द</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>0</v>
+        <v>76000</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>43692</v>
+        <v>42645</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034503598 — sudoor sadak nirman amdargovindpura se panchayat bhavan ke age sarju ke ghar tak</t>
+          <t>1709005015/RC/22012034383310 — मनकी- सी.सी. रोड एव नाली निर्माण कार्य सुखलाल के घर से गोरेलाल के घर तक अमदरगोविंदपुरा</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>0</v>
+        <v>36000</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>43692</v>
+        <v>42645</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034503601 — sudoor sadak nirman rajaram ke ghar se school ke age talaiya tak pati kala</t>
+          <t>1709005015/RC/22012034383313 — मनकी- सी.सी. रोड एव नाली निर्माण कार्य हरी पटेल के घर से नई पंचायत भवन तक मनकी कछरन</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>0</v>
+        <v>127000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>43692</v>
+        <v>42645</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034503602 — sudoor sadak nirman takhat singh ke ghar se ramesh singh ke ghar tak</t>
+          <t>1709005015/RC/22012034383858 — सीसी रोड निर्माण मनकी</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>43692</v>
+        <v>43126</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034525205 — SUDOOR  SADAK NIRMAN KARY - AMADARGOVIND PURA SE PANCHAYAT BHAVAN KE AAGE TAK</t>
+          <t>1709005015/RC/22012034437362 — सीसी रोड एवं नाली निर्माण मनकी</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>1494004.69</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>1486444.14</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44152</v>
-[...3 lines deleted...]
-      </c>
+        <v>43460</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034530187 — C.C.ROAD ABM NALI NIRMAN MUKHY MARG SE HARIRAM PATEL KE GHAR TAK</t>
+          <t>1709005015/RC/22012034478412 — C.C.ROAD ABM NALI NIRMANMUKHY MARG SE udham YADAV KE GHAR TAK</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>82830</v>
+        <v>128000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>84930</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44031</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034549737 — CC ROAD AVM NALI NIRMAN KARY MUKHY MAG SE HANUMAN MANDIR KE AAGE TAK</t>
+          <t>1709005015/RC/22012034478417 — C.C.ROADABM NALI NIRMAN MUKHY MARG SE BHAIYA LAL KE TAK</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>57000</v>
+        <v>128000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>70110</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44169</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034559936 — suddor sadak nirman kary - takhat singh yadav ke ghar se samshan tak gram majhguwan daua</t>
+          <t>1709005015/RC/22012034478420 — sudoor sadak nirman kayr kachhan se govind pura tak</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44218</v>
+        <v>43692</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034609244 — कार्य का नाम - सी सी रोड एव् नाली निर्मान मुख्य मार्ग से प्रा० शाला भवन  मनकी</t>
+          <t>1709005015/RC/22012034503598 — sudoor sadak nirman amdargovindpura se panchayat bhavan ke age sarju ke ghar tak</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>57000</v>
+        <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>56534</v>
+        <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44834</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034631695 — सी सी रोड एव्म नाली निर्माण कार्य हनुमान मंदिर के पास पटी खुर्ड ग्राम पंचायत मनकी</t>
+          <t>1709005015/RC/22012034503601 — sudoor sadak nirman rajaram ke ghar se school ke age talaiya tak pati kala</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>43000</v>
+        <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>41452</v>
+        <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45198</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034654627 — सुदूर सडक कार्य - मुख्य मार्ग से प्राथमिक शाला पटिकला तक, ग्राम पटिकला ग्राम पंचायत मनकी</t>
+          <t>1709005015/RC/22012034503602 — sudoor sadak nirman takhat singh ke ghar se ramesh singh ke ghar tak</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45154</v>
+        <v>43692</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/22012034654628 — सुदूर सडक कार्य - मुख्य मार्ग से प्राथमिक शाला पटिकला तक, ग्राम पटिकला ग्राम पंचायत मनकी</t>
+          <t>1709005015/RC/22012034525205 — SUDOOR  SADAK NIRMAN KARY - AMADARGOVIND PURA SE PANCHAYAT BHAVAN KE AAGE TAK</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>0</v>
+        <v>1494004.69</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>1486444.14</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>44152</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>44796</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/364 — मनकी-जी0एस0बी0मार्ग निर्माण अमदर गोविन्‍दपुरा से मनकी रोड तक</t>
+          <t>1709005015/RC/22012034530187 — C.C.ROAD ABM NALI NIRMAN MUKHY MARG SE HARIRAM PATEL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>496000</v>
+        <v>82830</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>281674</v>
+        <v>84930</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>39872</v>
+        <v>44031</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>39548</v>
+        <v>44244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/365 — मनकी-जी0एस0बी0मार्ग निर्माण मजखिरवा से गोविन्‍दपुरा</t>
+          <t>1709005015/RC/22012034549737 — CC ROAD AVM NALI NIRMAN KARY MUKHY MAG SE HANUMAN MANDIR KE AAGE TAK</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>496000</v>
+        <v>57000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>323625</v>
+        <v>70110</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>39872</v>
+        <v>44169</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>39548</v>
+        <v>44248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/367 — मनकी-जी0एस0बी0मार्ग निर्माण कछरन से मजखिरवा</t>
+          <t>1709005015/RC/22012034559936 — suddor sadak nirman kary - takhat singh yadav ke ghar se samshan tak gram majhguwan daua</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>496000</v>
+        <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>440555</v>
+        <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>39874</v>
-[...3 lines deleted...]
-      </c>
+        <v>44218</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/456 — मनकी-जी0एस0बी0मार्ग निर्माण गोविंदपुरा से हरदौल तक</t>
+          <t>1709005015/RC/22012034609244 — कार्य का नाम - सी सी रोड एव् नाली निर्मान मुख्य मार्ग से प्रा० शाला भवन  मनकी</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>200000</v>
+        <v>57000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>339269</v>
+        <v>56534</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>40154</v>
+        <v>44834</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>39548</v>
+        <v>44924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/602 — मनकी- पुलिया निर्माण रामकिशोर की जमीन के पास (2.90)</t>
+          <t>1709005015/RC/22012034631695 — सी सी रोड एव्म नाली निर्माण कार्य हनुमान मंदिर के पास पटी खुर्ड ग्राम पंचायत मनकी</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>100000</v>
+        <v>43000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>164178</v>
+        <v>41452</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>40287</v>
+        <v>45198</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>40269</v>
+        <v>45466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/649 — manki - g.s.b road+1nag puliya cangari road sa maj</t>
+          <t>1709005015/RC/22012034654627 — सुदूर सडक कार्य - मुख्य मार्ग से प्राथमिक शाला पटिकला तक, ग्राम पटिकला ग्राम पंचायत मनकी</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>226267.94</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>40473</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/724 — मनकी- सी.सी. रोड एवं नाली निर्माण्‍ा वार्ड-2 कछरन मनकी(4.99)</t>
+          <t>1709005015/RC/22012034654628 — सुदूर सडक कार्य - मुख्य मार्ग से प्राथमिक शाला पटिकला तक, ग्राम पटिकला ग्राम पंचायत मनकी</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>167000</v>
+        <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>110180</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>41164</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RC/मनकी पहुंचमार्ग मजखेरबा /03 — मनकी पहुंचमार्ग मजखेरबा से हरदौल करके</t>
+          <t>1709005015/RC/364 — मनकी-जी0एस0बी0मार्ग निर्माण अमदर गोविन्‍दपुरा से मनकी रोड तक</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>488040</v>
+        <v>496000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>365316</v>
+        <v>281674</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>39398</v>
+        <v>39872</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>39182</v>
+        <v>39548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RS/22012034572738 — SAMUDAYIK SAUCHALAY NIRMAN KARY GRAM AMADAR GOVINDPURA</t>
+          <t>1709005015/RC/365 — मनकी-जी0एस0बी0मार्ग निर्माण मजखिरवा से गोविन्‍दपुरा</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>45000</v>
+        <v>496000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>44004</v>
+        <v>323625</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>44520</v>
+        <v>39872</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>45423</v>
+        <v>39548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RS/22012034582989 — SARVJANIK NADEP TANKA NIRMAN KARY - GRAM SWARAJ BHAVAN KE PAS GRAM AMADAR GOVINDPURA</t>
+          <t>1709005015/RC/367 — मनकी-जी0एस0बी0मार्ग निर्माण कछरन से मजखिरवा</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>0</v>
+        <v>496000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>0</v>
+        <v>440555</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K521" s="3"/>
+        <v>39874</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>40982</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RS/22012034582992 — SARVJANIK NADEP TANKA NIRMAN KARY - MUNNI SINGH KE GHAR KE SAMNE GRAM AMADAR GOVIND PURA</t>
+          <t>1709005015/RC/456 — मनकी-जी0एस0बी0मार्ग निर्माण गोविंदपुरा से हरदौल तक</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>339269</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>40154</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>39548</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RS/22012034582995 — SARVJANIK NADEP TANKA NIRMAN KARY - MANKI SCHOOL KE PAS GRAM MANKI</t>
+          <t>1709005015/RC/602 — मनकी- पुलिया निर्माण रामकिशोर की जमीन के पास (2.90)</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>0</v>
+        <v>164178</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K523" s="3"/>
+        <v>40287</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>40269</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1709005015/RS/22012034607182 — NALI NIRMAN KARY - NAL SE BABU SINGH KE GHAR TAK GRAM AMADAR GOVINDRA PURA</t>
+          <t>1709005015/RC/649 — manki - g.s.b road+1nag puliya cangari road sa maj</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>20000</v>
+        <v>500000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>22002</v>
+        <v>226267.94</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44529</v>
+        <v>40473</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>44796</v>
+        <v>43722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/2013 — मनकी स्‍टापडेम</t>
+          <t>1709005015/RC/724 — मनकी- सी.सी. रोड एवं नाली निर्माण्‍ा वार्ड-2 कछरन मनकी(4.99)</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>487060</v>
+        <v>167000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>152500</v>
+        <v>110180</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>39559</v>
-[...1 lines deleted...]
-      <c r="K525" s="3"/>
+        <v>41164</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>41359</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034357605 — bori bandhaan gp manki</t>
+          <t>1709005015/RC/मनकी पहुंचमार्ग मजखेरबा /03 — मनकी पहुंचमार्ग मजखेरबा से हरदौल करके</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>18000</v>
+        <v>488040</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>9288</v>
+        <v>365316</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>43032</v>
+        <v>39398</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>43346</v>
+        <v>39182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034526634 — parkolesion tenk nieman emalhai gram amardar govindpura gram panchayat manki</t>
+          <t>1709005015/RS/22012034572738 — SAMUDAYIK SAUCHALAY NIRMAN KARY GRAM AMADAR GOVINDPURA</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>395658.19</v>
+        <v>45000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>399296</v>
+        <v>44004</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>43887</v>
+        <v>44520</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>44131</v>
+        <v>45423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034526639 — parkolesion tenk nirman mahua bari jheel amdargovindpura gram panchayat manki</t>
+          <t>1709005015/RS/22012034582989 — SARVJANIK NADEP TANKA NIRMAN KARY - GRAM SWARAJ BHAVAN KE PAS GRAM AMADAR GOVINDPURA</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>393658.19</v>
+        <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>378313.36</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>43896</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034603271 — PARCOLETION TENK NIRMAN KARY - DEVEEDEEN KE KHET KE PAS GRAM PANCHAYAT MANKI</t>
+          <t>1709005015/RS/22012034582992 — SARVJANIK NADEP TANKA NIRMAN KARY - MUNNI SINGH KE GHAR KE SAMNE GRAM AMADAR GOVIND PURA</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>350530.03</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>10026</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>44279</v>
+        <v>44424</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034652371 — PARCULETION TENK NIRMAN KARY - RAMMU SINGH KE KHET KE PAS GRAM AMADARGOVINDRA PURA</t>
+          <t>1709005015/RS/22012034582995 — SARVJANIK NADEP TANKA NIRMAN KARY - MANKI SCHOOL KE PAS GRAM MANKI</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>375715.17</v>
+        <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>292974</v>
+        <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44355</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034652374 — PARCULETION TENK NIRMAN KARY - NANNU KE KHET KE PAS GRAM AMADARGOVINDRA PURA</t>
+          <t>1709005015/RS/22012034607182 — NALI NIRMAN KARY - NAL SE BABU SINGH KE GHAR TAK GRAM AMADAR GOVINDRA PURA</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>375715.17</v>
+        <v>20000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>22002</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>44529</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>44796</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034652383 — SAMUDAYIK KHET TALAB NIRMAN KARY - SARJU KE KHET KE PAS GRAM AMADAR GOVINDRA PURA</t>
+          <t>1709005015/WC/2013 — मनकी स्‍टापडेम</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>337728.82</v>
+        <v>487060</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>152500</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44287</v>
+        <v>39559</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034652406 — samudayik khet talab nirman- mahpal singh ke khet ke pad gram manki</t>
+          <t>1709005015/WC/22012034357605 — bori bandhaan gp manki</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>350157.79</v>
+        <v>18000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>211914</v>
+        <v>9288</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44355</v>
+        <v>43032</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>44662</v>
+        <v>43346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034724797 — CTR ROOP OF WATER HARVESTING PANCHAYAT BHAVAN MANKI</t>
+          <t>1709005015/WC/22012034526634 — parkolesion tenk nieman emalhai gram amardar govindpura gram panchayat manki</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>395658.19</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>399296</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>43887</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>44131</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034724815 — CTR ROOP OF WATER HARVESTING PS AMADARGOVINDPURA</t>
+          <t>1709005015/WC/22012034526639 — parkolesion tenk nirman mahua bari jheel amdargovindpura gram panchayat manki</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>22173.14</v>
+        <v>393658.19</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>16734</v>
+        <v>378313.36</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>44564</v>
+        <v>43896</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>44876</v>
+        <v>44265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034724821 — CTR ROOP OF WATER HARVESTING MADHMIK SHALA MANKI</t>
+          <t>1709005015/WC/22012034603271 — PARCOLETION TENK NIRMAN KARY - DEVEEDEEN KE KHET KE PAS GRAM PANCHAYAT MANKI</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>22173.14</v>
+        <v>350530.03</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>13896</v>
+        <v>10026</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>44432</v>
-[...3 lines deleted...]
-      </c>
+        <v>44279</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034725099 — CTR ROOP OF WATER HARVESTING PANCHAYAT BHAVAN MANKI</t>
+          <t>1709005015/WC/22012034652371 — PARCULETION TENK NIRMAN KARY - RAMMU SINGH KE KHET KE PAS GRAM AMADARGOVINDRA PURA</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>22173.14</v>
+        <v>375715.17</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>23574</v>
+        <v>292974</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>44432</v>
+        <v>44355</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>44690</v>
+        <v>44466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034841002 — RICHARGE PIT NIRMAN KARY -SCHOOL KE PAS NAL KE PAS MANKI</t>
+          <t>1709005015/WC/22012034652374 — PARCULETION TENK NIRMAN KARY - NANNU KE KHET KE PAS GRAM AMADARGOVINDRA PURA</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>375715.17</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>44424</v>
+        <v>44287</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034841003 — RICHARGE PIT NIRMAN KARY - SIDDA SINGH KE GHAR KE NAL KE PAS GRAM MANKI</t>
+          <t>1709005015/WC/22012034652383 — SAMUDAYIK KHET TALAB NIRMAN KARY - SARJU KE KHET KE PAS GRAM AMADAR GOVINDRA PURA</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>0</v>
+        <v>337728.82</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>44424</v>
+        <v>44287</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034841006 — RICHARGE PIT NIRMAN KARY - PANCHAYAT BHAVAN KE SAMNE VALE NAL KE PAS GRAM MANKI</t>
+          <t>1709005015/WC/22012034652406 — samudayik khet talab nirman- mahpal singh ke khet ke pad gram manki</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>0</v>
+        <v>350157.79</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>0</v>
+        <v>211914</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K540" s="3"/>
+        <v>44355</v>
+      </c>
+      <c r="K540" s="3" t="n">
+        <v>44662</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034841009 — RICHARGE PIT NIRMAN KARY - SARPANCH KE GHAR KE SAMNE VALE NAL KE PAS GRAM AMADAR GOVINDRA</t>
+          <t>1709005015/WC/22012034724797 — CTR ROOP OF WATER HARVESTING PANCHAYAT BHAVAN MANKI</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034841011 — RICHARGE PIT NIRMAN KARY - HANUMAN JI MANDIR KE NAL KE PAS GRAM PATIKHURD</t>
+          <t>1709005015/WC/22012034724815 — CTR ROOP OF WATER HARVESTING PS AMADARGOVINDPURA</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>22173.14</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>16734</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K542" s="3"/>
+        <v>44564</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>44876</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012034841012 — RICHARGE PIT NIRMAN KARY - PAPPU SINGH KE GHAR KE SAMNE VALE NAL KE PAS GRAM AMADAR GOVINDPURA</t>
+          <t>1709005015/WC/22012034724821 — CTR ROOP OF WATER HARVESTING MADHMIK SHALA MANKI</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>22173.14</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>13896</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>44432</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>44796</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012035098068 — kantur tench geeder bali talaiya ke pas amdar govindpura</t>
+          <t>1709005015/WC/22012034725099 — CTR ROOP OF WATER HARVESTING PANCHAYAT BHAVAN MANKI</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>459948.02</v>
+        <v>22173.14</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>137040.8</v>
+        <v>23574</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>45191</v>
+        <v>44432</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>46146</v>
+        <v>44690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012035124736 — चेक डेम निर्माण कार्य - मुडा घाट के नाला पास ग्राम मनकी</t>
+          <t>1709005015/WC/22012034841002 — RICHARGE PIT NIRMAN KARY -SCHOOL KE PAS NAL KE PAS MANKI</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>45154</v>
+        <v>44424</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012035124772 — चेक डेम निर्माण कार्य - परसु के खेत  के नाला पास ग्राम मनकी</t>
+          <t>1709005015/WC/22012034841003 — RICHARGE PIT NIRMAN KARY - SIDDA SINGH KE GHAR KE NAL KE PAS GRAM MANKI</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>45154</v>
+        <v>44424</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012035152116 — बोल्डर चेक डेम्प निर्माण कार्य ‌‌-  केतार सिह के खेत के पास, ग्राम मझगुवा दौवा</t>
+          <t>1709005015/WC/22012034841006 — RICHARGE PIT NIRMAN KARY - PANCHAYAT BHAVAN KE SAMNE VALE NAL KE PAS GRAM MANKI</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>45154</v>
+        <v>44424</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012035152118 — बोल्डर चेक डेम्प निर्माण कार्य ‌‌-  जहान सिह के खेत के पास, ग्राम पटीकला</t>
+          <t>1709005015/WC/22012034841009 — RICHARGE PIT NIRMAN KARY - SARPANCH KE GHAR KE SAMNE VALE NAL KE PAS GRAM AMADAR GOVINDRA</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>45154</v>
+        <v>44424</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012035152120 — बोल्डर चेक डेम्प निर्माण कार्य ‌‌- राघवेंद्र सिह के खेत के पास, ग्राम मनकी</t>
+          <t>1709005015/WC/22012034841011 — RICHARGE PIT NIRMAN KARY - HANUMAN JI MANDIR KE NAL KE PAS GRAM PATIKHURD</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45154</v>
+        <v>44424</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012035152122 — बोल्डर चेक डेम्प निर्माण कार्य ‌‌- पुष्पेंद्र  सिह के खेत के पास, ग्राम मनकी</t>
+          <t>1709005015/WC/22012034841012 — RICHARGE PIT NIRMAN KARY - PAPPU SINGH KE GHAR KE SAMNE VALE NAL KE PAS GRAM AMADAR GOVINDPURA</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>45154</v>
+        <v>44424</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012035195753 — Parkoleshan Taink Nirman Karya-  Ramkishor ke khet pass Gram Amndar Govindpura</t>
+          <t>1709005015/WC/22012035098068 — kantur tench geeder bali talaiya ke pas amdar govindpura</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>0</v>
+        <v>459948.02</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>0</v>
+        <v>137040.8</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K551" s="3"/>
+        <v>45191</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>46146</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/22012035195761 — Parkoleshan Taink Nirman Karya- Halku Singh ke Khet Pass Gram Amndar Govindpura</t>
+          <t>1709005015/WC/22012035124736 — चेक डेम निर्माण कार्य - मुडा घाट के नाला पास ग्राम मनकी</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>45318</v>
+        <v>45154</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/GIS/36825 — Gebiyan Nirman Karya  Pappu Ke khet ke pass gram Manki</t>
+          <t>1709005015/WC/22012035124772 — चेक डेम निर्माण कार्य - परसु के खेत  के नाला पास ग्राम मनकी</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>374633.46</v>
+        <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>132209</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>45208</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/GIS/36826 — Gebiyan Nirman Karya  Jeetendra Ke khet ke pass gram Amdar Govindpura</t>
+          <t>1709005015/WC/22012035152116 — बोल्डर चेक डेम्प निर्माण कार्य ‌‌-  केतार सिह के खेत के पास, ग्राम मझगुवा दौवा</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>388100.51</v>
+        <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>209429</v>
+        <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>45208</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WC/GIS/36829 — greviyan nirman kary ramautar ke khet ke pas gram pati khurd</t>
+          <t>1709005015/WC/22012035152118 — बोल्डर चेक डेम्प निर्माण कार्य ‌‌-  जहान सिह के खेत के पास, ग्राम पटीकला</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>372301.27</v>
+        <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>183990</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>45208</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WH/22012034459781 — तालाब बंड विस्तार एव् जीर्ण्नोध्दार ग्राम पटीकला ग्राम पंचायत मनकी</t>
+          <t>1709005015/WC/22012035152120 — बोल्डर चेक डेम्प निर्माण कार्य ‌‌- राघवेंद्र सिह के खेत के पास, ग्राम मनकी</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>644000</v>
+        <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>641951.17</v>
+        <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>44619</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WH/22012034459783 — तालाब बंड विस्तार एव् जीर्ण्नोध्दार ग्राम  अमदर गोविंद्रा पुराग्राम पंचायत मनकी</t>
+          <t>1709005015/WC/22012035152122 — बोल्डर चेक डेम्प निर्माण कार्य ‌‌- पुष्पेंद्र  सिह के खेत के पास, ग्राम मनकी</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>847000</v>
+        <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>844716.46</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44688</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WH/22012034938027 — कार्य का नाम - सिध्द बाबा  तालाब जीर्णोद्धार एवम  वेस्ट वियर निर्माण ग्राम अमदर गोविंद पुरा</t>
+          <t>1709005015/WC/22012035195753 — Parkoleshan Taink Nirman Karya-  Ramkishor ke khet pass Gram Amndar Govindpura</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>840000</v>
+        <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>832834</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>45202</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WH/22012034938028 — कार्य का नाम - इमलहाई  तालाब जीर्णोद्धार एवम  वेस्ट वियर निर्माण ग्राम अमदर गोविंद पुरा</t>
+          <t>1709005015/WC/22012035195761 — Parkoleshan Taink Nirman Karya- Halku Singh ke Khet Pass Gram Amndar Govindpura</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>849000</v>
+        <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>848482</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>45202</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WH/22012034942783 — तालाब जीर्णोद्वार कार्य मनकी</t>
+          <t>1709005015/WC/GIS/36825 — Gebiyan Nirman Karya  Pappu Ke khet ke pass gram Manki</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>625000</v>
+        <v>374633.46</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>0</v>
+        <v>132209</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K560" s="3"/>
+        <v>45208</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>46142</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1709005015/WH/72 — मनकी- तालाब बण्‍ड विस्‍तार एवं वियर र्निमाण कार्य</t>
+          <t>1709005015/WC/GIS/36826 — Gebiyan Nirman Karya  Jeetendra Ke khet ke pass gram Amdar Govindpura</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>200000</v>
+        <v>388100.51</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>176153</v>
+        <v>209429</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>40301</v>
+        <v>45208</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>40712</v>
+        <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C562" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D562" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E562" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F562" s="1" t="inlineStr">
+        <is>
+          <t>1709005015/WC/GIS/36829 — greviyan nirman kary ramautar ke khet ke pas gram pati khurd</t>
+        </is>
+      </c>
+      <c r="G562" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H562" s="2" t="n">
+        <v>372301.27</v>
+      </c>
+      <c r="I562" s="2" t="n">
+        <v>183990</v>
+      </c>
+      <c r="J562" s="3" t="n">
+        <v>45208</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>46142</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C563" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D563" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E563" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F563" s="1" t="inlineStr">
+        <is>
+          <t>1709005015/WH/22012034459781 — तालाब बंड विस्तार एव् जीर्ण्नोध्दार ग्राम पटीकला ग्राम पंचायत मनकी</t>
+        </is>
+      </c>
+      <c r="G563" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H563" s="2" t="n">
+        <v>644000</v>
+      </c>
+      <c r="I563" s="2" t="n">
+        <v>641951.17</v>
+      </c>
+      <c r="J563" s="3" t="n">
+        <v>44619</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>44893</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C564" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D564" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E564" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F564" s="1" t="inlineStr">
+        <is>
+          <t>1709005015/WH/22012034459783 — तालाब बंड विस्तार एव् जीर्ण्नोध्दार ग्राम  अमदर गोविंद्रा पुराग्राम पंचायत मनकी</t>
+        </is>
+      </c>
+      <c r="G564" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H564" s="2" t="n">
+        <v>847000</v>
+      </c>
+      <c r="I564" s="2" t="n">
+        <v>844716.46</v>
+      </c>
+      <c r="J564" s="3" t="n">
+        <v>44688</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>44893</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C565" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D565" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E565" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F565" s="1" t="inlineStr">
+        <is>
+          <t>1709005015/WH/22012034938027 — कार्य का नाम - सिध्द बाबा  तालाब जीर्णोद्धार एवम  वेस्ट वियर निर्माण ग्राम अमदर गोविंद पुरा</t>
+        </is>
+      </c>
+      <c r="G565" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H565" s="2" t="n">
+        <v>840000</v>
+      </c>
+      <c r="I565" s="2" t="n">
+        <v>832834</v>
+      </c>
+      <c r="J565" s="3" t="n">
+        <v>45202</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>45587</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C566" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D566" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E566" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F566" s="1" t="inlineStr">
+        <is>
+          <t>1709005015/WH/22012034938028 — कार्य का नाम - इमलहाई  तालाब जीर्णोद्धार एवम  वेस्ट वियर निर्माण ग्राम अमदर गोविंद पुरा</t>
+        </is>
+      </c>
+      <c r="G566" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H566" s="2" t="n">
+        <v>849000</v>
+      </c>
+      <c r="I566" s="2" t="n">
+        <v>848482</v>
+      </c>
+      <c r="J566" s="3" t="n">
+        <v>45202</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>45589</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C567" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D567" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E567" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F567" s="1" t="inlineStr">
+        <is>
+          <t>1709005015/WH/22012034942783 — तालाब जीर्णोद्वार कार्य मनकी</t>
+        </is>
+      </c>
+      <c r="G567" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H567" s="2" t="n">
+        <v>625000</v>
+      </c>
+      <c r="I567" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J567" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K567" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C568" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D568" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E568" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F568" s="1" t="inlineStr">
+        <is>
+          <t>1709005015/WH/72 — मनकी- तालाब बण्‍ड विस्‍तार एवं वियर र्निमाण कार्य</t>
+        </is>
+      </c>
+      <c r="G568" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H568" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="I568" s="2" t="n">
+        <v>176153</v>
+      </c>
+      <c r="J568" s="3" t="n">
+        <v>40301</v>
+      </c>
+      <c r="K568" s="3" t="n">
+        <v>40712</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
           <t>2007-2008</t>
         </is>
       </c>
-      <c r="C562" s="1" t="inlineStr">
+      <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D562" s="1" t="inlineStr">
+      <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
-      <c r="E562" s="1" t="inlineStr">
+      <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F562" s="1" t="inlineStr">
+      <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1709005015/मनकी व़क्षारोपड अमदरगोविन्‍द्रपुराDP/01 — मनकी व़क्षारोपड अमदर गोविन्‍द्रपुरा</t>
         </is>
       </c>
-      <c r="G562" s="1" t="inlineStr">
+      <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
-      <c r="H562" s="2" t="n">
+      <c r="H569" s="2" t="n">
         <v>343000</v>
       </c>
-      <c r="I562" s="2" t="n">
+      <c r="I569" s="2" t="n">
         <v>109750</v>
       </c>
-      <c r="J562" s="3" t="n">
+      <c r="J569" s="3" t="n">
         <v>39317</v>
       </c>
-      <c r="K562" s="3" t="n">
+      <c r="K569" s="3" t="n">
         <v>39182</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>