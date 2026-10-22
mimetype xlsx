--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K724"/>
+  <dimension ref="A1:K725"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 06:33:30</t>
+          <t>Exported on: 2026-10-22 02:14:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1427,98 +1427,98 @@
       <c r="J35" s="3" t="n">
         <v>42753</v>
       </c>
       <c r="K35" s="3" t="n">
         <v>44156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1709005016/IC/22012034890174 — boldar chek dem dudhariya nala</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1709005016/IC/22012034890176 — boldar chek dem dudhariya nala seja bare khet pass phatepur</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45761</v>
@@ -3477,98 +3477,98 @@
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012034318294 — Kapildharakoopkeshrani/parshulakhanchouri</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>91190</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012034327631 — kapil dhara koop imrat /ralli lakhanchouri</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>122670</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>42813</v>
@@ -6496,145 +6496,145 @@
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>44662</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035310593 — Khet Talab Nirman Binod Singh /Rajaram Makkepala</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035310615 — Khet Talab Nirman Keshrani/parsu Lakhanchouri</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035310619 — Khet Talab Nirman Imrat /Ralli Lakhanchouri</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45682</v>
@@ -6684,98 +6684,98 @@
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035342586 — Khet Talab nirman binod singh makkepala</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035342670 — Khet Talab nirman deelan singh tulsiram ghutehi</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45761</v>
@@ -6825,192 +6825,192 @@
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035342804 — Khet Talab nirman prem Singh lakhanchouri</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035342854 — Khet Talab NIRMAN KARAN SINGH Parsu Singh</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035342887 — Khet talab mahesh singh Hari singh</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035342972 — nirmanneer lakhanchouri ball singh ke khet pass</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45761</v>
@@ -7107,98 +7107,98 @@
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035343224 — kapil dhara koop mahraj singh makkepala</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035343274 — kapil dhara koop hallu singh makkepala</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45761</v>
@@ -7299,192 +7299,192 @@
       <c r="J157" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>46198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035350034 — फतेपुर -खेत तालाब निर्माण कार्य केशरानी /परसु</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>199426.06</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035350037 — फतेपुर -खेत तालाब निर्माण कार्य प्रेमसिंह /नोनेलाल</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>198579.76</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>109302.08</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035350042 — फतेपुर -खेत तालाब निर्माण कार्य mhesh/हरी सिंह</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>198900.24</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>90447.17</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035462552 — फतेपुर- रिचार्ज पिट कार्य kanchedi कूप के पास</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>23366.3</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45799</v>
@@ -7536,98 +7536,98 @@
       <c r="J162" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035462592 — फतेपुर -रिचार्ज पिट निर्माण कार्य हरि सिंह</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>25317.2</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/22012035462614 — फतेपुर -रिचार्ज पिट निर्माण कार्य मोहन सिंह</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45838</v>
@@ -19926,98 +19926,98 @@
       <c r="J416" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4588718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121346948</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>19683</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4590125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121371798</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45621</v>
@@ -20118,239 +20118,239 @@
       <c r="J420" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K420" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4599719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123356688</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4601567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124183921</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4607859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123834745</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4634344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129114279</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>19440</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4634452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129224738</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45658</v>
@@ -20402,51 +20402,51 @@
       <c r="J426" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4763309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121357838</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45621</v>
@@ -20498,192 +20498,194 @@
       <c r="J428" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4763776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122119333</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>19665</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45690</v>
       </c>
-      <c r="K429" s="3"/>
+      <c r="K429" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4763791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122123650</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>21375</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4767650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123365690</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>20898</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4769436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124181970</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45658</v>
@@ -20735,241 +20737,241 @@
       <c r="J433" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K433" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4873916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121367969</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>6795</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4873917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121370880</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>21411</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K435" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4917764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121684575</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>21868</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4918403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121373260</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>17953</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/4918633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123366294</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>46070</v>
@@ -21217,145 +21219,145 @@
       <c r="J443" s="3" t="n">
         <v>45927</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5500446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123360677</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>21868</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45929</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5525391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129227137</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5639018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121370264</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45965</v>
@@ -21603,239 +21605,241 @@
       <c r="J451" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5859922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129224074</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122131262</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122133376</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122118019</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>14560</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>46024</v>
       </c>
-      <c r="K455" s="3"/>
+      <c r="K455" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122125472</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45704</v>
@@ -21887,172 +21891,174 @@
       <c r="J457" s="3" t="n">
         <v>46024</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123363897</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123364538</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860100 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124176891</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>46185</v>
       </c>
-      <c r="K460" s="3"/>
+      <c r="K460" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -22077,51 +22083,51 @@
       <c r="J461" s="3" t="n">
         <v>46024</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124184603</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>18200</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>46024</v>
@@ -22139,322 +22145,322 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129221819</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>21840</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>46024</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>46047</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129224098</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45744</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129225097</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>18200</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>46024</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121352421</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121353073</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121685570</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121368195</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>18200</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>46150</v>
@@ -22506,239 +22512,239 @@
       <c r="J470" s="3" t="n">
         <v>46024</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123355042</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123370890</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>20280</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>46024</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860308 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123371482</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121349859</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45564</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1709005016/IF/IAY/5860348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123836698</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>21840</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>46024</v>
@@ -23025,11730 +23031,11777 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>14383</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>43242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/719902 — Construction of IAY House -IAY REG. NO. MP1707448</t>
+          <t>1709005016/IF/IAY/6384736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123367566</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>15430</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42905</v>
-[...3 lines deleted...]
-      </c>
+        <v>45704</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/719906 — Construction of IAY House -IAY REG. NO. MP1707495</t>
+          <t>1709005016/IF/IAY/719902 — Construction of IAY House -IAY REG. NO. MP1707448</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>15627</v>
+        <v>15430</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42868</v>
+        <v>42905</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>44608</v>
+        <v>43705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/719908 — Construction of IAY House -IAY REG. NO. MP1707513</t>
+          <t>1709005016/IF/IAY/719906 — Construction of IAY House -IAY REG. NO. MP1707495</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>15312</v>
+        <v>15627</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>43314</v>
+        <v>42868</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>43554</v>
+        <v>44608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/720178 — Construction of IAY House -IAY REG. NO. MP1714665</t>
+          <t>1709005016/IF/IAY/719908 — Construction of IAY House -IAY REG. NO. MP1707513</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>15660</v>
+        <v>15312</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>43375</v>
+        <v>43314</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>43554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/720937 — Construction of IAY House -IAY REG. NO. MP1728782</t>
+          <t>1709005016/IF/IAY/720178 — Construction of IAY House -IAY REG. NO. MP1714665</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>15312</v>
+        <v>15660</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>43344</v>
+        <v>43375</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>43554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/721316 — Construction of IAY House -IAY REG. NO. MP1737086</t>
+          <t>1709005016/IF/IAY/720937 — Construction of IAY House -IAY REG. NO. MP1728782</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>15793</v>
+        <v>15312</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>43404</v>
+        <v>43344</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>44608</v>
+        <v>43554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/721324 — Construction of IAY House -IAY REG. NO. MP1737239</t>
+          <t>1709005016/IF/IAY/721316 — Construction of IAY House -IAY REG. NO. MP1737086</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>15510</v>
+        <v>15793</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>43344</v>
+        <v>43404</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>43695</v>
+        <v>44608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/721375 — Construction of IAY House -IAY REG. NO. MP1738151</t>
+          <t>1709005016/IF/IAY/721324 — Construction of IAY House -IAY REG. NO. MP1737239</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>16021</v>
+        <v>15510</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>43404</v>
+        <v>43344</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>44622</v>
+        <v>43695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/723809 — Construction of IAY House -IAY REG. NO. MP1794369</t>
+          <t>1709005016/IF/IAY/721375 — Construction of IAY House -IAY REG. NO. MP1738151</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>14964</v>
+        <v>16021</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>42913</v>
+        <v>43404</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>43437</v>
+        <v>44622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/724875 — Construction of IAY House -IAY REG. NO. MP1820847</t>
+          <t>1709005016/IF/IAY/723809 — Construction of IAY House -IAY REG. NO. MP1794369</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>16536</v>
+        <v>14964</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44000</v>
+        <v>42913</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>44905</v>
+        <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/725628 — Construction of IAY House -IAY REG. NO. MP1843524</t>
+          <t>1709005016/IF/IAY/724875 — Construction of IAY House -IAY REG. NO. MP1820847</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>15660</v>
+        <v>16536</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>43281</v>
+        <v>44000</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>43634</v>
+        <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/727214 — Construction of IAY House -IAY REG. NO. MP1885309</t>
+          <t>1709005016/IF/IAY/725628 — Construction of IAY House -IAY REG. NO. MP1843524</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>15352</v>
+        <v>15660</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>43271</v>
+        <v>43281</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>43695</v>
+        <v>43634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/727568 — Construction of IAY House -IAY REG. NO. MP1894512</t>
+          <t>1709005016/IF/IAY/727214 — Construction of IAY House -IAY REG. NO. MP1885309</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>15496</v>
+        <v>15352</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>43425</v>
+        <v>43271</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>43695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/727572 — Construction of IAY House -IAY REG. NO. MP1894648</t>
+          <t>1709005016/IF/IAY/727568 — Construction of IAY House -IAY REG. NO. MP1894512</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>15100</v>
+        <v>15496</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42868</v>
+        <v>43425</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>43437</v>
+        <v>43695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/727573 — Construction of IAY House -IAY REG. NO. MP1894662</t>
+          <t>1709005016/IF/IAY/727572 — Construction of IAY House -IAY REG. NO. MP1894648</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>15516</v>
+        <v>15100</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43264</v>
+        <v>42868</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>43634</v>
+        <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/727845 — Construction of IAY House -IAY REG. NO. MP1900904</t>
+          <t>1709005016/IF/IAY/727573 — Construction of IAY House -IAY REG. NO. MP1894662</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>15352</v>
+        <v>15516</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>43264</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>43695</v>
+        <v>43634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/727969 — Construction of IAY House -IAY REG. NO. MP1904459</t>
+          <t>1709005016/IF/IAY/727845 — Construction of IAY House -IAY REG. NO. MP1900904</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>15660</v>
+        <v>15352</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43271</v>
+        <v>43264</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>43634</v>
+        <v>43695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/727986 — Construction of IAY House -IAY REG. NO. MP1905223</t>
+          <t>1709005016/IF/IAY/727969 — Construction of IAY House -IAY REG. NO. MP1904459</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>15486</v>
+        <v>15660</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43375</v>
+        <v>43271</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>43634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/728338 — Construction of IAY House -IAY REG. NO. MP1915806</t>
+          <t>1709005016/IF/IAY/727986 — Construction of IAY House -IAY REG. NO. MP1905223</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>15312</v>
+        <v>15486</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>43347</v>
+        <v>43375</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>43634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/72846 — Construction of IAY House -IAY REG. NO. MP-09-005-016-001/3788</t>
+          <t>1709005016/IF/IAY/728338 — Construction of IAY House -IAY REG. NO. MP1915806</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>0</v>
+        <v>15312</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42275</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>43347</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>43634</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/72847 — Construction of IAY House -IAY REG. NO. MP-09-005-016-002/3819</t>
+          <t>1709005016/IF/IAY/72846 — Construction of IAY House -IAY REG. NO. MP-09-005-016-001/3788</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>42275</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/72848 — Construction of IAY House -IAY REG. NO. MP-09-005-016-002/3822</t>
+          <t>1709005016/IF/IAY/72847 — Construction of IAY House -IAY REG. NO. MP-09-005-016-002/3819</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>42275</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/728540 — Construction of IAY House -IAY REG. NO. MP1921669</t>
+          <t>1709005016/IF/IAY/72848 — Construction of IAY House -IAY REG. NO. MP-09-005-016-002/3822</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>15684</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>43361</v>
-[...3 lines deleted...]
-      </c>
+        <v>42275</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/729889 — Construction of IAY House -IAY REG. NO. MP1962845</t>
+          <t>1709005016/IF/IAY/728540 — Construction of IAY House -IAY REG. NO. MP1921669</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>15312</v>
+        <v>15684</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>43361</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>43554</v>
+        <v>43695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/729890 — Construction of IAY House -IAY REG. NO. MP1962913</t>
+          <t>1709005016/IF/IAY/729889 — Construction of IAY House -IAY REG. NO. MP1962845</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>15486</v>
+        <v>15312</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>43314</v>
+        <v>43361</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>43437</v>
+        <v>43554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/730418 — Construction of IAY House -IAY REG. NO. MP1977471</t>
+          <t>1709005016/IF/IAY/729890 — Construction of IAY House -IAY REG. NO. MP1962913</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>15660</v>
+        <v>15486</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>43316</v>
+        <v>43314</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>43634</v>
+        <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/731264 — Construction of IAY House -IAY REG. NO. MP2000422</t>
+          <t>1709005016/IF/IAY/730418 — Construction of IAY House -IAY REG. NO. MP1977471</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>15312</v>
+        <v>15660</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>43425</v>
+        <v>43316</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>43722</v>
+        <v>43634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/740441 — Construction of IAY House -IAY REG. NO. MP2240844</t>
+          <t>1709005016/IF/IAY/731264 — Construction of IAY House -IAY REG. NO. MP2000422</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>15486</v>
+        <v>15312</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43281</v>
+        <v>43425</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>43634</v>
+        <v>43722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/741119 — Construction of IAY House -IAY REG. NO. MP2259377</t>
+          <t>1709005016/IF/IAY/740441 — Construction of IAY House -IAY REG. NO. MP2240844</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>15453</v>
+        <v>15486</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>42945</v>
+        <v>43281</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>44628</v>
+        <v>43634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/743286 — Construction of IAY House -IAY REG. NO. MP2324759</t>
+          <t>1709005016/IF/IAY/741119 — Construction of IAY House -IAY REG. NO. MP2259377</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>15960</v>
+        <v>15453</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>43983</v>
+        <v>42945</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>44144</v>
+        <v>44628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/743960 — Construction of IAY House -IAY REG. NO. MP2344570</t>
+          <t>1709005016/IF/IAY/743286 — Construction of IAY House -IAY REG. NO. MP2324759</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>17118</v>
+        <v>15960</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>43983</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>44655</v>
+        <v>44144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/744508 — Construction of IAY House -IAY REG. NO. MP2358617</t>
+          <t>1709005016/IF/IAY/743960 — Construction of IAY House -IAY REG. NO. MP2344570</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>12876</v>
+        <v>17118</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>43315</v>
+        <v>43983</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>43554</v>
+        <v>44655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/744844 — Construction of IAY House -IAY REG. NO. MP2367933</t>
+          <t>1709005016/IF/IAY/744508 — Construction of IAY House -IAY REG. NO. MP2358617</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>16910</v>
+        <v>12876</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>44000</v>
+        <v>43315</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>44454</v>
+        <v>43554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/744994 — Construction of IAY House -IAY REG. NO. MP2372128</t>
+          <t>1709005016/IF/IAY/744844 — Construction of IAY House -IAY REG. NO. MP2367933</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>15138</v>
+        <v>16910</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>43402</v>
+        <v>44000</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>43554</v>
+        <v>44454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/745122 — Construction of IAY House -IAY REG. NO. MP2375487</t>
+          <t>1709005016/IF/IAY/744994 — Construction of IAY House -IAY REG. NO. MP2372128</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>14466</v>
+        <v>15138</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>43316</v>
+        <v>43402</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>44090</v>
+        <v>43554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/745673 — Construction of IAY House -IAY REG. NO. MP2391554</t>
+          <t>1709005016/IF/IAY/745122 — Construction of IAY House -IAY REG. NO. MP2375487</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>15112</v>
+        <v>14466</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>42868</v>
+        <v>43316</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>43695</v>
+        <v>44090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/745728 — Construction of IAY House -IAY REG. NO. MP2393005</t>
+          <t>1709005016/IF/IAY/745673 — Construction of IAY House -IAY REG. NO. MP2391554</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>16910</v>
+        <v>15112</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43983</v>
+        <v>42868</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>44454</v>
+        <v>43695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/745860 — Construction of IAY House -IAY REG. NO. MP2397038</t>
+          <t>1709005016/IF/IAY/745728 — Construction of IAY House -IAY REG. NO. MP2393005</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>14964</v>
+        <v>16910</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>43402</v>
+        <v>43983</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>43634</v>
+        <v>44454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/746240 — Construction of IAY House -IAY REG. NO. MP2408658</t>
+          <t>1709005016/IF/IAY/745860 — Construction of IAY House -IAY REG. NO. MP2397038</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>15660</v>
+        <v>14964</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>43315</v>
+        <v>43402</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>43463</v>
+        <v>43634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/747520 — Construction of IAY House -IAY REG. NO. MP2452872</t>
+          <t>1709005016/IF/IAY/746240 — Construction of IAY House -IAY REG. NO. MP2408658</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>0</v>
+        <v>15660</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>42814</v>
-[...1 lines deleted...]
-      <c r="K521" s="3"/>
+        <v>43315</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>43463</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/747546 — Construction of IAY House -IAY REG. NO. MP2454155</t>
+          <t>1709005016/IF/IAY/747520 — Construction of IAY House -IAY REG. NO. MP2452872</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>14616</v>
+        <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>43375</v>
-[...3 lines deleted...]
-      </c>
+        <v>42814</v>
+      </c>
+      <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/747549 — Construction of IAY House -IAY REG. NO. MP2454388</t>
+          <t>1709005016/IF/IAY/747546 — Construction of IAY House -IAY REG. NO. MP2454155</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>14900</v>
+        <v>14616</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>42913</v>
+        <v>43375</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>44897</v>
+        <v>43554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/747613 — Construction of IAY House -IAY REG. NO. MP2456497</t>
+          <t>1709005016/IF/IAY/747549 — Construction of IAY House -IAY REG. NO. MP2454388</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>15660</v>
+        <v>14900</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>43375</v>
+        <v>42913</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>43554</v>
+        <v>44897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/748766 — Construction of IAY House -IAY REG. NO. MP2493874</t>
+          <t>1709005016/IF/IAY/747613 — Construction of IAY House -IAY REG. NO. MP2456497</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>16732</v>
+        <v>15660</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44000</v>
+        <v>43375</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>44655</v>
+        <v>43554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/748791 — Construction of IAY House -IAY REG. NO. MP2494603</t>
+          <t>1709005016/IF/IAY/748766 — Construction of IAY House -IAY REG. NO. MP2493874</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>15510</v>
+        <v>16732</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>43375</v>
+        <v>44000</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>43695</v>
+        <v>44655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/748792 — Construction of IAY House -IAY REG. NO. MP2494605</t>
+          <t>1709005016/IF/IAY/748791 — Construction of IAY House -IAY REG. NO. MP2494603</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>15660</v>
+        <v>15510</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>43425</v>
+        <v>43375</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>43554</v>
+        <v>43695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/748793 — Construction of IAY House -IAY REG. NO. MP2494607</t>
+          <t>1709005016/IF/IAY/748792 — Construction of IAY House -IAY REG. NO. MP2494605</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>15486</v>
+        <v>15660</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>43314</v>
+        <v>43425</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>43634</v>
+        <v>43554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/748995 — Construction of IAY House -IAY REG. NO. MP2502998</t>
+          <t>1709005016/IF/IAY/748793 — Construction of IAY House -IAY REG. NO. MP2494607</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>15660</v>
+        <v>15486</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>43375</v>
+        <v>43314</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>43554</v>
+        <v>43634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/749050 — Construction of IAY House -IAY REG. NO. MP2505127</t>
+          <t>1709005016/IF/IAY/748995 — Construction of IAY House -IAY REG. NO. MP2502998</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>8022</v>
+        <v>15660</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44274</v>
+        <v>43375</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>44900</v>
+        <v>43554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/749907 — Construction of IAY House -IAY REG. NO. MP2534427</t>
+          <t>1709005016/IF/IAY/749050 — Construction of IAY House -IAY REG. NO. MP2505127</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>16732</v>
+        <v>8022</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>43983</v>
+        <v>44274</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>44655</v>
+        <v>44900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/762012 — Construction of IAY House -IAY REG. NO. MP3053129</t>
+          <t>1709005016/IF/IAY/749907 — Construction of IAY House -IAY REG. NO. MP2534427</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>11484</v>
+        <v>16732</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>43295</v>
+        <v>43983</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>44091</v>
+        <v>44655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/762181 — Construction of IAY House -IAY REG. NO. MP3062087</t>
+          <t>1709005016/IF/IAY/762012 — Construction of IAY House -IAY REG. NO. MP3053129</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>14820</v>
+        <v>11484</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>43994</v>
+        <v>43295</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>44096</v>
+        <v>44091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/762184 — Construction of IAY House -IAY REG. NO. MP3062174</t>
+          <t>1709005016/IF/IAY/762181 — Construction of IAY House -IAY REG. NO. MP3062087</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>15660</v>
+        <v>14820</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>43281</v>
+        <v>43994</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>43437</v>
+        <v>44096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/763928 — Construction of IAY House -IAY REG. NO. MP3139865</t>
+          <t>1709005016/IF/IAY/762184 — Construction of IAY House -IAY REG. NO. MP3062174</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>14452</v>
+        <v>15660</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>43994</v>
+        <v>43281</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>44894</v>
+        <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/764174 — Construction of IAY House -IAY REG. NO. MP3153244</t>
+          <t>1709005016/IF/IAY/763928 — Construction of IAY House -IAY REG. NO. MP3139865</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>15960</v>
+        <v>14452</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>44070</v>
+        <v>43994</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>44497</v>
+        <v>44894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/764308 — Construction of IAY House -IAY REG. NO. MP3160279</t>
+          <t>1709005016/IF/IAY/764174 — Construction of IAY House -IAY REG. NO. MP3153244</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>15496</v>
+        <v>15960</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>43281</v>
+        <v>44070</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>43695</v>
+        <v>44497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/771674 — Construction of IAY House -IAY REG. NO. MP3511097</t>
+          <t>1709005016/IF/IAY/764308 — Construction of IAY House -IAY REG. NO. MP3160279</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>15660</v>
+        <v>15496</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>43375</v>
+        <v>43281</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>43437</v>
+        <v>43695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/771686 — Construction of IAY House -IAY REG. NO. MP3511883</t>
+          <t>1709005016/IF/IAY/771674 — Construction of IAY House -IAY REG. NO. MP3511097</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>15116</v>
+        <v>15660</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>42868</v>
+        <v>43375</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/771688 — Construction of IAY House -IAY REG. NO. MP3511929</t>
+          <t>1709005016/IF/IAY/771686 — Construction of IAY House -IAY REG. NO. MP3511883</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>15660</v>
+        <v>15116</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>43375</v>
+        <v>42868</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>43634</v>
+        <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/773180 — Construction of IAY House -IAY REG. NO. MP3579366</t>
+          <t>1709005016/IF/IAY/771688 — Construction of IAY House -IAY REG. NO. MP3511929</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>15024</v>
+        <v>15660</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>43264</v>
+        <v>43375</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>43437</v>
+        <v>43634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/773182 — Construction of IAY House -IAY REG. NO. MP3579421</t>
+          <t>1709005016/IF/IAY/773180 — Construction of IAY House -IAY REG. NO. MP3579366</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>15356</v>
+        <v>15024</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>42926</v>
+        <v>43264</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>43695</v>
+        <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/773190 — Construction of IAY House -IAY REG. NO. MP3579793</t>
+          <t>1709005016/IF/IAY/773182 — Construction of IAY House -IAY REG. NO. MP3579421</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>15208</v>
+        <v>15356</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>43271</v>
+        <v>42926</v>
       </c>
       <c r="K543" s="3" t="n">
         <v>43695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/773387 — Construction of IAY House -IAY REG. NO. MP3591025</t>
+          <t>1709005016/IF/IAY/773190 — Construction of IAY House -IAY REG. NO. MP3579793</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>15312</v>
+        <v>15208</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>43281</v>
+        <v>43271</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>43437</v>
+        <v>43695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/773521 — Construction of IAY House -IAY REG. NO. MP3596893</t>
+          <t>1709005016/IF/IAY/773387 — Construction of IAY House -IAY REG. NO. MP3591025</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>15168</v>
+        <v>15312</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>43271</v>
+        <v>43281</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>43634</v>
+        <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/773564 — Construction of IAY House -IAY REG. NO. MP3599224</t>
+          <t>1709005016/IF/IAY/773521 — Construction of IAY House -IAY REG. NO. MP3596893</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>15138</v>
+        <v>15168</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>43281</v>
+        <v>43271</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>43634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/773565 — Construction of IAY House -IAY REG. NO. MP3599272</t>
+          <t>1709005016/IF/IAY/773564 — Construction of IAY House -IAY REG. NO. MP3599224</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>15516</v>
+        <v>15138</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>43271</v>
+        <v>43281</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>43634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/774136 — Construction of IAY House -IAY REG. NO. MP3624402</t>
+          <t>1709005016/IF/IAY/773565 — Construction of IAY House -IAY REG. NO. MP3599272</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>15342</v>
+        <v>15516</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>43271</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>43463</v>
+        <v>43634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/774394 — Construction of IAY House -IAY REG. NO. MP3636326</t>
+          <t>1709005016/IF/IAY/774136 — Construction of IAY House -IAY REG. NO. MP3624402</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>14442</v>
+        <v>15342</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>43295</v>
+        <v>43271</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>44090</v>
+        <v>43463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/774708 — Construction of IAY House -IAY REG. NO. MP3655452</t>
+          <t>1709005016/IF/IAY/774394 — Construction of IAY House -IAY REG. NO. MP3636326</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>15352</v>
+        <v>14442</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>42913</v>
+        <v>43295</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>43695</v>
+        <v>44090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/775032 — Construction of IAY House -IAY REG. NO. MP3674812</t>
+          <t>1709005016/IF/IAY/774708 — Construction of IAY House -IAY REG. NO. MP3655452</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>15960</v>
+        <v>15352</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>43994</v>
+        <v>42913</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>44497</v>
+        <v>43695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/775658 — Construction of IAY House -IAY REG. NO. MP3711432</t>
+          <t>1709005016/IF/IAY/775032 — Construction of IAY House -IAY REG. NO. MP3674812</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>15960</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>43994</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>44112</v>
+        <v>44497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/775813 — Construction of IAY House -IAY REG. NO. MP3724050</t>
+          <t>1709005016/IF/IAY/775658 — Construction of IAY House -IAY REG. NO. MP3711432</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>16732</v>
+        <v>15960</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>43994</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>44655</v>
+        <v>44112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/991763 — Construction of IAY House -IAY REG. NO. MP1855159</t>
+          <t>1709005016/IF/IAY/775813 — Construction of IAY House -IAY REG. NO. MP3724050</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>16428</v>
+        <v>16732</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>43332</v>
+        <v>43994</v>
       </c>
       <c r="K554" s="3" t="n">
         <v>44655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/991765 — Construction of IAY House -IAY REG. NO. MP1855335</t>
+          <t>1709005016/IF/IAY/991763 — Construction of IAY House -IAY REG. NO. MP1855159</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>17120</v>
+        <v>16428</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>43332</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>44627</v>
+        <v>44655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/991796 — Construction of IAY House -IAY REG. NO. MP1870778</t>
+          <t>1709005016/IF/IAY/991765 — Construction of IAY House -IAY REG. NO. MP1855335</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>12624</v>
+        <v>17120</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>43332</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>44156</v>
+        <v>44627</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/991797 — Construction of IAY House -IAY REG. NO. MP1870792</t>
+          <t>1709005016/IF/IAY/991796 — Construction of IAY House -IAY REG. NO. MP1870778</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>12624</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>43437</v>
+        <v>43332</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>44112</v>
+        <v>44156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/992525 — Construction of IAY House -IAY REG. NO. MP2126076</t>
+          <t>1709005016/IF/IAY/991797 — Construction of IAY House -IAY REG. NO. MP1870792</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>7866</v>
+        <v>12624</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>43518</v>
+        <v>43437</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>44192</v>
+        <v>44112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/992526 — Construction of IAY House -IAY REG. NO. MP2126096</t>
+          <t>1709005016/IF/IAY/992525 — Construction of IAY House -IAY REG. NO. MP2126076</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>10536</v>
+        <v>7866</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>43332</v>
+        <v>43518</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>44156</v>
+        <v>44192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/992609 — Construction of IAY House -IAY REG. NO. MP2140339</t>
+          <t>1709005016/IF/IAY/992526 — Construction of IAY House -IAY REG. NO. MP2126096</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>15537</v>
+        <v>10536</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>43437</v>
+        <v>43332</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>44628</v>
+        <v>44156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/IAY/997316 — Construction of IAY House -IAY REG. NO. MP3656028</t>
+          <t>1709005016/IF/IAY/992609 — Construction of IAY House -IAY REG. NO. MP2140339</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>16842</v>
+        <v>15537</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>43439</v>
+        <v>43437</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>44617</v>
+        <v>44628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1709005016/LD/22012034306248 — Phatepur- shanti dham nirman gram phatepur</t>
+          <t>1709005016/IF/IAY/997316 — Construction of IAY House -IAY REG. NO. MP3656028</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>245000</v>
+        <v>17100</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>244540.41</v>
+        <v>16842</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>42838</v>
+        <v>43439</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>44291</v>
+        <v>44617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1709005016/LD/22012034306692 — shanti dham</t>
+          <t>1709005016/LD/22012034306248 — Phatepur- shanti dham nirman gram phatepur</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>0</v>
+        <v>245000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>0</v>
+        <v>244540.41</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K563" s="3"/>
+        <v>42838</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>44291</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1709005016/LD/22012034307400 — Phatehpur- shantidham lakhanchauri</t>
+          <t>1709005016/LD/22012034306692 — shanti dham</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>245000</v>
+        <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>244919.48</v>
+        <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>42838</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1709005016/LD/22012034307403 — Phatehpur- shantidham bhiloni</t>
+          <t>1709005016/LD/22012034307400 — Phatehpur- shantidham lakhanchauri</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>245000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>244080.41</v>
+        <v>244919.48</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>42838</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>44291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1709005016/LD/22012034361085 — khet talab jeet singh aloni</t>
+          <t>1709005016/LD/22012034307403 — Phatehpur- shantidham bhiloni</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>245000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>0</v>
+        <v>244080.41</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>43020</v>
-[...1 lines deleted...]
-      <c r="K566" s="3"/>
+        <v>42838</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>44291</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1709005016/LD/22012034953165 — Kapil dhara koop halle singh bhiloni</t>
+          <t>1709005016/LD/22012034361085 — khet talab jeet singh aloni</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>45761</v>
+        <v>43020</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1709005016/LD/35 — फतेपुर- मेढबंधान कार्य राजाराम / जगतसिंह</t>
+          <t>1709005016/LD/22012034953165 — Kapil dhara koop halle singh bhiloni</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>37097</v>
+        <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>40252</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1709005016/LD/36 — फतेपुर- मेढबंधान कार्य रामपत / हरीसिंह</t>
+          <t>1709005016/LD/35 — फतेपुर- मेढबंधान कार्य राजाराम / जगतसिंह</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>17000</v>
+        <v>100000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>24100</v>
+        <v>37097</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>40269</v>
+        <v>40252</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>40412</v>
+        <v>40349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1709005016/LD/465 — फतेपुर - मेढगंधान कार्य बन्‍दू / पुसउ</t>
+          <t>1709005016/LD/36 — फतेपुर- मेढबंधान कार्य रामपत / हरीसिंह</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>1000</v>
+        <v>17000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>9144</v>
+        <v>24100</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>40638</v>
+        <v>40269</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>40647</v>
+        <v>40412</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1709005016/LD/48 — फतेहपुर मेढ बंधान कार्य मुन्‍नीलाल/बटटूलाल</t>
+          <t>1709005016/LD/465 — फतेपुर - मेढगंधान कार्य बन्‍दू / पुसउ</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>33610</v>
+        <v>9144</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>40250</v>
+        <v>40638</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>40318</v>
+        <v>40647</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1709005016/LD/663 — फतेपुर- क्रीडागन मैदान निर्माण मा. शा. फतेपुर</t>
+          <t>1709005016/LD/48 — फतेहपुर मेढ बंधान कार्य मुन्‍नीलाल/बटटूलाल</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>71128</v>
+        <v>33610</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>40648</v>
+        <v>40250</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>41210</v>
+        <v>40318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1709005016/LD/664 — फतेपुर- मुक्तिधाम निर्माण कार्य मक्केपाला शमशानं क</t>
+          <t>1709005016/LD/663 — फतेपुर- क्रीडागन मैदान निर्माण मा. शा. फतेपुर</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>401926</v>
+        <v>200000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>198580.49</v>
+        <v>71128</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>40617</v>
+        <v>40648</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>41823</v>
+        <v>41210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1709005016/LD/665 — फतेपुर- शान्तीधाम निर्माण कार्य शमशानं घाट घुटेही</t>
+          <t>1709005016/LD/664 — फतेपुर- मुक्तिधाम निर्माण कार्य मक्केपाला शमशानं क</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>464984</v>
+        <v>401926</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>26114</v>
+        <v>198580.49</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>40764</v>
+        <v>40617</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>41684</v>
+        <v>41823</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1709005016/LD/798 — फतेपुर- शान्तीधाम निर्माण कार्य शमशानं घाट अलौनी</t>
+          <t>1709005016/LD/665 — फतेपुर- शान्तीधाम निर्माण कार्य शमशानं घाट घुटेही</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>200000</v>
+        <v>464984</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>84234</v>
+        <v>26114</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>40624</v>
+        <v>40764</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>41210</v>
+        <v>41684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1709005016/LD/85 — फतेपुर -मेड बंधान कार्य नोनेलाल/रामचरण (0.372)</t>
+          <t>1709005016/LD/798 — फतेपुर- शान्तीधाम निर्माण कार्य शमशानं घाट अलौनी</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>17200</v>
+        <v>200000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>25900</v>
+        <v>84234</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>40269</v>
+        <v>40624</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>40412</v>
+        <v>41210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/02 — फतेपुर-पहुच मार्ग मिटटी मुरम कार्य</t>
+          <t>1709005016/LD/85 — फतेपुर -मेड बंधान कार्य नोनेलाल/रामचरण (0.372)</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>488040</v>
+        <v>17200</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>279848</v>
+        <v>25900</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>39354</v>
+        <v>40269</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>40298</v>
+        <v>40412</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034160596 — फतेपुर- सी. सी.रोड एवं नाली निर्माण कार्य हल्‍लू क</t>
+          <t>1709005016/RC/02 — फतेपुर-पहुच मार्ग मिटटी मुरम कार्य</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>124000</v>
+        <v>488040</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>119188</v>
+        <v>279848</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>41495</v>
+        <v>39354</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>41620</v>
+        <v>40298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034185556 — फतेपुर- जी.एस.बी. मार्ग एवं पुलिया निर्माण मुख्‍यम</t>
+          <t>1709005016/RC/22012034160596 — फतेपुर- सी. सी.रोड एवं नाली निर्माण कार्य हल्‍लू क</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>492000</v>
+        <v>124000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>384677.5</v>
+        <v>119188</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>41663</v>
+        <v>41495</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>42531</v>
+        <v>41620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034206061 — फतेहपुर - सी0सी0रोड एवं नाली निर्माण कार्य गोविन्‍</t>
+          <t>1709005016/RC/22012034185556 — फतेपुर- जी.एस.बी. मार्ग एवं पुलिया निर्माण मुख्‍यम</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>193000</v>
+        <v>492000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>178827.8</v>
+        <v>384677.5</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>41691</v>
+        <v>41663</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>41846</v>
+        <v>42531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034291069 — Phatepur- gram sudoor khed sadk nirman-palapura talaiya se ramprashad ke khet tak</t>
+          <t>1709005016/RC/22012034206061 — फतेहपुर - सी0सी0रोड एवं नाली निर्माण कार्य गोविन्‍</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>1050000</v>
+        <v>193000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>796201.21</v>
+        <v>178827.8</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>42349</v>
+        <v>41691</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>43705</v>
+        <v>41846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034291651 — फतेपुर - सुदूर सडक सम्पर्क मार्ग लाखनचौरी से नोनेलाल के खेत तक</t>
+          <t>1709005016/RC/22012034291069 — Phatepur- gram sudoor khed sadk nirman-palapura talaiya se ramprashad ke khet tak</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>1078000</v>
+        <v>1050000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>0</v>
+        <v>796201.21</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>42344</v>
-[...1 lines deleted...]
-      <c r="K582" s="3"/>
+        <v>42349</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>43705</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034323839 — cc road nali sahit aganbadi se kuddu ki sar tak</t>
+          <t>1709005016/RC/22012034291651 — फतेपुर - सुदूर सडक सम्पर्क मार्ग लाखनचौरी से नोनेलाल के खेत तक</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>0</v>
+        <v>1078000</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>42761</v>
+        <v>42344</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034323842 — C.C road nali sahit aganbadi se kuddu ki sar tak</t>
+          <t>1709005016/RC/22012034323839 — cc road nali sahit aganbadi se kuddu ki sar tak</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034323846 — फतेपुर- सी.सी.रोड एव नाली निर्माण कार्य गंगादीन के घर से मुख्य मार्ग तक अलौनी</t>
+          <t>1709005016/RC/22012034323842 — C.C road nali sahit aganbadi se kuddu ki sar tak</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>84750</v>
+        <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>67276</v>
+        <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>43171</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034331837 — cc road and nali nirman rampal ke ghar se deep singh ke ghartak</t>
+          <t>1709005016/RC/22012034323846 — फतेपुर- सी.सी.रोड एव नाली निर्माण कार्य गंगादीन के घर से मुख्य मार्ग तक अलौनी</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>6000</v>
+        <v>84750</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>0</v>
+        <v>67276</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K586" s="3"/>
+        <v>43171</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>43727</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034345124 — phatehpur - C.C.ROD NIRMAN AAGANVADI BHAVAN SE KUDDU KI SAR TAK -LAKHANCHAURI</t>
+          <t>1709005016/RC/22012034331837 — cc road and nali nirman rampal ke ghar se deep singh ke ghartak</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>546000</v>
+        <v>6000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>72470</v>
+        <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>42938</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034363218 — फतेपुर- सी.सी.रोड एव नाली निर्माण कार्य वरगद के पेड से मलखान के घर तक घुटेही</t>
+          <t>1709005016/RC/22012034345124 — phatehpur - C.C.ROD NIRMAN AAGANVADI BHAVAN SE KUDDU KI SAR TAK -LAKHANCHAURI</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>84750</v>
+        <v>546000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>81780</v>
+        <v>72470</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>43168</v>
+        <v>42938</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>43727</v>
+        <v>43711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034374411 — फतेपुर- सी.सी.रोड एव नाली निर्माण कार्य वरगद के पेड से राजाराम के घर तक मक्केपाला</t>
+          <t>1709005016/RC/22012034363218 — फतेपुर- सी.सी.रोड एव नाली निर्माण कार्य वरगद के पेड से मलखान के घर तक घुटेही</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>84750</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>83610</v>
+        <v>81780</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>43169</v>
+        <v>43168</v>
       </c>
       <c r="K589" s="3" t="n">
         <v>43727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034376063 — सीसी रोड एवं नाली निर्माण बरगद के पेड से राजाराम के घर तक</t>
+          <t>1709005016/RC/22012034374411 — फतेपुर- सी.सी.रोड एव नाली निर्माण कार्य वरगद के पेड से राजाराम के घर तक मक्केपाला</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>0</v>
+        <v>84750</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>0</v>
+        <v>83610</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K590" s="3"/>
+        <v>43169</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>43727</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034382889 — फतेपुर- सी.सी. रोड एव नाली निर्माण कार्य रामकुमार के घर से विजय के घर तक फतेपुर</t>
+          <t>1709005016/RC/22012034376063 — सीसी रोड एवं नाली निर्माण बरगद के पेड से राजाराम के घर तक</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>46500</v>
+        <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>39440</v>
+        <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>43169</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034382891 — फतेपुर- सी.सी. रोड एव नाली निर्माण कार्य कुद्दू की सार से बरमबाबा के चबूतरा तक लाखनचौरी</t>
+          <t>1709005016/RC/22012034382889 — फतेपुर- सी.सी. रोड एव नाली निर्माण कार्य रामकुमार के घर से विजय के घर तक फतेपुर</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>23000</v>
+        <v>46500</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>31860</v>
+        <v>39440</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>43171</v>
+        <v>43169</v>
       </c>
       <c r="K592" s="3" t="n">
         <v>43727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034385369 — फतेपुर- सी.सी.रोड एव नाली निर्माण कार्य कुंजन के घर से भैयन के घर तक कचनपुरा</t>
+          <t>1709005016/RC/22012034382891 — फतेपुर- सी.सी. रोड एव नाली निर्माण कार्य कुद्दू की सार से बरमबाबा के चबूतरा तक लाखनचौरी</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>84750</v>
+        <v>23000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>0</v>
+        <v>31860</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>43218</v>
-[...1 lines deleted...]
-      <c r="K593" s="3"/>
+        <v>43171</v>
+      </c>
+      <c r="K593" s="3" t="n">
+        <v>43727</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034387322 — फतेपुर- सी.सी.रोड एव नाली निर्माण कार्य मुख्य मार्ग से बुद्धू के घर तक मक्केपाला</t>
+          <t>1709005016/RC/22012034385369 — फतेपुर- सी.सी.रोड एव नाली निर्माण कार्य कुंजन के घर से भैयन के घर तक कचनपुरा</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>63562</v>
+        <v>84750</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>43225</v>
+        <v>43218</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034437365 — सीसी रोड एवं नाली निर्माण फतेपुर</t>
+          <t>1709005016/RC/22012034387322 — फतेपुर- सी.सी.रोड एव नाली निर्माण कार्य मुख्य मार्ग से बुद्धू के घर तक मक्केपाला</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>0</v>
+        <v>63562</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>43460</v>
+        <v>43225</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034450118 — KANCHANPURA- CC ROAD + NALI NIRMAN KUNJAN KE GHAR SE BHAIYAN KE GHAR TAK</t>
+          <t>1709005016/RC/22012034437365 — सीसी रोड एवं नाली निर्माण फतेपुर</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>84000</v>
+        <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>75954</v>
+        <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>43630</v>
+        <v>43460</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034450120 — MAKKEPALA -CC ROAD + NALI NIRMAN MUKHYA MARG SE BUDDHU KE GHAR TAK</t>
+          <t>1709005016/RC/22012034450118 — KANCHANPURA- CC ROAD + NALI NIRMAN KUNJAN KE GHAR SE BHAIYAN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>63000</v>
+        <v>84000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>58912</v>
+        <v>75954</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>43629</v>
-[...3 lines deleted...]
-      </c>
+        <v>43630</v>
+      </c>
+      <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034463348 — सी सी रोड नाली  निर्माण कार्य तुलसी राम  के घर से राजाराम के घर तक</t>
+          <t>1709005016/RC/22012034450120 — MAKKEPALA -CC ROAD + NALI NIRMAN MUKHYA MARG SE BUDDHU KE GHAR TAK</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>84750</v>
+        <v>63000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>0</v>
+        <v>58912</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>43464</v>
-[...1 lines deleted...]
-      <c r="K598" s="3"/>
+        <v>43629</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>43736</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034463556 — सी सी रोड नाली  निर्माण कार्य मथुरा मासाब के घर से राजा राम के घर तक</t>
+          <t>1709005016/RC/22012034463348 — सी सी रोड नाली  निर्माण कार्य तुलसी राम  के घर से राजाराम के घर तक</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>50700</v>
+        <v>84750</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>43522</v>
+        <v>43464</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034463603 — सी सी रोड नाली निर्माण  अजय के घर से हल्कू के घर तक</t>
+          <t>1709005016/RC/22012034463556 — सी सी रोड नाली  निर्माण कार्य मथुरा मासाब के घर से राजा राम के घर तक</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>84750</v>
+        <v>50700</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>43520</v>
+        <v>43522</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034525524 — सी सी रोड एवं नाली निर्माण कार्य पंचम के घर से खुशीराम के घर तक ग्राम लाखन चोरी</t>
+          <t>1709005016/RC/22012034463603 — सी सी रोड नाली निर्माण  अजय के घर से हल्कू के घर तक</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>96000</v>
+        <v>84750</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>76950</v>
+        <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>44022</v>
-[...3 lines deleted...]
-      </c>
+        <v>43520</v>
+      </c>
+      <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034525529 — सी सी रोड एवं नाली निर्माण कार्य पंचायत भवन से भुल्ली के घर तक फतेपुर</t>
+          <t>1709005016/RC/22012034525524 — सी सी रोड एवं नाली निर्माण कार्य पंचम के घर से खुशीराम के घर तक ग्राम लाखन चोरी</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>86000</v>
+        <v>96000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>88090</v>
+        <v>76950</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>44146</v>
+        <v>44022</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>44457</v>
+        <v>44422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034663532 — सी सी रोड नाली निर्माण कार्य मुख्य रास्ता फतेपुर से बालक छात्रावास तक</t>
+          <t>1709005016/RC/22012034525529 — सी सी रोड एवं नाली निर्माण कार्य पंचायत भवन से भुल्ली के घर तक फतेपुर</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>53000</v>
+        <v>86000</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>52720</v>
+        <v>88090</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>45205</v>
+        <v>44146</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>45622</v>
+        <v>44457</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034839681 — Khet Talab Deelan Singh/Dharamdash GHUTEHI</t>
+          <t>1709005016/RC/22012034663532 — सी सी रोड नाली निर्माण कार्य मुख्य रास्ता फतेपुर से बालक छात्रावास तक</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>0</v>
+        <v>53000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>0</v>
+        <v>52720</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>45682</v>
-[...1 lines deleted...]
-      <c r="K604" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>45622</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/404 — फतेपुर-जी एस वी मार्ग पंचायत भवन से पीपल की ओर</t>
+          <t>1709005016/RC/22012034839681 — Khet Talab Deelan Singh/Dharamdash GHUTEHI</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>44716</v>
+        <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>40148</v>
-[...3 lines deleted...]
-      </c>
+        <v>45682</v>
+      </c>
+      <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/481 — फतेहपुर- जी. एस .बी .मार्ग + पुलिया निर्माण वन चौकी से फतेहपुर टपरियन की ओर भाग -1 (4.70)</t>
+          <t>1709005016/RC/404 — फतेपुर-जी एस वी मार्ग पंचायत भवन से पीपल की ओर</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>470000</v>
+        <v>200000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>523903</v>
+        <v>44716</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>40173</v>
+        <v>40148</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>40920</v>
+        <v>40235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/639 — फतेपुर - जी0एस0बी0रोड पुलिया निर्माण चॉदवारे रोड से हनुमानजी की मढिया तक घुटेही</t>
+          <t>1709005016/RC/481 — फतेहपुर- जी. एस .बी .मार्ग + पुलिया निर्माण वन चौकी से फतेहपुर टपरियन की ओर भाग -1 (4.70)</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>200000</v>
+        <v>470000</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>89761</v>
+        <v>523903</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>40581</v>
+        <v>40173</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>40943</v>
+        <v>40920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/680 — फतेपुर - सी0 -08 मेनरोड से लाखनचोरी</t>
+          <t>1709005016/RC/639 — फतेपुर - जी0एस0बी0रोड पुलिया निर्माण चॉदवारे रोड से हनुमानजी की मढिया तक घुटेही</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>1505000</v>
+        <v>200000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>1115351.86</v>
+        <v>89761</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>40556</v>
+        <v>40581</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>41354</v>
+        <v>40943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/736 — फतेपुर- सी.सी. रोड एवं नाली निर्माण्‍ा जय सिंह के मकान से प्रेम सिंह के मकान तक(4.99)</t>
+          <t>1709005016/RC/680 — फतेपुर - सी0 -08 मेनरोड से लाखनचोरी</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>499000</v>
+        <v>1505000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>72498</v>
+        <v>1115351.86</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>41161</v>
+        <v>40556</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>41311</v>
+        <v>41354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/फतेपुर सी सी रोड/01 — फतेपुर सी सी रोड</t>
+          <t>1709005016/RC/736 — फतेपुर- सी.सी. रोड एवं नाली निर्माण्‍ा जय सिंह के मकान से प्रेम सिंह के मकान तक(4.99)</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>478240</v>
+        <v>499000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>512365</v>
+        <v>72498</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>39353</v>
+        <v>41161</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>39480</v>
+        <v>41311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034537446 — TILAK KE GHAR KE PAS -NADIP NIRMAN KARYA-ALONI</t>
+          <t>1709005016/RC/फतेपुर सी सी रोड/01 — फतेपुर सी सी रोड</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>22407.99</v>
+        <v>478240</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>1330</v>
+        <v>512365</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44436</v>
+        <v>39353</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>44876</v>
+        <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034537451 — NADIP NIRMAN KAR PIPAL KE PASS BHILONI</t>
+          <t>1709005016/RS/22012034537446 — TILAK KE GHAR KE PAS -NADIP NIRMAN KARYA-ALONI</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>22407.99</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>21580</v>
+        <v>1330</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>44436</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>44897</v>
+        <v>44876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034537455 — NADIP NIRMAN KAR JABAHAR KE GHAR PASS PHATEPUR</t>
+          <t>1709005016/RS/22012034537451 — NADIP NIRMAN KAR PIPAL KE PASS BHILONI</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>22407.99</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>21700</v>
+        <v>21580</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>44438</v>
+        <v>44436</v>
       </c>
       <c r="K613" s="3" t="n">
         <v>44897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034537457 — NADIP NIRMAN KAR YA BARA KE PASS GHUTEHI</t>
+          <t>1709005016/RS/22012034537455 — NADIP NIRMAN KAR JABAHAR KE GHAR PASS PHATEPUR</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>22407.99</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>0</v>
+        <v>21700</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>44288</v>
-[...1 lines deleted...]
-      <c r="K614" s="3"/>
+        <v>44438</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>44897</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034537461 — NADIP NIRMAN KAR GOVIND KE HGAR PASS LAKHANCHOURI</t>
+          <t>1709005016/RS/22012034537457 — NADIP NIRMAN KAR YA BARA KE PASS GHUTEHI</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>22407.99</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>5220</v>
+        <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>44437</v>
-[...3 lines deleted...]
-      </c>
+        <v>44288</v>
+      </c>
+      <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034537463 — NADIP NIRMAN KAR EMLI KE PASS JOTPUR</t>
+          <t>1709005016/RS/22012034537461 — NADIP NIRMAN KAR GOVIND KE HGAR PASS LAKHANCHOURI</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>0</v>
+        <v>22407.99</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>0</v>
+        <v>5220</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>44288</v>
-[...1 lines deleted...]
-      <c r="K616" s="3"/>
+        <v>44437</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>44876</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034545879 — Nadip kar phatepur school pas</t>
+          <t>1709005016/RS/22012034537463 — NADIP NIRMAN KAR EMLI KE PASS JOTPUR</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>22185.32</v>
+        <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>44420</v>
+        <v>44288</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034545883 — Nadeep Kar Norman Kar phatepur chatrabash ke piche</t>
+          <t>1709005016/RS/22012034545879 — Nadip kar phatepur school pas</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>22185.32</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>44420</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034545885 — Nadep Kar Nirman Kar tabal ke pass bhiloni</t>
+          <t>1709005016/RS/22012034545883 — Nadeep Kar Norman Kar phatepur chatrabash ke piche</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>22185.32</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>44420</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034545886 — Nadep Kar Norman karya lakhanchouri neem ke pas</t>
+          <t>1709005016/RS/22012034545885 — Nadep Kar Nirman Kar tabal ke pass bhiloni</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>0</v>
+        <v>22185.32</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>44420</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034545887 — Nadep Norman Karya bara ke pass ghutehi</t>
+          <t>1709005016/RS/22012034545886 — Nadep Kar Norman karya lakhanchouri neem ke pas</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>22185.32</v>
+        <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>44420</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034545889 — Nadep  Nirman Kar  ghutehi puliya ke pass</t>
+          <t>1709005016/RS/22012034545887 — Nadep Norman Karya bara ke pass ghutehi</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>0</v>
+        <v>22185.32</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>44420</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034545892 — Nadep Nirman karya Aloni pipal ke pass</t>
+          <t>1709005016/RS/22012034545889 — Nadep  Nirman Kar  ghutehi puliya ke pass</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>44420</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034545893 — Nadep Nirman karya Aloni pipal ke pass</t>
+          <t>1709005016/RS/22012034545892 — Nadep Nirman karya Aloni pipal ke pass</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>44420</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034545894 — Nadep Nirman Kar Aloni shantidham ke pas</t>
+          <t>1709005016/RS/22012034545893 — Nadep Nirman karya Aloni pipal ke pass</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>44420</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034545895 — Nadep nirman Karya mKkepala bara ke pass</t>
+          <t>1709005016/RS/22012034545894 — Nadep Nirman Kar Aloni shantidham ke pas</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>44420</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034545896 — Nadep Nirman Kar makkepala hallu ke ghar ke pas</t>
+          <t>1709005016/RS/22012034545895 — Nadep nirman Karya mKkepala bara ke pass</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>22185.32</v>
+        <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>44420</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034545899 — Nadep Nirman Kar makkepala majara Kanchanpura halku ke Bari pass</t>
+          <t>1709005016/RS/22012034545896 — Nadep Nirman Kar makkepala hallu ke ghar ke pas</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>22185.32</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>44420</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546935 — nadep nirman kar ranmat girjaprasad bhiloni</t>
+          <t>1709005016/RS/22012034545899 — Nadep Nirman Kar makkepala majara Kanchanpura halku ke Bari pass</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>0</v>
+        <v>22185.32</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44424</v>
+        <v>44420</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546938 — nadep nirman kar chotelal bhiloni</t>
+          <t>1709005016/RS/22012034546935 — nadep nirman kar ranmat girjaprasad bhiloni</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546941 — nadep nirman kar gya prasad lakhanchouri</t>
+          <t>1709005016/RS/22012034546938 — nadep nirman kar chotelal bhiloni</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546943 — prahlad singh lakhanchouri nadep nirman kar</t>
+          <t>1709005016/RS/22012034546941 — nadep nirman kar gya prasad lakhanchouri</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546945 — nadep nirman kar prabharani rajaram phatepur</t>
+          <t>1709005016/RS/22012034546943 — prahlad singh lakhanchouri nadep nirman kar</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546948 — nadep nirman karramesh singh harisingh phatepur</t>
+          <t>1709005016/RS/22012034546945 — nadep nirman kar prabharani rajaram phatepur</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546949 — nadep nirman karramesh singh harisingh phatepur</t>
+          <t>1709005016/RS/22012034546948 — nadep nirman karramesh singh harisingh phatepur</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546951 — nadep nirman kar vijay singh phatepur</t>
+          <t>1709005016/RS/22012034546949 — nadep nirman karramesh singh harisingh phatepur</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546952 — nadep nirman kar lekhram phatepur</t>
+          <t>1709005016/RS/22012034546951 — nadep nirman kar vijay singh phatepur</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546953 — nadep nirman kar narayan singh aloni</t>
+          <t>1709005016/RS/22012034546952 — nadep nirman kar lekhram phatepur</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>12630.91</v>
+        <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546954 — nadep nirman kar prem singh aloni</t>
+          <t>1709005016/RS/22012034546953 — nadep nirman kar narayan singh aloni</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546955 — nadep nirman kar munna singh aloni</t>
+          <t>1709005016/RS/22012034546954 — nadep nirman kar prem singh aloni</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546958 — nadep nirman kar kamlesh singh aloni</t>
+          <t>1709005016/RS/22012034546955 — nadep nirman kar munna singh aloni</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546961 — nadep nirman kar  jai singh ghutehi</t>
+          <t>1709005016/RS/22012034546958 — nadep nirman kar kamlesh singh aloni</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546962 — nadep nirman bhagbandash babulal ghutehi</t>
+          <t>1709005016/RS/22012034546961 — nadep nirman kar  jai singh ghutehi</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546967 — nadep nirman kar suresh singh makkepala</t>
+          <t>1709005016/RS/22012034546962 — nadep nirman bhagbandash babulal ghutehi</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034546972 — nadep nirman kar  nityapal makkepala</t>
+          <t>1709005016/RS/22012034546967 — nadep nirman kar suresh singh makkepala</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034548883 — nadip nirman kar jankiprasad makkepala</t>
+          <t>1709005016/RS/22012034546972 — nadep nirman kar  nityapal makkepala</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>0</v>
+        <v>12630.91</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034548885 — nadip nirman kar prem singh makkepala</t>
+          <t>1709005016/RS/22012034548883 — nadip nirman kar jankiprasad makkepala</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034548886 — nadip nirman kar khilan singh makkepala</t>
+          <t>1709005016/RS/22012034548885 — nadip nirman kar prem singh makkepala</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Compost Pit for Community / Repair and Maintenance of Compost Pit for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034548889 — nadip nirman kar nityapal makkepala</t>
+          <t>1709005016/RS/22012034548886 — nadip nirman kar khilan singh makkepala</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Repair &amp; Maint of Compost Pit for Community / Repair and Maintenance of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034548891 — nadip nirman kar lakhan singh makkepala</t>
+          <t>1709005016/RS/22012034548889 — nadip nirman kar nityapal makkepala</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034554865 — Nadip nirman kar narayan singh aloni</t>
+          <t>1709005016/RS/22012034548891 — nadip nirman kar lakhan singh makkepala</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>44300</v>
+        <v>44424</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034554868 — nadip nirman kar mahesh singh phatepur</t>
+          <t>1709005016/RS/22012034554865 — Nadip nirman kar narayan singh aloni</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034555638 — Nadip nirman kar Jankiprasad makepala</t>
+          <t>1709005016/RS/22012034554868 — nadip nirman kar mahesh singh phatepur</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034555639 — Nadip nirman kar Jankiprasad makepala</t>
+          <t>1709005016/RS/22012034555638 — Nadip nirman kar Jankiprasad makepala</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034555641 — Nadip kar hukam Singh aloni</t>
+          <t>1709005016/RS/22012034555639 — Nadip nirman kar Jankiprasad makepala</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012034555646 — Nadip kar ramsewak halku aloni</t>
+          <t>1709005016/RS/22012034555641 — Nadip kar hukam Singh aloni</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RS/22012035119264 — नाली निर्माण कार्य प्राथमिक स्कूल से प्रेम सिंह के घर की ओर फतेपुर</t>
+          <t>1709005016/RS/22012034555646 — Nadip kar ramsewak halku aloni</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>49000</v>
+        <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>14823</v>
+        <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>45452</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012034513324 — khet talab bhail ghat aloni</t>
+          <t>1709005016/RS/22012035119264 — नाली निर्माण कार्य प्राथमिक स्कूल से प्रेम सिंह के घर की ओर फतेपुर</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>348997.38</v>
+        <v>49000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>344590.67</v>
+        <v>14823</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>43895</v>
+        <v>45452</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>45768</v>
+        <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012034615782 — sarbjanik khet talab ghutehi</t>
+          <t>1709005016/WC/22012034513324 — khet talab bhail ghat aloni</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>365107.54</v>
+        <v>348997.38</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>0</v>
+        <v>344590.67</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K659" s="3"/>
+        <v>43895</v>
+      </c>
+      <c r="K659" s="3" t="n">
+        <v>45768</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012034616333 — BOULDAR CHECK DAM TAPRAN KE PAAS</t>
+          <t>1709005016/WC/22012034615782 — sarbjanik khet talab ghutehi</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>105110.34</v>
+        <v>365107.54</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>44106</v>
+        <v>44222</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012034616334 — BOULDAR CHECK DAM MAZAR KE PAAS JODHOUR</t>
+          <t>1709005016/WC/22012034616333 — BOULDAR CHECK DAM TAPRAN KE PAAS</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>93501.9</v>
+        <v>105110.34</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>62534</v>
+        <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>44517</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012034616335 — BOULDAR CHECK DAM KHAIL MAIDAN KE PAAS</t>
+          <t>1709005016/WC/22012034616334 — BOULDAR CHECK DAM MAZAR KE PAAS JODHOUR</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>95444.27</v>
+        <v>93501.9</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>51755</v>
+        <v>62534</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>44347</v>
+        <v>44517</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>44746</v>
+        <v>44876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012034616336 — BOULDAR CHECK DAM TALAB KE UPER ALONI</t>
+          <t>1709005016/WC/22012034616335 — BOULDAR CHECK DAM KHAIL MAIDAN KE PAAS</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>100000.34</v>
+        <v>95444.27</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>72854</v>
+        <v>51755</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>44349</v>
+        <v>44347</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>44876</v>
+        <v>44746</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012034616337 — BOLDAR CHACK DAM BAKHAT KE KHET KE PAAS</t>
+          <t>1709005016/WC/22012034616336 — BOULDAR CHECK DAM TALAB KE UPER ALONI</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>99164.48</v>
+        <v>100000.34</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>74770</v>
+        <v>72854</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>44359</v>
+        <v>44349</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>44873</v>
+        <v>44876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012034725498 — CTR TOP ROOF RAIN WATER HARVESTING PANCHAYAT BHWAN PHATEHPUR</t>
+          <t>1709005016/WC/22012034616337 — BOLDAR CHACK DAM BAKHAT KE KHET KE PAAS</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>22173.14</v>
+        <v>99164.48</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>0</v>
+        <v>74770</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44288</v>
-[...1 lines deleted...]
-      <c r="K665" s="3"/>
+        <v>44359</v>
+      </c>
+      <c r="K665" s="3" t="n">
+        <v>44873</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012034725531 — CTR TOP ROOF RAIN WATER HARVESTING GOVT.MIDDLE SCHOOL PHATEHPUR</t>
+          <t>1709005016/WC/22012034725498 — CTR TOP ROOF RAIN WATER HARVESTING PANCHAYAT BHWAN PHATEHPUR</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>22173.14</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44311</v>
+        <v>44288</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012034798218 — 100%</t>
+          <t>1709005016/WC/22012034725531 — CTR TOP ROOF RAIN WATER HARVESTING GOVT.MIDDLE SCHOOL PHATEHPUR</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>0</v>
+        <v>22173.14</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>44300</v>
+        <v>44311</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012034811823 — mai ki bagiya nirman kar aloni</t>
+          <t>1709005016/WC/22012034798218 — 100%</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012034919138 — stop dam marramt kary kundan nala</t>
+          <t>1709005016/WC/22012034811823 — mai ki bagiya nirman kar aloni</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44471</v>
+        <v>44424</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035007050 — Parkuletion tenk makkepala bhaiyan ke khet pass</t>
+          <t>1709005016/WC/22012034919138 — stop dam marramt kary kundan nala</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>673705.58</v>
+        <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>644156.93</v>
+        <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>44912</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035007056 — Parkuletion tenk ALONI RAM SINGH KE KHET PASS</t>
+          <t>1709005016/WC/22012035007050 — Parkuletion tenk makkepala bhaiyan ke khet pass</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>607118.29</v>
+        <v>673705.58</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>329590</v>
+        <v>644156.93</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>44916</v>
+        <v>44912</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>46194</v>
+        <v>45196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035027308 — parkulection tenk makkepala majra kanchanpura</t>
+          <t>1709005016/WC/22012035007056 — Parkuletion tenk ALONI RAM SINGH KE KHET PASS</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>0</v>
+        <v>607118.29</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>0</v>
+        <v>329590</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>44881</v>
-[...1 lines deleted...]
-      <c r="K672" s="3"/>
+        <v>44916</v>
+      </c>
+      <c r="K672" s="3" t="n">
+        <v>46194</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035027318 — parkulection tenk ghutehi</t>
+          <t>1709005016/WC/22012035027308 — parkulection tenk makkepala majra kanchanpura</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>44881</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035027320 — parkulection tenk lakhanchouri</t>
+          <t>1709005016/WC/22012035027318 — parkulection tenk ghutehi</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>44881</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035027323 — parkulection tenk ghutehi lekeshke ghar pass</t>
+          <t>1709005016/WC/22012035027320 — parkulection tenk lakhanchouri</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>44881</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035027328 — nirman neer kundan pass makkepala</t>
+          <t>1709005016/WC/22012035027323 — parkulection tenk ghutehi lekeshke ghar pass</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>44881</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035027334 — nirman neer ghutehi hanuman ji ke mandar pass</t>
+          <t>1709005016/WC/22012035027328 — nirman neer kundan pass makkepala</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>44881</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035087178 — बड़ा तालाब बंड बिस्तार कार्य घुटेही</t>
+          <t>1709005016/WC/22012035027334 — nirman neer ghutehi hanuman ji ke mandar pass</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>941000</v>
+        <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>45030</v>
+        <v>44881</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035119728 — parkulection tenk harprasad ke khet pass</t>
+          <t>1709005016/WC/22012035087178 — बड़ा तालाब बंड बिस्तार कार्य घुटेही</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>774424.38</v>
+        <v>941000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>509804.78</v>
+        <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>45421</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035119732 — parkulection tenk gulabrani ke khet pass makkepala</t>
+          <t>1709005016/WC/22012035119728 — parkulection tenk harprasad ke khet pass</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>864130.73</v>
+        <v>774424.38</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>0</v>
+        <v>509804.78</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>45184</v>
-[...1 lines deleted...]
-      <c r="K680" s="3"/>
+        <v>45421</v>
+      </c>
+      <c r="K680" s="3" t="n">
+        <v>46131</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035120869 — Khet talab khilan /ram singh aloni</t>
+          <t>1709005016/WC/22012035119732 — parkulection tenk gulabrani ke khet pass makkepala</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>0</v>
+        <v>864130.73</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation-Horticulture-Community / Along the coast Block Plantation of Horticulture Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035135341 — parkulection tenk tilakrani ke khet pass ghutehi</t>
+          <t>1709005016/WC/22012035120869 — Khet talab khilan /ram singh aloni</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>828719.16</v>
+        <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Coastal Block Plantation-Horticulture-Community / Along the coast Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035135349 — parkulection tenk khilan ke  khet pass makkepala</t>
+          <t>1709005016/WC/22012035135341 — parkulection tenk tilakrani ke khet pass ghutehi</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>0</v>
+        <v>828719.16</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Coastal Line Plantation-Horticulture-Community / Along the coast Line Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035135386 — parkulection tenk Gulab rani ke khet pass makkepala</t>
+          <t>1709005016/WC/22012035135349 — parkulection tenk khilan ke  khet pass makkepala</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Line Plantation-Horticulture-Community / Along the coast Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035140291 — parkulection tenk hakam ke khet pass makkepala</t>
+          <t>1709005016/WC/22012035135386 — parkulection tenk Gulab rani ke khet pass makkepala</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035140300 — khet talab khilan makkepala</t>
+          <t>1709005016/WC/22012035140291 — parkulection tenk hakam ke khet pass makkepala</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035140306 — Khet talab lila halke ghutehi</t>
+          <t>1709005016/WC/22012035140300 — khet talab khilan makkepala</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035140318 — khet talab karan parsu lakhanchouri</t>
+          <t>1709005016/WC/22012035140306 — Khet talab lila halke ghutehi</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035140325 — khet talab rikhiram makkepala</t>
+          <t>1709005016/WC/22012035140318 — khet talab karan parsu lakhanchouri</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035140334 — grebiyan batar nirman kar aloni ram singh ke khet pass</t>
+          <t>1709005016/WC/22012035140325 — khet talab rikhiram makkepala</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035140346 — grebiyan nirman kar aloni kundan nala gangadeen ke khet pas</t>
+          <t>1709005016/WC/22012035140334 — grebiyan batar nirman kar aloni ram singh ke khet pass</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035140359 — grebiyan nirman kar harprasad ke khet pass lakhanchouri</t>
+          <t>1709005016/WC/22012035140346 — grebiyan nirman kar aloni kundan nala gangadeen ke khet pas</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035145077 — nali nirman kar prathmik shala se prem singh ke ghar ki or makkepala</t>
+          <t>1709005016/WC/22012035140359 — grebiyan nirman kar harprasad ke khet pass lakhanchouri</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035178043 — Gp-Fatepur Greviyan Nirman Ridha nala pr khilane ke khet ke pas</t>
+          <t>1709005016/WC/22012035145077 — nali nirman kar prathmik shala se prem singh ke ghar ki or makkepala</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>45315</v>
+        <v>45184</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035178044 — Gp-Fatepur Greviyan Nirman Ridha nala pr khilane ke khet ke pas</t>
+          <t>1709005016/WC/22012035178043 — Gp-Fatepur Greviyan Nirman Ridha nala pr khilane ke khet ke pas</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035178045 — Gp-Fatepur Greviyan Nirman Ridha nala pr khilane ke khet ke pas</t>
+          <t>1709005016/WC/22012035178044 — Gp-Fatepur Greviyan Nirman Ridha nala pr khilane ke khet ke pas</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035178047 — Gp-Fatepur Greviyan Nirman Ridha nala pr khilane ke khet ke pas</t>
+          <t>1709005016/WC/22012035178045 — Gp-Fatepur Greviyan Nirman Ridha nala pr khilane ke khet ke pas</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035178048 — Gp-Fatepur Greviyan Nirman Ridha nala pr khilane ke khet ke pas</t>
+          <t>1709005016/WC/22012035178047 — Gp-Fatepur Greviyan Nirman Ridha nala pr khilane ke khet ke pas</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035178053 — Gp-Fatepur Greviyan Nirman Ridha nala pr jeet singh ke khet ke pas</t>
+          <t>1709005016/WC/22012035178048 — Gp-Fatepur Greviyan Nirman Ridha nala pr khilane ke khet ke pas</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>195840.9</v>
+        <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>179475</v>
+        <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>45364</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035178084 — Gp-Fatepur Greviyan Nirman Ridha nala pr sevak ke khet ke pas</t>
+          <t>1709005016/WC/22012035178053 — Gp-Fatepur Greviyan Nirman Ridha nala pr jeet singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>196586.85</v>
+        <v>195840.9</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>177124</v>
+        <v>179475</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>45365</v>
+        <v>45364</v>
       </c>
       <c r="K700" s="3" t="n">
         <v>45768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035178088 — Gp-Fatepur Greviyan Nirman Ridha nala pr shivraj  ke khet ke pasp</t>
+          <t>1709005016/WC/22012035178084 — Gp-Fatepur Greviyan Nirman Ridha nala pr sevak ke khet ke pas</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>0</v>
+        <v>196586.85</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>0</v>
+        <v>177124</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K701" s="3"/>
+        <v>45365</v>
+      </c>
+      <c r="K701" s="3" t="n">
+        <v>45768</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035178092 — Gp-Fatepur Greviyan Nirman Ridha nala pr shukh singh  ke khet ke pas</t>
+          <t>1709005016/WC/22012035178088 — Gp-Fatepur Greviyan Nirman Ridha nala pr shivraj  ke khet ke pasp</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035184507 — फतेहपुर-स्टापडेम निर्माण कार्य फतेहपुर</t>
+          <t>1709005016/WC/22012035178092 — Gp-Fatepur Greviyan Nirman Ridha nala pr shukh singh  ke khet ke pas</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>132000</v>
+        <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>45184</v>
+        <v>45315</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035195828 — Gp Fpatepur work Greviyan Nirman patpara Nala pr harprasad ke khet pas</t>
+          <t>1709005016/WC/22012035184507 — फतेहपुर-स्टापडेम निर्माण कार्य फतेहपुर</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>0</v>
+        <v>132000</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>45315</v>
+        <v>45184</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035195837 — Gp Fpatepur work Greviyan Nirman patpara Nala pr pul ke  pas</t>
+          <t>1709005016/WC/22012035195828 — Gp Fpatepur work Greviyan Nirman patpara Nala pr harprasad ke khet pas</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035215288 — Gp-Fatepur Greviyan Nirman Ridha nala pr shukh singh ke khet ke pas</t>
+          <t>1709005016/WC/22012035195837 — Gp Fpatepur work Greviyan Nirman patpara Nala pr pul ke  pas</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>45449</v>
+        <v>45315</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035215292 — Gp-Fatepur Greviyan Nirman Ridha nala pr shukh singh ke khet ke pas</t>
+          <t>1709005016/WC/22012035215288 — Gp-Fatepur Greviyan Nirman Ridha nala pr shukh singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035215300 — Gp-Fatepur Greviyan Nirman Ridha nala pr khilane singh ke khet ke pas</t>
+          <t>1709005016/WC/22012035215292 — Gp-Fatepur Greviyan Nirman Ridha nala pr shukh singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035217158 — Gp-Fatepur Greviyan Nirman Ridha nala pr shukh singh ke khet ke pas</t>
+          <t>1709005016/WC/22012035215300 — Gp-Fatepur Greviyan Nirman Ridha nala pr khilane singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>236685.19</v>
+        <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>45389</v>
+        <v>45449</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035217159 — Gp-Fatepur Greviyan Nirman Ridha nala pr khilane singh ke khet ke pas</t>
+          <t>1709005016/WC/22012035217158 — Gp-Fatepur Greviyan Nirman Ridha nala pr shukh singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>236685.19</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>45389</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035217160 — Gp-Fatepur Greviyan Nirman Ridha nala pr shivraj singh ke khet ke pas</t>
+          <t>1709005016/WC/22012035217159 — Gp-Fatepur Greviyan Nirman Ridha nala pr khilane singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>236685.19</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>45389</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/22012035263604 — nirman neer nirman kar badoran har makkepala</t>
+          <t>1709005016/WC/22012035217160 — Gp-Fatepur Greviyan Nirman Ridha nala pr shivraj singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>0</v>
+        <v>236685.19</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>45761</v>
+        <v>45389</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/GIS/30438 — PERCOLATION TANK RAJESH KE KHET KE PAS GHUTEHI PHATEPUR</t>
+          <t>1709005016/WC/22012035263604 — nirman neer nirman kar badoran har makkepala</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>773499.51</v>
+        <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>753788.63</v>
+        <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>45194</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/GIS/30439 — PERCOLATION TANK MAHARAJ SINGH KE KHET KE PAS LAKHNCHAURI PHATEPUR</t>
+          <t>1709005016/WC/GIS/30438 — PERCOLATION TANK RAJESH KE KHET KE PAS GHUTEHI PHATEPUR</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>723390.06</v>
+        <v>773499.51</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>618160</v>
+        <v>753788.63</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>44958</v>
+        <v>45194</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>46199</v>
+        <v>45366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WC/GIS/30440 — PERCOLATION TANK KHILAN SINGH KE KHET KE PAS MAKKEPALA FATEPUR</t>
+          <t>1709005016/WC/GIS/30439 — PERCOLATION TANK MAHARAJ SINGH KE KHET KE PAS LAKHNCHAURI PHATEPUR</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>634916.55</v>
+        <v>723390.06</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>622340.4</v>
+        <v>618160</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>45032</v>
+        <v>44958</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>45621</v>
+        <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WH/03 — फतेपुर-नवीन तालाब निर्माण कार्य अलौनी</t>
+          <t>1709005016/WC/GIS/30440 — PERCOLATION TANK KHILAN SINGH KE KHET KE PAS MAKKEPALA FATEPUR</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>499000</v>
+        <v>634916.55</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>367110</v>
+        <v>622340.4</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>39376</v>
+        <v>45032</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>39309</v>
+        <v>45621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WH/100 — फतेपुर- तालाब वंड विस्‍तार बेस्‍ट वियर निर्माण भिलोनी (4.95)</t>
+          <t>1709005016/WH/03 — फतेपुर-नवीन तालाब निर्माण कार्य अलौनी</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>200000</v>
+        <v>499000</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>208865</v>
+        <v>367110</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>40318</v>
+        <v>39376</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>40949</v>
+        <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WH/101 — फतेपुर - तालाब बण्‍ड विस्‍तार पिंचिग वियर निर्माण मक्‍केपाला</t>
+          <t>1709005016/WH/100 — फतेपुर- तालाब वंड विस्‍तार बेस्‍ट वियर निर्माण भिलोनी (4.95)</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>122900</v>
+        <v>208865</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>40318</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>40415</v>
+        <v>40949</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WH/22012034938014 — बड़ा तालाब बंड बिस्तार कार्य घुटेही</t>
+          <t>1709005016/WH/101 — फतेपुर - तालाब बण्‍ड विस्‍तार पिंचिग वियर निर्माण मक्‍केपाला</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>941000</v>
+        <v>200000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>875537.33</v>
+        <v>122900</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>45426</v>
+        <v>40318</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>46147</v>
+        <v>40415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WH/22012034942785 — तालाब जीर्णोद्वार कार्य ओरापुरा तालाब ग्राम मक्‍केपाला</t>
+          <t>1709005016/WH/22012034938014 — बड़ा तालाब बंड बिस्तार कार्य घुटेही</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>821000</v>
+        <v>941000</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>813256.14</v>
+        <v>875537.33</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>45809</v>
+        <v>45426</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>46154</v>
+        <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1709005016/WH/27 — फतेपुर नवीन तालाबनिर्माण धुरेही</t>
+          <t>1709005016/WH/22012034942785 — तालाब जीर्णोद्वार कार्य ओरापुरा तालाब ग्राम मक्‍केपाला</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>486080</v>
+        <v>821000</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>345463</v>
+        <v>813256.14</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>39573</v>
+        <v>45809</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>39182</v>
+        <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1709005/RC/199 — फतेपुर-बिगडेवनो का सुधार लालपुरा</t>
+          <t>1709005016/WH/27 — फतेपुर नवीन तालाबनिर्माण धुरेही</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>257000</v>
+        <v>486080</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>175187.1</v>
+        <v>345463</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>39742</v>
-[...1 lines deleted...]
-      <c r="K722" s="3"/>
+        <v>39573</v>
+      </c>
+      <c r="K722" s="3" t="n">
+        <v>39182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Sand Moram / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1709005/RC/329 — मडवा - मडवा से फतेपुर मार्ग उन्‍नयन</t>
+          <t>1709005/RC/199 — फतेपुर-बिगडेवनो का सुधार लालपुरा</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>3767000</v>
+        <v>257000</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>220182.57</v>
+        <v>175187.1</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>40208</v>
-[...3 lines deleted...]
-      </c>
+        <v>39742</v>
+      </c>
+      <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C724" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D724" s="1" t="inlineStr">
+        <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E724" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F724" s="1" t="inlineStr">
+        <is>
+          <t>1709005/RC/329 — मडवा - मडवा से फतेपुर मार्ग उन्‍नयन</t>
+        </is>
+      </c>
+      <c r="G724" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H724" s="2" t="n">
+        <v>3767000</v>
+      </c>
+      <c r="I724" s="2" t="n">
+        <v>220182.57</v>
+      </c>
+      <c r="J724" s="3" t="n">
+        <v>40208</v>
+      </c>
+      <c r="K724" s="3" t="n">
+        <v>39182</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
+      <c r="A725" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B725" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C724" s="1" t="inlineStr">
+      <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D724" s="1" t="inlineStr">
+      <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
-      <c r="E724" s="1" t="inlineStr">
+      <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F724" s="1" t="inlineStr">
+      <c r="F725" s="1" t="inlineStr">
         <is>
           <t>1709005/RC/643 — फतेपुर - बारहमासी ग्रामीण सम्‍पर्क सडक सी 08 मक्‍क</t>
         </is>
       </c>
-      <c r="G724" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H724" s="2" t="n">
+      <c r="G725" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H725" s="2" t="n">
         <v>1102000</v>
       </c>
-      <c r="I724" s="2" t="n">
+      <c r="I725" s="2" t="n">
         <v>899041.07</v>
       </c>
-      <c r="J724" s="3" t="n">
+      <c r="J725" s="3" t="n">
         <v>40435</v>
       </c>
-      <c r="K724" s="3" t="n">
+      <c r="K725" s="3" t="n">
         <v>41354</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>