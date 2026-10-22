--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K725"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-22 02:14:04</t>
+          <t>Exported on: 2026-10-22 06:14:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">