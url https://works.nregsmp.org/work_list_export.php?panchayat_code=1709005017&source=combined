--- v0 (2026-09-04)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K850"/>
+  <dimension ref="A1:K853"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 10:13:48</t>
+          <t>Exported on: 2026-10-21 01:51:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -941,51 +941,51 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1709005017/AV/22012034664366 — बिरामपुरा -निर्मल नीर निर्माण कार्य  हरिजन मुहल्ला के पास</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45683</v>
@@ -1564,51 +1564,51 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1709005017/DP/22012034598527 — बीरमपुरा - वसुधा वाटिका बृछारोपण कार्य सामुदायिक मंगल भवन के पास बीरमपुरा</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>55740.22</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>13200</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45190</v>
@@ -1897,98 +1897,98 @@
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45060</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1709005017/IC/22012034891419 — बिरामपुरा -सामुदायिक सिचाई कूप निर्माण कार्य पूरन के खेत के पास</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1709005017/IC/22012034891420 — बिरामपुरा -सामुदायिक सिचाई कूप निर्माण कार्य जगदीश सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
@@ -9170,51 +9170,51 @@
       <c r="J196" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K196" s="3" t="n">
         <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/22012035301027 — बिरामपुरा -खेत तालाब निर्माण कार्य कल्याण /बद्री गौंड</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45683</v>
@@ -9897,51 +9897,51 @@
       <c r="J211" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K211" s="3" t="n">
         <v>46184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/22012035336512 — बिरामपुरा -खेत तालाब निर्माण कार्य केरा बाई बबलू</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>199328.04</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45749</v>
@@ -10091,239 +10091,239 @@
       <c r="J215" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/22012035336544 — बिरामपुरा -खेत तालाब निर्माण कार्य प्रीतम सिंह गौंड</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>199328.04</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>74629.92</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/22012035336566 — बिरामपूरा - कपिल धारा कूप निर्माण कार्य झलकन चौधरी</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/22012035336576 — बिरामपूरा - कपिल धारा कूप निर्माण कार्य गोदा बाई कृपाल</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/22012035336587 — बिरामपूरा - कपिल धारा कूप निर्माण कार्य विजनिया बाई चौधरी</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/22012035336593 — बिरामपूरा - कपिल धारा कूप निर्माण कार्य कल्याण सिंह gound</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45749</v>
@@ -10473,51 +10473,51 @@
       <c r="J223" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/22012035487144 — बिरामपुरा -कपिल धारा कूप निर्माण कार्य शंकर सिंह गौंड</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45761</v>
@@ -10765,145 +10765,145 @@
       <c r="J229" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>46198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/22012035527417 — बिरामपूरा -खेत तालाब निर्माण कार्य हल्लू सिंह गौंड</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>199767.56</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>129055.19</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/22012035527421 — बिरामपूरा -खेत तालाब निर्माण कार्य शिवलाल सिंह गौंड</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>199767.56</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>98959.51</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/22012035527426 — बिरामपूरा -खेत तालाब निर्माण कार्य तिलक रानी गौंड</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45761</v>
@@ -11004,51 +11004,51 @@
       <c r="J234" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/22012035527441 — बिरामपूरा -खेत तालाब निर्माण कार्य तातु सिंह गौंड</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>199767.56</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>56912.56</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45799</v>
@@ -11100,145 +11100,145 @@
       <c r="J236" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/22012035542908 — बिरमपुरा -रिचार्ज पिट निर्माण कार्य अथइआ कूप के पास</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/22012035542910 — बिरमपुरा -रिचार्ज पिट निर्माण कार्य लूला उर्फ़ परमलाल कूप के पास</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/22012035542912 — बिरमपुरा -रिचार्ज पिट निर्माण कार्य पाल मुहल्ला बहिर कूप के पास</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45761</v>
@@ -28073,51 +28073,51 @@
       <c r="J583" s="3" t="n">
         <v>44718</v>
       </c>
       <c r="K583" s="3" t="n">
         <v>44909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4583184 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119976390</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>45568</v>
@@ -28316,51 +28316,51 @@
       <c r="J588" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>45749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4591999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121686755</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>21717</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>45568</v>
@@ -28559,51 +28559,51 @@
       <c r="J593" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K593" s="3" t="n">
         <v>45749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4622514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126544416</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>22221</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>45568</v>
@@ -28704,125 +28704,127 @@
       <c r="J596" s="3" t="n">
         <v>45674</v>
       </c>
       <c r="K596" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4917018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119976615</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>21429</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4917019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119977667</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>19602</v>
+        <v>23202</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>45718</v>
       </c>
-      <c r="K598" s="3"/>
+      <c r="K598" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -28847,51 +28849,51 @@
       <c r="J599" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4918413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121407065</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>21429</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>45718</v>
@@ -28943,98 +28945,98 @@
       <c r="J601" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>45918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4918416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121409959</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>22482</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4918418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121411587</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>22734</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>45718</v>
@@ -29086,51 +29088,51 @@
       <c r="J604" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4918708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125046473</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>20139</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45718</v>
@@ -29182,431 +29184,431 @@
       <c r="J606" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K606" s="3" t="n">
         <v>45918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4919106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122059694</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>17775</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4919475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125366216</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>20376</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K608" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4919525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125467504</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>18039</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4919775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126485026</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>19593</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K610" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4920249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126280245</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>22491</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4920250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126280895</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>22986</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4920737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125854427</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>18027</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4920928 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125883033</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>22242</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4921620 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126542129</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>21420</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>45718</v>
@@ -29658,51 +29660,51 @@
       <c r="J616" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K616" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4922949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142124576</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>20127</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>45718</v>
@@ -29754,51 +29756,51 @@
       <c r="J618" s="3" t="n">
         <v>45732</v>
       </c>
       <c r="K618" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/4928193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125854999</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>21672</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>45732</v>
@@ -29901,98 +29903,98 @@
       <c r="J621" s="3" t="n">
         <v>45732</v>
       </c>
       <c r="K621" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/5011029 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121414175</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>13323</v>
+        <v>21723</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/5183521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122151020</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>45750</v>
@@ -30142,145 +30144,145 @@
       <c r="J626" s="3" t="n">
         <v>42763</v>
       </c>
       <c r="K626" s="3" t="n">
         <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/5475022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122161478</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>9396</v>
+        <v>19896</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/5475304 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122038670</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>7842</v>
+        <v>18342</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/5475306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122040231</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>13311</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>45768</v>
@@ -30381,145 +30383,145 @@
       <c r="J631" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K631" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/5662577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125878788</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/5687192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120409509</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/5732772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126833943</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>45898</v>
@@ -30620,145 +30622,145 @@
       <c r="J636" s="3" t="n">
         <v>42520</v>
       </c>
       <c r="K636" s="3" t="n">
         <v>43061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/5859721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125463982</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>46027</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/5859750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128655204</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>13572</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>46027</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>1709005017/IF/IAY/5859915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125323430</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>46027</v>
@@ -30800,10165 +30802,10306 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>15108</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K640" s="3" t="n">
         <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/636890 — Construction of IAY House -IAY REG. NO. MP1856536</t>
+          <t>1709005017/IF/IAY/6364964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125852805</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>15456</v>
+        <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>42784</v>
-[...3 lines deleted...]
-      </c>
+        <v>45704</v>
+      </c>
+      <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/72850 — Construction of IAY House -IAY REG. NO. MP-09-005-017-001/03970</t>
+          <t>1709005017/IF/IAY/6365663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128654728</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>11580</v>
+        <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>44291</v>
-[...3 lines deleted...]
-      </c>
+        <v>45704</v>
+      </c>
+      <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/72851 — Construction of IAY House -IAY REG. NO. MP-09-005-017-001/3967</t>
+          <t>1709005017/IF/IAY/6366099 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127123832</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>12931</v>
+        <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>44291</v>
-[...3 lines deleted...]
-      </c>
+        <v>45704</v>
+      </c>
+      <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/79628 — Construction of IAY House -IAY REG. NO. MP-09-005-017-001/3966</t>
+          <t>1709005017/IF/IAY/636890 — Construction of IAY House -IAY REG. NO. MP1856536</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>14310</v>
+        <v>15030</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>15474</v>
+        <v>15456</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>42768</v>
+        <v>42784</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>43637</v>
+        <v>43279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/833871 — Construction of IAY House -IAY REG. NO. MP1253389</t>
+          <t>1709005017/IF/IAY/72850 — Construction of IAY House -IAY REG. NO. MP-09-005-017-001/03970</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>15372</v>
+        <v>11580</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>42879</v>
+        <v>44291</v>
       </c>
       <c r="K645" s="3" t="n">
-        <v>43250</v>
+        <v>45056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/837231 — Construction of IAY House -IAY REG. NO. MP1316956</t>
+          <t>1709005017/IF/IAY/72851 — Construction of IAY House -IAY REG. NO. MP-09-005-017-001/3967</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>15660</v>
+        <v>12931</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>43313</v>
+        <v>44291</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>43461</v>
+        <v>44835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/847663 — Construction of IAY House -IAY REG. NO. MP1460237</t>
+          <t>1709005017/IF/IAY/79628 — Construction of IAY House -IAY REG. NO. MP-09-005-017-001/3966</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>15504</v>
+        <v>15474</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>42887</v>
+        <v>42768</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>43250</v>
+        <v>43637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/850790 — Construction of IAY House -IAY REG. NO. MP1501642</t>
+          <t>1709005017/IF/IAY/833871 — Construction of IAY House -IAY REG. NO. MP1253389</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>15360</v>
+        <v>15372</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>42881</v>
+        <v>42879</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>43197</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/853849 — Construction of IAY House -IAY REG. NO. MP1538200</t>
+          <t>1709005017/IF/IAY/837231 — Construction of IAY House -IAY REG. NO. MP1316956</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>15420</v>
+        <v>15660</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>42887</v>
+        <v>43313</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>43197</v>
+        <v>43461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/853853 — Construction of IAY House -IAY REG. NO. MP1538224</t>
+          <t>1709005017/IF/IAY/847663 — Construction of IAY House -IAY REG. NO. MP1460237</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>15136</v>
+        <v>15504</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>42866</v>
+        <v>42887</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>43197</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/853898 — Construction of IAY House -IAY REG. NO. MP1538704</t>
+          <t>1709005017/IF/IAY/850790 — Construction of IAY House -IAY REG. NO. MP1501642</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>15504</v>
+        <v>15360</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>42940</v>
+        <v>42881</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>43250</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/854652 — Construction of IAY House -IAY REG. NO. MP1547397</t>
+          <t>1709005017/IF/IAY/853849 — Construction of IAY House -IAY REG. NO. MP1538200</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>15498</v>
+        <v>15420</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>42940</v>
+        <v>42887</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>43401</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/857969 — Construction of IAY House -IAY REG. NO. MP1587361</t>
+          <t>1709005017/IF/IAY/853853 — Construction of IAY House -IAY REG. NO. MP1538224</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>15552</v>
+        <v>15136</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>43039</v>
+        <v>42866</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>43250</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/870460 — Construction of IAY House -IAY REG. NO. MP1741204</t>
+          <t>1709005017/IF/IAY/853898 — Construction of IAY House -IAY REG. NO. MP1538704</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>15390</v>
+        <v>15504</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>42879</v>
+        <v>42940</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>43197</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/870677 — Construction of IAY House -IAY REG. NO. MP1743770</t>
+          <t>1709005017/IF/IAY/854652 — Construction of IAY House -IAY REG. NO. MP1547397</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>15480</v>
+        <v>15498</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>42927</v>
+        <v>42940</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>43197</v>
+        <v>43401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/873562 — Construction of IAY House -IAY REG. NO. MP1780098</t>
+          <t>1709005017/IF/IAY/857969 — Construction of IAY House -IAY REG. NO. MP1587361</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>15390</v>
+        <v>15552</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>42879</v>
+        <v>43039</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>43197</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/873575 — Construction of IAY House -IAY REG. NO. MP1780273</t>
+          <t>1709005017/IF/IAY/870460 — Construction of IAY House -IAY REG. NO. MP1741204</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>15470</v>
+        <v>15390</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K657" s="3" t="n">
         <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/880449 — Construction of IAY House -IAY REG. NO. MP1869310</t>
+          <t>1709005017/IF/IAY/870677 — Construction of IAY House -IAY REG. NO. MP1743770</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>15432</v>
+        <v>15480</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>42881</v>
+        <v>42927</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>43250</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/880671 — Construction of IAY House -IAY REG. NO. MP1872269</t>
+          <t>1709005017/IF/IAY/873562 — Construction of IAY House -IAY REG. NO. MP1780098</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>15483</v>
+        <v>15390</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>42881</v>
+        <v>42879</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>43250</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/881118 — Construction of IAY House -IAY REG. NO. MP1878237</t>
+          <t>1709005017/IF/IAY/873575 — Construction of IAY House -IAY REG. NO. MP1780273</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>15660</v>
+        <v>15470</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>43269</v>
+        <v>42879</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>43404</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/881316 — Construction of IAY House -IAY REG. NO. MP1881146</t>
+          <t>1709005017/IF/IAY/880449 — Construction of IAY House -IAY REG. NO. MP1869310</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>15504</v>
+        <v>15432</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>42904</v>
+        <v>42881</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>43401</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/881947 — Construction of IAY House -IAY REG. NO. MP1889950</t>
+          <t>1709005017/IF/IAY/880671 — Construction of IAY House -IAY REG. NO. MP1872269</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>15666</v>
+        <v>15483</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>42887</v>
+        <v>42881</v>
       </c>
       <c r="K662" s="3" t="n">
         <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/882001 — Construction of IAY House -IAY REG. NO. MP1890321</t>
+          <t>1709005017/IF/IAY/881118 — Construction of IAY House -IAY REG. NO. MP1878237</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>15540</v>
+        <v>15660</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>42887</v>
+        <v>43269</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>43279</v>
+        <v>43404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/882036 — Construction of IAY House -IAY REG. NO. MP1890912</t>
+          <t>1709005017/IF/IAY/881316 — Construction of IAY House -IAY REG. NO. MP1881146</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>15480</v>
+        <v>15504</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>42968</v>
+        <v>42904</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>43197</v>
+        <v>43401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/882251 — Construction of IAY House -IAY REG. NO. MP1893658</t>
+          <t>1709005017/IF/IAY/881947 — Construction of IAY House -IAY REG. NO. MP1889950</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>16356</v>
+        <v>15666</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>43291</v>
+        <v>42887</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>43441</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/882457 — Construction of IAY House -IAY REG. NO. MP1896096</t>
+          <t>1709005017/IF/IAY/882001 — Construction of IAY House -IAY REG. NO. MP1890321</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>16878</v>
+        <v>15540</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>43313</v>
+        <v>42887</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>43441</v>
+        <v>43279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/883601 — Construction of IAY House -IAY REG. NO. MP1911973</t>
+          <t>1709005017/IF/IAY/882036 — Construction of IAY House -IAY REG. NO. MP1890912</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>42948</v>
+        <v>42968</v>
       </c>
       <c r="K667" s="3" t="n">
         <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/938015 — Construction of IAY House -IAY REG. NO. MP2784265</t>
+          <t>1709005017/IF/IAY/882251 — Construction of IAY House -IAY REG. NO. MP1893658</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>17748</v>
+        <v>16356</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>43269</v>
+        <v>43291</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>43378</v>
+        <v>43441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/938087 — Construction of IAY House -IAY REG. NO. MP2785842</t>
+          <t>1709005017/IF/IAY/882457 — Construction of IAY House -IAY REG. NO. MP1896096</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>15480</v>
+        <v>16878</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>42887</v>
+        <v>43313</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>43197</v>
+        <v>43441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/938267 — Construction of IAY House -IAY REG. NO. MP2789599</t>
+          <t>1709005017/IF/IAY/883601 — Construction of IAY House -IAY REG. NO. MP1911973</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>15516</v>
+        <v>15480</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>43039</v>
+        <v>42948</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>43250</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/938419 — Construction of IAY House -IAY REG. NO. MP2793446</t>
+          <t>1709005017/IF/IAY/938015 — Construction of IAY House -IAY REG. NO. MP2784265</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>15660</v>
+        <v>17748</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>43371</v>
+        <v>43269</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>43587</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/939009 — Construction of IAY House -IAY REG. NO. MP2807825</t>
+          <t>1709005017/IF/IAY/938087 — Construction of IAY House -IAY REG. NO. MP2785842</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>15516</v>
+        <v>15480</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>42887</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>43250</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/954690 — Construction of IAY House -IAY REG. NO. MP3165492</t>
+          <t>1709005017/IF/IAY/938267 — Construction of IAY House -IAY REG. NO. MP2789599</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>15420</v>
+        <v>15516</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>42866</v>
+        <v>43039</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>43197</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/988077 — Construction of IAY House -IAY REG. NO. MP1357483</t>
+          <t>1709005017/IF/IAY/938419 — Construction of IAY House -IAY REG. NO. MP2793446</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>15465</v>
+        <v>15660</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>42881</v>
+        <v>43371</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>43279</v>
+        <v>43587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IF/IAY/988119 — Construction of IAY House -IAY REG. NO. MP1371342</t>
+          <t>1709005017/IF/IAY/939009 — Construction of IAY House -IAY REG. NO. MP2807825</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>15450</v>
+        <v>15516</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>42879</v>
+        <v>42887</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>43197</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/1167 — बीरमपुरा - मेंढबंधान कार्य अर्जुन / प्रेमसिंह</t>
+          <t>1709005017/IF/IAY/954690 — Construction of IAY House -IAY REG. NO. MP3165492</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>1000</v>
+        <v>15480</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>41538</v>
+        <v>15420</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>40986</v>
+        <v>42866</v>
       </c>
       <c r="K676" s="3" t="n">
-        <v>41291</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/1168 — बीरमपुरा - मेंढबंधान कार्य आनंदी / मैना</t>
+          <t>1709005017/IF/IAY/988077 — Construction of IAY House -IAY REG. NO. MP1357483</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>1000</v>
+        <v>15480</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>14537</v>
+        <v>15465</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>41053</v>
+        <v>42881</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>41058</v>
+        <v>43279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/1169 — बीरमपुरा - मेंढबंधान कार्य रामसेवक / भालू</t>
+          <t>1709005017/IF/IAY/988119 — Construction of IAY House -IAY REG. NO. MP1371342</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>1000</v>
+        <v>15480</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>40313</v>
+        <v>15450</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>40987</v>
+        <v>42879</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>41037</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/1170 — बीरमपुरा - मेंढबंधान कार्य पुतुआ / तोडर</t>
+          <t>1709005017/LD/1167 — बीरमपुरा - मेंढबंधान कार्य अर्जुन / प्रेमसिंह</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>49000</v>
+        <v>1000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>31970</v>
+        <v>41538</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>40986</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>41356</v>
+        <v>41291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/1171 — बीरमपुरा - मेंढबंधान कार्य निन्‍दराम/ राधे</t>
+          <t>1709005017/LD/1168 — बीरमपुरा - मेंढबंधान कार्य आनंदी / मैना</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>1000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>40478</v>
+        <v>14537</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>40986</v>
+        <v>41053</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>41151</v>
+        <v>41058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/216 — बीरमपुरा - मेढबंधान कार्य महाराज सिंह / गुलाबसिंह</t>
+          <t>1709005017/LD/1169 — बीरमपुरा - मेंढबंधान कार्य रामसेवक / भालू</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>10000</v>
+        <v>1000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>30800</v>
+        <v>40313</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>40375</v>
+        <v>40987</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>40387</v>
+        <v>41037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/217 — बीरमपुरा - मेढबंधान कार्य  आशाराम / हरी प्रसाद</t>
+          <t>1709005017/LD/1170 — बीरमपुरा - मेंढबंधान कार्य पुतुआ / तोडर</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>10000</v>
+        <v>49000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>29800</v>
+        <v>31970</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>40361</v>
+        <v>40986</v>
       </c>
       <c r="K682" s="3" t="n">
-        <v>40373</v>
+        <v>41356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/218 — बीरमपुरा - मेढबंधान कार्य अर्जुन सिंह / संतोष</t>
+          <t>1709005017/LD/1171 — बीरमपुरा - मेंढबंधान कार्य निन्‍दराम/ राधे</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>10000</v>
+        <v>1000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>29400</v>
+        <v>40478</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>40333</v>
+        <v>40986</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>40420</v>
+        <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/219 — बीरमपुरा - मेढबंधान कार्य रल्‍ली सिंह / मुन्‍नी लाल</t>
+          <t>1709005017/LD/216 — बीरमपुरा - मेढबंधान कार्य महाराज सिंह / गुलाबसिंह</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>17000</v>
+        <v>30800</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>40330</v>
+        <v>40375</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>40514</v>
+        <v>40387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/220 — बीरमपुरा - मेढबंधान कार्य जगदीश / महीप</t>
+          <t>1709005017/LD/217 — बीरमपुरा - मेढबंधान कार्य  आशाराम / हरी प्रसाद</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>29900</v>
+        <v>29800</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>40330</v>
+        <v>40361</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>40277</v>
+        <v>40373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/22012034301434 — शांनती धाम कारय मरघटाई पास झालाडुमरी</t>
+          <t>1709005017/LD/218 — बीरमपुरा - मेढबंधान कार्य अर्जुन सिंह / संतोष</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>180000</v>
+        <v>10000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>185392.37</v>
+        <v>29400</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>42832</v>
+        <v>40333</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>44066</v>
+        <v>40420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/22012034535027 — बीरम पूरा चारागाह निर्माण कार्य बोदहार sonmau खुर्द</t>
+          <t>1709005017/LD/219 — बीरमपुरा - मेढबंधान कार्य रल्‍ली सिंह / मुन्‍नी लाल</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>792213.45</v>
+        <v>10000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>433664.74</v>
+        <v>17000</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>44225</v>
+        <v>40330</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>45641</v>
+        <v>40514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/22012034956853 — बिरमपुरा-पेरीफेरल स्टोन बंड स्टोन बंड निर्माण कार्य पुनिया बाई के खेत से हीरा सिंह के खेत की ओर</t>
+          <t>1709005017/LD/220 — बीरमपुरा - मेढबंधान कार्य जगदीश / महीप</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>998775.48</v>
+        <v>10000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>0</v>
+        <v>29900</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K688" s="3"/>
+        <v>40330</v>
+      </c>
+      <c r="K688" s="3" t="n">
+        <v>40277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/221 — बीरमपुरा - मेढबंधान कार्य पूरन सिंह / हरीसिंह</t>
+          <t>1709005017/LD/22012034301434 — शांनती धाम कारय मरघटाई पास झालाडुमरी</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>10000</v>
+        <v>180000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>29850</v>
+        <v>185392.37</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>40347</v>
+        <v>42832</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>40420</v>
+        <v>44066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/230 — Birampur (madh bandhan -bihari/shiv shangh)</t>
+          <t>1709005017/LD/22012034535027 — बीरम पूरा चारागाह निर्माण कार्य बोदहार sonmau खुर्द</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>10000</v>
+        <v>792213.45</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>29066</v>
+        <v>433664.74</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>40357</v>
+        <v>44225</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>41081</v>
+        <v>45641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/376 — बीरमपुरा(मेड बंधान बल्‍देवा /सुम्‍मेरा)  बीरमपुरा</t>
+          <t>1709005017/LD/22012034956853 — बिरमपुरा-पेरीफेरल स्टोन बंड स्टोन बंड निर्माण कार्य पुनिया बाई के खेत से हीरा सिंह के खेत की ओर</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>2000</v>
+        <v>998775.48</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>30200</v>
+        <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>40416</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/377 — बीरमपुरा(मेड बंधान जोराबल/तो्इन)  बीरमपुरा</t>
+          <t>1709005017/LD/221 — बीरमपुरा - मेढबंधान कार्य पूरन सिंह / हरीसिंह</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>2000</v>
+        <v>10000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>31454</v>
+        <v>29850</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>40402</v>
+        <v>40347</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>40695</v>
+        <v>40420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/378 — बीरमपुरा(मेड बंधान मंगल/प्रेम)  बीरमपुरा</t>
+          <t>1709005017/LD/230 — Birampur (madh bandhan -bihari/shiv shangh)</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>2000</v>
+        <v>10000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>27750</v>
+        <v>29066</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>40378</v>
+        <v>40357</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>40514</v>
+        <v>41081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/527 — बीरमपुरा - मेढबंधान बालकिशन / बंशी</t>
+          <t>1709005017/LD/376 — बीरमपुरा(मेड बंधान बल्‍देवा /सुम्‍मेरा)  बीरमपुरा</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>20200</v>
+        <v>30200</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>40448</v>
+        <v>40416</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>40269</v>
+        <v>40514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/687 — बीरमपुरा - मेढबंधान कार्य hanumat / sarupa</t>
+          <t>1709005017/LD/377 — बीरमपुरा(मेड बंधान जोराबल/तो्इन)  बीरमपुरा</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>27185</v>
+        <v>31454</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>40542</v>
+        <v>40402</v>
       </c>
       <c r="K695" s="3" t="n">
-        <v>41074</v>
+        <v>40695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/719 — बीरमपुरा - मेढ बंधान कार्य हिसाबी / तोडन</t>
+          <t>1709005017/LD/378 — बीरमपुरा(मेड बंधान मंगल/प्रेम)  बीरमपुरा</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>26837</v>
+        <v>27750</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>40528</v>
+        <v>40378</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>41067</v>
+        <v>40514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/757 — बीरमपुरा - शान्‍ती धाम निर्माण कार्य श्‍मशान घाट</t>
+          <t>1709005017/LD/527 — बीरमपुरा - मेढबंधान बालकिशन / बंशी</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>397024</v>
+        <v>2000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>172366.98</v>
+        <v>20200</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>40607</v>
+        <v>40448</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>41996</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/758 — बीरमपुरा - शान्‍ती धाम निर्माण कार्य श्‍मशान घाट सोनमउखुर्द (2.82)</t>
+          <t>1709005017/LD/687 — बीरमपुरा - मेढबंधान कार्य hanumat / sarupa</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>282000</v>
+        <v>1000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>266714</v>
+        <v>27185</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>40561</v>
+        <v>40542</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>41317</v>
+        <v>41074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1709005017/LD/759 — बीरमपुरा-  क्रीडांगन मैदान निर्माण मा0शा0 बीरमपुर</t>
+          <t>1709005017/LD/719 — बीरमपुरा - मेढ बंधान कार्य हिसाबी / तोडन</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>321828</v>
+        <v>1000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>273321.98</v>
+        <v>26837</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>40549</v>
+        <v>40528</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>41996</v>
+        <v>41067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1709005017/PG/22012034305991 — खेल मैदान कार्य झालाडुमरी</t>
+          <t>1709005017/LD/757 — बीरमपुरा - शान्‍ती धाम निर्माण कार्य श्‍मशान घाट</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>353000</v>
+        <v>397024</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>22992</v>
+        <v>172366.98</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>42852</v>
+        <v>40607</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>44128</v>
+        <v>41996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1709005017/PG/22012034305994 — खेल मैदान कार्य सोनमूऊ खुर्द</t>
+          <t>1709005017/LD/758 — बीरमपुरा - शान्‍ती धाम निर्माण कार्य श्‍मशान घाट सोनमउखुर्द (2.82)</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>320000</v>
+        <v>282000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>316379.8</v>
+        <v>266714</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>42852</v>
+        <v>40561</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>44200</v>
+        <v>41317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/03 — बीमरपुरा-पहुच मार्ग निर्माण कार्य सोनमउखुर्द</t>
+          <t>1709005017/LD/759 — बीरमपुरा-  क्रीडांगन मैदान निर्माण मा0शा0 बीरमपुर</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>488040</v>
+        <v>321828</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>0</v>
+        <v>273321.98</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>39283</v>
+        <v>40549</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>39591</v>
+        <v>41996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/04 — बीमरपुरा-सी0सी0 रोड निर्माण कार्य सोनमउखुर्द</t>
+          <t>1709005017/PG/22012034305991 — खेल मैदान कार्य झालाडुमरी</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>415520</v>
+        <v>353000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>301246</v>
+        <v>22992</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>39308</v>
+        <v>42852</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>39538</v>
+        <v>44128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034160525 — बीरमपुर- सी.सी.रोड एवं नाली निर्माण कार्य प्राथमिक</t>
+          <t>1709005017/PG/22012034305994 — खेल मैदान कार्य सोनमूऊ खुर्द</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>124000</v>
+        <v>320000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>122405.9</v>
+        <v>316379.8</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>41498</v>
+        <v>42852</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>42935</v>
+        <v>44200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034183002 — बीरमपुरा- जी.एस.बी. रोड निर्माण खिरका से गांव तक स</t>
+          <t>1709005017/RC/03 — बीमरपुरा-पहुच मार्ग निर्माण कार्य सोनमउखुर्द</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>495000</v>
+        <v>488040</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>333552.27</v>
+        <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>41652</v>
+        <v>39283</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>43257</v>
+        <v>39591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034183004 — बीरमपुरा- जी.एस.बी. रोड निर्माण पिपरहा से भटिया तक</t>
+          <t>1709005017/RC/04 — बीमरपुरा-सी0सी0 रोड निर्माण कार्य सोनमउखुर्द</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>495000</v>
+        <v>415520</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>421664.7</v>
+        <v>301246</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>41652</v>
+        <v>39308</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>42546</v>
+        <v>39538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034183006 — बीरमपुरा- जी.एस.बी. रोड निर्माण पंचायत भवन से कोरझ</t>
+          <t>1709005017/RC/22012034160525 — बीरमपुर- सी.सी.रोड एवं नाली निर्माण कार्य प्राथमिक</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>495000</v>
+        <v>124000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>413217.35</v>
+        <v>122405.9</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>41561</v>
+        <v>41498</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>42546</v>
+        <v>42935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034202796 — बीरमपुरा - सी0सी रोड निर्माण कार्य नोने के घर से ह</t>
+          <t>1709005017/RC/22012034183002 — बीरमपुरा- जी.एस.बी. रोड निर्माण खिरका से गांव तक स</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>118000</v>
+        <v>495000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>123960.5</v>
+        <v>333552.27</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>41761</v>
+        <v>41652</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>41876</v>
+        <v>43257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034293130 — बीरमपुरा- ग्राम सुदुर खेत सडक योजना सोनमऊ खुर्द से बोदा हार तक</t>
+          <t>1709005017/RC/22012034183004 — बीरमपुरा- जी.एस.बी. रोड निर्माण पिपरहा से भटिया तक</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>1446000</v>
+        <v>495000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>1185988.13</v>
+        <v>421664.7</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>42403</v>
+        <v>41652</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>43748</v>
+        <v>42546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034293513 — ग्राम सुदुर खेत सडक योजना पंचायत भवन से तीरथ के खेत तक</t>
+          <t>1709005017/RC/22012034183006 — बीरमपुरा- जी.एस.बी. रोड निर्माण पंचायत भवन से कोरझ</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>1114000</v>
+        <v>495000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>2440</v>
+        <v>413217.35</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>42456</v>
+        <v>41561</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>43340</v>
+        <v>42546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034299477 — बीरमपुरा- सी सी रोड़ नि0 कार्य लखन के घर से श्यामर तक बीरमपुरा</t>
+          <t>1709005017/RC/22012034202796 — बीरमपुरा - सी0सी रोड निर्माण कार्य नोने के घर से ह</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>116000</v>
+        <v>118000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>102670</v>
+        <v>123960.5</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>42447</v>
+        <v>41761</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>43083</v>
+        <v>41876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034310503 — सी सी रोड़ सुक्का के घर से लिपटिस तक सोनमऊ खुर्द</t>
+          <t>1709005017/RC/22012034293130 — बीरमपुरा- ग्राम सुदुर खेत सडक योजना सोनमऊ खुर्द से बोदा हार तक</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>0</v>
+        <v>1446000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>0</v>
+        <v>1185988.13</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K712" s="3"/>
+        <v>42403</v>
+      </c>
+      <c r="K712" s="3" t="n">
+        <v>43748</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034310504 — सुदूर ग्राम सड़क खैरका से पैलेपार हार तक सोनमऊ खुरद</t>
+          <t>1709005017/RC/22012034293513 — ग्राम सुदुर खेत सडक योजना पंचायत भवन से तीरथ के खेत तक</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>0</v>
+        <v>1114000</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>0</v>
+        <v>2440</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K713" s="3"/>
+        <v>42456</v>
+      </c>
+      <c r="K713" s="3" t="n">
+        <v>43340</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034310507 — बीरमपुरा - सी सी रोड़ पंचम के घर से हल्कु के घर तक सोन</t>
+          <t>1709005017/RC/22012034299477 — बीरमपुरा- सी सी रोड़ नि0 कार्य लखन के घर से श्यामर तक बीरमपुरा</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>75000</v>
+        <v>116000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>71739</v>
+        <v>102670</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>43101</v>
+        <v>42447</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>44083</v>
+        <v>43083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034323550 — C c rod hrijan muhlla bachhu ke ghar se ptpra handpamp tak</t>
+          <t>1709005017/RC/22012034310503 — सी सी रोड़ सुक्का के घर से लिपटिस तक सोनमऊ खुर्द</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>42761</v>
+        <v>42395</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034323892 — सी सी रोड निर्माण शीलचन्‍द्र जैन के मकान से दुर्गा चौक तक</t>
+          <t>1709005017/RC/22012034310504 — सुदूर ग्राम सड़क खैरका से पैलेपार हार तक सोनमऊ खुरद</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>42645</v>
+        <v>42395</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034325768 — पंचपरमेशवर सी सी रोड नाली कारय हरिजन मुहलला bachhu के घर से बरजलाल के घर तक</t>
+          <t>1709005017/RC/22012034310507 — बीरमपुरा - सी सी रोड़ पंचम के घर से हल्कु के घर तक सोन</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>0</v>
+        <v>71739</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K717" s="3"/>
+        <v>43101</v>
+      </c>
+      <c r="K717" s="3" t="n">
+        <v>44083</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034331772 — सी सी रोड हेड पंप लिपटिस से कल्लू चोधरी नदियां तक हरिजन मुहल्ला सोनमउ खुर्द</t>
+          <t>1709005017/RC/22012034323550 — C c rod hrijan muhlla bachhu ke ghar se ptpra handpamp tak</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>90000</v>
+        <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>72280</v>
+        <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>42830</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034367420 — बीरमपुरा- सी सी रोड़ प्राथमिक शाला से हनुमान जी मंदिर तक सोनमऊ खुर्द</t>
+          <t>1709005017/RC/22012034323892 — सी सी रोड निर्माण शीलचन्‍द्र जैन के मकान से दुर्गा चौक तक</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>75000</v>
+        <v>0</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>72265</v>
+        <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>43094</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034367421 — बीरमपुरा- सी सी रोड़  हरिजन मुहल्ला बच्चू के घर से उरेस के घर तक बीरमपुरा</t>
+          <t>1709005017/RC/22012034325768 — पंचपरमेशवर सी सी रोड नाली कारय हरिजन मुहलला bachhu के घर से बरजलाल के घर तक</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>75000</v>
+        <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>74400</v>
+        <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>43182</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034374157 — सी सी रोड़  सरदार के घर से विश्राम के घर तक सोन</t>
+          <t>1709005017/RC/22012034331772 — सी सी रोड हेड पंप लिपटिस से कल्लू चोधरी नदियां तक हरिजन मुहल्ला सोनमउ खुर्द</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>0</v>
+        <v>90000</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>0</v>
+        <v>72280</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K721" s="3"/>
+        <v>42830</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>43657</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034437371 — सीसी रोड एवं नाली निर्माण बीरमपुरा</t>
+          <t>1709005017/RC/22012034367420 — बीरमपुरा- सी सी रोड़ प्राथमिक शाला से हनुमान जी मंदिर तक सोनमऊ खुर्द</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>0</v>
+        <v>72265</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>43460</v>
-[...1 lines deleted...]
-      <c r="K722" s="3"/>
+        <v>43094</v>
+      </c>
+      <c r="K722" s="3" t="n">
+        <v>43405</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034524434 — बीरमपुरा-सुदूर संपर्क रोड निर्माण कार्य झलवा तलैया से पेलेपार हार तक sonmau खुर्द</t>
+          <t>1709005017/RC/22012034367421 — बीरमपुरा- सी सी रोड़  हरिजन मुहल्ला बच्चू के घर से उरेस के घर तक बीरमपुरा</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>0</v>
+        <v>74400</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K723" s="3"/>
+        <v>43182</v>
+      </c>
+      <c r="K723" s="3" t="n">
+        <v>43657</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034524438 — बीरमपुरा-सुदूर संपर्क रोड निर्माण कार्य मेन रोड से हुलाश के खेत तक बीरम पूरा</t>
+          <t>1709005017/RC/22012034374157 — सी सी रोड़  सरदार के घर से विश्राम के घर तक सोन</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>43935</v>
+        <v>43010</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034547692 — सी सी रोड एवं नाली निर्माण कार्य मेन रोड माध्यमिक शाला झाला डुमरी बिरमपुरा</t>
+          <t>1709005017/RC/22012034437371 — सीसी रोड एवं नाली निर्माण बीरमपुरा</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>67000</v>
+        <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>54050</v>
+        <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>44168</v>
-[...3 lines deleted...]
-      </c>
+        <v>43460</v>
+      </c>
+      <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034609108 — सी सी रोड नाली निर्माण कार्य दुर्गा चौक से प्रीतम सिंह के घर तक झालाडुमरी</t>
+          <t>1709005017/RC/22012034524434 — बीरमपुरा-सुदूर संपर्क रोड निर्माण कार्य झलवा तलैया से पेलेपार हार तक sonmau खुर्द</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>93000</v>
+        <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44471</v>
+        <v>43935</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034621644 — सीसी रोड एव नाली निर्माण इमरत के घर से खेर माता के स्थान तक बीरमपुरा</t>
+          <t>1709005017/RC/22012034524438 — बीरमपुरा-सुदूर संपर्क रोड निर्माण कार्य मेन रोड से हुलाश के खेत तक बीरम पूरा</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>52400</v>
+        <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>45021</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/22012034826213 — सी सी रोड + नाली निर्माण गंगाराम के घर से कृपाल के घर</t>
+          <t>1709005017/RC/22012034547692 — सी सी रोड एवं नाली निर्माण कार्य मेन रोड माध्यमिक शाला झाला डुमरी बिरमपुरा</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>58000</v>
+        <v>67000</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>45400</v>
+        <v>54050</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>45652</v>
+        <v>44168</v>
       </c>
       <c r="K728" s="3" t="n">
-        <v>45826</v>
+        <v>44226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/276 — बीमरपुरा-जी0एस0बी0 रोड नरहैया से झालाडुमरी एवं पुलिया निर्माण</t>
+          <t>1709005017/RC/22012034609108 — सी सी रोड नाली निर्माण कार्य दुर्गा चौक से प्रीतम सिंह के घर तक झालाडुमरी</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>440000</v>
+        <v>93000</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>451885</v>
+        <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>39823</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/324 — BEERAM PURA-G.S.B.rode Rampur Bhatiya to Patpara</t>
+          <t>1709005017/RC/22012034621644 — सीसी रोड एव नाली निर्माण इमरत के घर से खेर माता के स्थान तक बीरमपुरा</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>440000</v>
+        <v>54000</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>421294</v>
+        <v>52400</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>39866</v>
+        <v>45021</v>
       </c>
       <c r="K730" s="3" t="n">
-        <v>40916</v>
+        <v>45192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/485 — बीमरपुरा-जी0एस0बी0 रोड वीरम पुरा से डोडाई भाग एक-1</t>
+          <t>1709005017/RC/22012034826213 — सी सी रोड + नाली निर्माण गंगाराम के घर से कृपाल के घर</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>478000</v>
+        <v>58000</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>387705</v>
+        <v>45400</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>40229</v>
+        <v>45652</v>
       </c>
       <c r="K731" s="3" t="n">
-        <v>40909</v>
+        <v>45826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/488 — बीमरपुरा-जी0एस0बी0 रोड झालाडुमरी से पखरा भाग एक (4.78)</t>
+          <t>1709005017/RC/276 — बीमरपुरा-जी0एस0बी0 रोड नरहैया से झालाडुमरी एवं पुलिया निर्माण</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>478000</v>
+        <v>440000</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>507179</v>
+        <v>451885</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>40183</v>
+        <v>39823</v>
       </c>
       <c r="K732" s="3" t="n">
-        <v>40909</v>
+        <v>40397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/716 — वीरमपुरा- सी.सी. रोड एवं नाली निर्माण बलसिंह के घर</t>
+          <t>1709005017/RC/324 — BEERAM PURA-G.S.B.rode Rampur Bhatiya to Patpara</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>167000</v>
+        <v>440000</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>166258</v>
+        <v>421294</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>41215</v>
+        <v>39866</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>41338</v>
+        <v>40916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/बीरमपुरा जे0एस0बी0 पहंचमार्गसोनमउ/06 — बीरमपुरा जे0एस0बी0 पहंचमार्ग सोनमउ खुर्द पटगना से झाला डुमरी</t>
+          <t>1709005017/RC/485 — बीमरपुरा-जी0एस0बी0 रोड वीरम पुरा से डोडाई भाग एक-1</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>489020</v>
+        <v>478000</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>569818</v>
+        <v>387705</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>39356</v>
+        <v>40229</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>40037</v>
+        <v>40909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RC/बीरमपुरा जे0एस0बी0 मार्ग कुरजोरी/07 — बीरमपुरा जे0एस0बी0 मार्ग कुरजोरी से रामपुर</t>
+          <t>1709005017/RC/488 — बीमरपुरा-जी0एस0बी0 रोड झालाडुमरी से पखरा भाग एक (4.78)</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>489020</v>
+        <v>478000</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>220680</v>
+        <v>507179</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>39532</v>
+        <v>40183</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>40305</v>
+        <v>40909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034184609 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण लक्ष्‍मण / कोम</t>
+          <t>1709005017/RC/716 — वीरमपुरा- सी.सी. रोड एवं नाली निर्माण बलसिंह के घर</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>4400</v>
+        <v>167000</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>0</v>
+        <v>166258</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K736" s="3"/>
+        <v>41215</v>
+      </c>
+      <c r="K736" s="3" t="n">
+        <v>41338</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034184611 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण गेंदा बाई / फु</t>
+          <t>1709005017/RC/बीरमपुरा जे0एस0बी0 पहंचमार्गसोनमउ/06 — बीरमपुरा जे0एस0बी0 पहंचमार्ग सोनमउ खुर्द पटगना से झाला डुमरी</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>4400</v>
+        <v>489020</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>0</v>
+        <v>569818</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K737" s="3"/>
+        <v>39356</v>
+      </c>
+      <c r="K737" s="3" t="n">
+        <v>40037</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034184612 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण लल्‍लू / मुलाय</t>
+          <t>1709005017/RC/बीरमपुरा जे0एस0बी0 मार्ग कुरजोरी/07 — बीरमपुरा जे0एस0बी0 मार्ग कुरजोरी से रामपुर</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>4400</v>
+        <v>489020</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>0</v>
+        <v>220680</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K738" s="3"/>
+        <v>39532</v>
+      </c>
+      <c r="K738" s="3" t="n">
+        <v>40305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034184613 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण नोनेलाल / मुन्</t>
+          <t>1709005017/RS/22012034184609 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण लक्ष्‍मण / कोम</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034186615 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण रूपलाल / अठैया</t>
+          <t>1709005017/RS/22012034184611 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण गेंदा बाई / फु</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034186616 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण घसोटी / टूडे स</t>
+          <t>1709005017/RS/22012034184612 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण लल्‍लू / मुलाय</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034186618 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण राममिलन / हल्‍</t>
+          <t>1709005017/RS/22012034184613 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण नोनेलाल / मुन्</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034186619 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण अनारी / बुटिया</t>
+          <t>1709005017/RS/22012034186615 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण रूपलाल / अठैया</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034186620 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण रामविशाल / राम</t>
+          <t>1709005017/RS/22012034186616 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण घसोटी / टूडे स</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034186622 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण  मुन्‍ना / राम</t>
+          <t>1709005017/RS/22012034186618 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण राममिलन / हल्‍</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034186623 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण अशोक / शंकर सो</t>
+          <t>1709005017/RS/22012034186619 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण अनारी / बुटिया</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034186625 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण  जगत / रामसनेह</t>
+          <t>1709005017/RS/22012034186620 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण रामविशाल / राम</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034186626 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण राजेश / निंदरा</t>
+          <t>1709005017/RS/22012034186622 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण  मुन्‍ना / राम</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034186628 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण बल्‍लू / आशारा</t>
+          <t>1709005017/RS/22012034186623 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण अशोक / शंकर सो</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034186629 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण प्रेमलाल / बली</t>
+          <t>1709005017/RS/22012034186625 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण  जगत / रामसनेह</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034186630 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण चिन्‍ता / मुलै</t>
+          <t>1709005017/RS/22012034186626 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण राजेश / निंदरा</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034186631 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण ज्ञानी / खिलैय</t>
+          <t>1709005017/RS/22012034186628 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण बल्‍लू / आशारा</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034570675 — बीरम पूरा - सामुदायिक नाडेप निर्माण कार्य BIRAMPURA</t>
+          <t>1709005017/RS/22012034186629 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण प्रेमलाल / बली</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>22009.08</v>
+        <v>4400</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>44300</v>
+        <v>41501</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034570679 — बीरम पूरा - सामुदायिक नाडेप निर्माण कार्य सॉन्मऊ खुर्द</t>
+          <t>1709005017/RS/22012034186630 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण चिन्‍ता / मुलै</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>22009.08</v>
+        <v>4400</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>44300</v>
+        <v>41501</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034570683 — बीरम पूरा - सामुदायिक नाडेप निर्माण कार्य झाला डुमरी</t>
+          <t>1709005017/RS/22012034186631 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण ज्ञानी / खिलैय</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>22009.08</v>
+        <v>4400</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>44453</v>
+        <v>41501</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034574202 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य बीरमपुरा बार्ड नम्बर -1</t>
+          <t>1709005017/RS/22012034570675 — बीरम पूरा - सामुदायिक नाडेप निर्माण कार्य BIRAMPURA</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>22009.08</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034574214 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य बीरमपुरा बार्ड नम्बर -2</t>
+          <t>1709005017/RS/22012034570679 — बीरम पूरा - सामुदायिक नाडेप निर्माण कार्य सॉन्मऊ खुर्द</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>22009.08</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034574221 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य बीरमपुरा बार्ड नम्बर -4</t>
+          <t>1709005017/RS/22012034570683 — बीरम पूरा - सामुदायिक नाडेप निर्माण कार्य झाला डुमरी</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>0</v>
+        <v>22009.08</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>44300</v>
+        <v>44453</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034574223 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य ऊपर पुरा मंगल भवन के पास</t>
+          <t>1709005017/RS/22012034574202 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य बीरमपुरा बार्ड नम्बर -1</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>0</v>
+        <v>22009.08</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034574233 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य</t>
+          <t>1709005017/RS/22012034574214 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य बीरमपुरा बार्ड नम्बर -2</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>0</v>
+        <v>22009.08</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034574260 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य झाला डुमरी बार्ड नम्बर -8</t>
+          <t>1709005017/RS/22012034574221 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य बीरमपुरा बार्ड नम्बर -4</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034574266 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य झाला डुमरी बार्ड नम्बर -9</t>
+          <t>1709005017/RS/22012034574223 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य ऊपर पुरा मंगल भवन के पास</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034574270 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य झाला डुमरी बार्ड नम्बर -10</t>
+          <t>1709005017/RS/22012034574233 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/22012034646779 — नाली निर्माण कार्य आंगनवाडी भवन से निर्मल नीर तक वीरमपुरा</t>
+          <t>1709005017/RS/22012034574260 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य झाला डुमरी बार्ड नम्बर -8</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>39000</v>
+        <v>0</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>38800</v>
+        <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>44863</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/63438 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण कार्य हजारी / प्रेमा</t>
+          <t>1709005017/RS/22012034574266 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य झाला डुमरी बार्ड नम्बर -9</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>41365</v>
+        <v>44300</v>
       </c>
       <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/63455 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण कार्य बक्‍तु / कोराई</t>
+          <t>1709005017/RS/22012034574270 — बीरमपुरा-सामुदयिक नाडेप निर्माण कार्य झाला डुमरी बार्ड नम्बर -10</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>41365</v>
+        <v>44300</v>
       </c>
       <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1709005017/RS/76191 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण कार्य खडिया /</t>
+          <t>1709005017/RS/22012034646779 — नाली निर्माण कार्य आंगनवाडी भवन से निर्मल नीर तक वीरमपुरा</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>4400</v>
+        <v>39000</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>0</v>
+        <v>38800</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K767" s="3"/>
+        <v>44863</v>
+      </c>
+      <c r="K767" s="3" t="n">
+        <v>44888</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034357867 — Bori bdhan kaRy ukhrha stop dam</t>
+          <t>1709005017/RS/63438 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण कार्य हजारी / प्रेमा</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>26000</v>
+        <v>4400</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>5160</v>
+        <v>0</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>43039</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K768" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034357869 — Bori bdhan kaRy patkna stop dam</t>
+          <t>1709005017/RS/63455 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण कार्य बक्‍तु / कोराई</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>26000</v>
+        <v>4400</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>5160</v>
+        <v>0</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>43039</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K769" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034378367 — बोरी banadh कार्य पटपरा स्टॉप डेम</t>
+          <t>1709005017/RS/76191 — बीरमपुरा - व्‍यकितगत शौचालय निर्माण कार्य खडिया /</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>25000</v>
+        <v>4400</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>4128</v>
+        <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>43039</v>
-[...3 lines deleted...]
-      </c>
+        <v>41136</v>
+      </c>
+      <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034378368 — बोरी banadh कार्य खुसरूआ घाट बीरमपुरा</t>
+          <t>1709005017/WC/22012034357867 — Bori bdhan kaRy ukhrha stop dam</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>45000</v>
+        <v>26000</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>4128</v>
+        <v>5160</v>
       </c>
       <c r="J771" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K771" s="3" t="n">
         <v>43257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034507779 — बीरमपुरा-नवीन तालाब निर्माण कार्य शसकनहा हार सोनमऊ खुर्द</t>
+          <t>1709005017/WC/22012034357869 — Bori bdhan kaRy patkna stop dam</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>1470171.8</v>
+        <v>26000</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>0</v>
+        <v>5160</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K772" s="3"/>
+        <v>43039</v>
+      </c>
+      <c r="K772" s="3" t="n">
+        <v>43257</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034522236 — बीरमपुरा सामुदायिक खेत तालाब निर्माण कार्य- कुल्लू बाले हार</t>
+          <t>1709005017/WC/22012034378367 — बोरी banadh कार्य पटपरा स्टॉप डेम</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>343823</v>
+        <v>25000</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>313554</v>
+        <v>4128</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>43874</v>
+        <v>43039</v>
       </c>
       <c r="K773" s="3" t="n">
-        <v>44128</v>
+        <v>43257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034522239 — बीरमपुरा सामुदायिक खेत तालाब निर्माण कार्य- महुआ-भटवा बाले हार</t>
+          <t>1709005017/WC/22012034378368 — बोरी banadh कार्य खुसरूआ घाट बीरमपुरा</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>343823</v>
+        <v>45000</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>300897</v>
+        <v>4128</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>43874</v>
+        <v>43039</v>
       </c>
       <c r="K774" s="3" t="n">
-        <v>44128</v>
+        <v>43257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034524633 — बीरमपुरा सामुदायिक खेत तालाब निर्माण कार्य पेले पार हार भतिया सोनम ऊ खुर्द</t>
+          <t>1709005017/WC/22012034507779 — बीरमपुरा-नवीन तालाब निर्माण कार्य शसकनहा हार सोनमऊ खुर्द</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>0</v>
+        <v>1470171.8</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034525155 — बीरमपुरा जीर्णोद्धार( पुराने)तालाब निर्माण कार्य-खिरका तलैया मजरा dunai सॉन्मऊ खुर्द</t>
+          <t>1709005017/WC/22012034522236 — बीरमपुरा सामुदायिक खेत तालाब निर्माण कार्य- कुल्लू बाले हार</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>0</v>
+        <v>343823</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>0</v>
+        <v>313554</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K776" s="3"/>
+        <v>43874</v>
+      </c>
+      <c r="K776" s="3" t="n">
+        <v>44128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034525156 — बीरमपुरा जीर्णोद्धार( पुराने)तालाब निर्माण कार्य-पिपर हाई तलैया</t>
+          <t>1709005017/WC/22012034522239 — बीरमपुरा सामुदायिक खेत तालाब निर्माण कार्य- महुआ-भटवा बाले हार</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>0</v>
+        <v>343823</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>0</v>
+        <v>300897</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K777" s="3"/>
+        <v>43874</v>
+      </c>
+      <c r="K777" s="3" t="n">
+        <v>44128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034597267 — बीरम पूरा-सामुदायिक खेत तालाब निर्माण कार्य उमरहाई हार sonmau KHURD</t>
+          <t>1709005017/WC/22012034524633 — बीरमपुरा सामुदायिक खेत तालाब निर्माण कार्य पेले पार हार भतिया सोनम ऊ खुर्द</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>332962.02</v>
+        <v>0</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>376130</v>
+        <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>44278</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034597270 — बीरम पूरा-सामुदायिक खेत तालाब निर्माण कार्य डूनी गहरा हार beerampura</t>
+          <t>1709005017/WC/22012034525155 — बीरमपुरा जीर्णोद्धार( पुराने)तालाब निर्माण कार्य-खिरका तलैया मजरा dunai सॉन्मऊ खुर्द</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>332962.02</v>
+        <v>0</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>275037.92</v>
+        <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>44258</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034597271 — बीरम पूरा-सामुदायिक खेत तालाब निर्माण कार्य बोदा हार भ्टिया के नीचे सॉन्मऊ खुर्द</t>
+          <t>1709005017/WC/22012034525156 — बीरमपुरा जीर्णोद्धार( पुराने)तालाब निर्माण कार्य-पिपर हाई तलैया</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>332962.02</v>
+        <v>0</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>331858.3</v>
+        <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>44257</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034620420 — बीरम पूरा- तालाब बंड विस्तार निर्माण कार्य पिपर हाई तलैया</t>
+          <t>1709005017/WC/22012034597267 — बीरम पूरा-सामुदायिक खेत तालाब निर्माण कार्य उमरहाई हार sonmau KHURD</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>929191.68</v>
+        <v>332962.02</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>905328</v>
+        <v>376130</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>44340</v>
+        <v>44278</v>
       </c>
       <c r="K781" s="3" t="n">
-        <v>45572</v>
+        <v>44893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034677430 — बीरम पूरा -पर्कोलेसन्न टैक गहरा हार</t>
+          <t>1709005017/WC/22012034597270 — बीरम पूरा-सामुदायिक खेत तालाब निर्माण कार्य डूनी गहरा हार beerampura</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>679101.14</v>
+        <v>332962.02</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>620819.05</v>
+        <v>275037.92</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>44326</v>
+        <v>44258</v>
       </c>
       <c r="K782" s="3" t="n">
-        <v>45192</v>
+        <v>45102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034677443 — बीरम पूरा -पर्कोलेसन्न टैक बहेरा हार</t>
+          <t>1709005017/WC/22012034597271 — बीरम पूरा-सामुदायिक खेत तालाब निर्माण कार्य बोदा हार भ्टिया के नीचे सॉन्मऊ खुर्द</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>751405.13</v>
+        <v>332962.02</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>596432.16</v>
+        <v>331858.3</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>44326</v>
+        <v>44257</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>45102</v>
+        <v>44893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034686182 — बीरम पूरा- जीर्णोद्धार निर्माण कार्य पिपरहाई तलैया</t>
+          <t>1709005017/WC/22012034620420 — बीरम पूरा- तालाब बंड विस्तार निर्माण कार्य पिपर हाई तलैया</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>0</v>
+        <v>929191.68</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>0</v>
+        <v>905328</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K784" s="3"/>
+        <v>44340</v>
+      </c>
+      <c r="K784" s="3" t="n">
+        <v>45572</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034724154 — Birampura (CTR) ROOF WATER HARVESTING NIRMANADHEEN KARY panchayat bhvan ke pass</t>
+          <t>1709005017/WC/22012034677430 — बीरम पूरा -पर्कोलेसन्न टैक गहरा हार</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>22173.14</v>
+        <v>679101.14</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>8304</v>
+        <v>620819.05</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>44385</v>
+        <v>44326</v>
       </c>
       <c r="K785" s="3" t="n">
-        <v>45102</v>
+        <v>45192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034725802 — बीरम पूरा (CTR) ROOF WATER HARVESTING Kary sonmau khurd aagnbadhi ke pas</t>
+          <t>1709005017/WC/22012034677443 — बीरम पूरा -पर्कोलेसन्न टैक बहेरा हार</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>22173.14</v>
+        <v>751405.13</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>600</v>
+        <v>596432.16</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>44394</v>
+        <v>44326</v>
       </c>
       <c r="K786" s="3" t="n">
         <v>45102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034746153 — CTR -बीरमपुरा-बोल्डर चेक डेम निर्माण कार्य पटकना नाला</t>
+          <t>1709005017/WC/22012034686182 — बीरम पूरा- जीर्णोद्धार निर्माण कार्य पिपरहाई तलैया</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034746167 — CTR-बीरमपुरा-बोल्डर चेक डेम निर्माण कार्य खुसरुआ घाटनाला</t>
+          <t>1709005017/WC/22012034724154 — Birampura (CTR) ROOF WATER HARVESTING NIRMANADHEEN KARY panchayat bhvan ke pass</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>0</v>
+        <v>22173.14</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>0</v>
+        <v>8304</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K788" s="3"/>
+        <v>44385</v>
+      </c>
+      <c r="K788" s="3" t="n">
+        <v>45102</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012034770163 — Birampura-nveen talab  nirman kary harbai jwab CTR</t>
+          <t>1709005017/WC/22012034725802 — बीरम पूरा (CTR) ROOF WATER HARVESTING Kary sonmau khurd aagnbadhi ke pas</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>0</v>
+        <v>22173.14</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K789" s="3"/>
+        <v>44394</v>
+      </c>
+      <c r="K789" s="3" t="n">
+        <v>45102</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035025319 — बीरम पूरा -परकोलेशन पौण्ड आमा बाली झील के पासनिर्माण कार्य</t>
+          <t>1709005017/WC/22012034746153 — CTR -बीरमपुरा-बोल्डर चेक डेम निर्माण कार्य पटकना नाला</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>44836</v>
+        <v>44300</v>
       </c>
       <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035113571 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य पटपरा नाला में सोनमउ खुर्द</t>
+          <t>1709005017/WC/22012034746167 — CTR-बीरमपुरा-बोल्डर चेक डेम निर्माण कार्य खुसरुआ घाटनाला</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>808181.2</v>
+        <v>0</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>486277.55</v>
+        <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035113572 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य बूढनी नाला में सोनमउ खुर्द</t>
+          <t>1709005017/WC/22012034770163 — Birampura-nveen talab  nirman kary harbai jwab CTR</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>903339.57</v>
+        <v>0</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>505868.17</v>
+        <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116245 — बीरमपुरा  _परकोलेशन पौन्ड निर्माण कार्य आम बाली झील बीरमपुरा</t>
+          <t>1709005017/WC/22012035025319 — बीरम पूरा -परकोलेशन पौण्ड आमा बाली झील के पासनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>960103.72</v>
+        <v>0</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>858034</v>
+        <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116246 — बीरमपुरा  _परकोलेशन पौन्ड निर्माण का  पंचायत भवन के पीछे बीरमपुरा</t>
+          <t>1709005017/WC/22012035113571 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य पटपरा नाला में सोनमउ खुर्द</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>799321.74</v>
+        <v>808181.2</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>654453.7</v>
+        <v>486277.55</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>45205</v>
+        <v>45204</v>
       </c>
       <c r="K794" s="3" t="n">
-        <v>46128</v>
+        <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116248 — बीरमपुरा कंटूर ट्रेंच निर्माण कार्य भाटिया सोनमाऊ खुर्द</t>
+          <t>1709005017/WC/22012035113572 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य बूढनी नाला में सोनमउ खुर्द</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>261463.33</v>
+        <v>903339.57</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>7200</v>
+        <v>505868.17</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>45204</v>
-[...1 lines deleted...]
-      <c r="K795" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K795" s="3" t="n">
+        <v>46006</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116249 — बीरमपुरा कंटूर ट्रेंच निर्माण कार्य भाटिया  बीरमपुरा</t>
+          <t>1709005017/WC/22012035116245 — बीरमपुरा  _परकोलेशन पौन्ड निर्माण कार्य आम बाली झील बीरमपुरा</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>242765.72</v>
+        <v>960103.72</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>7000</v>
+        <v>858034</v>
       </c>
       <c r="J796" s="3" t="n">
         <v>45204</v>
       </c>
-      <c r="K796" s="3"/>
+      <c r="K796" s="3" t="n">
+        <v>45741</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116250 — बीरम पूरा -परकोलेशन पौण्ड निर्माण कार्य गूंजा बारी धार बीरमपुरा</t>
+          <t>1709005017/WC/22012035116246 — बीरमपुरा  _परकोलेशन पौन्ड निर्माण का  पंचायत भवन के पीछे बीरमपुरा</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>882120.34</v>
+        <v>799321.74</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>832966.5</v>
+        <v>654453.7</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>45204</v>
+        <v>45205</v>
       </c>
       <c r="K797" s="3" t="n">
-        <v>45641</v>
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116251 — बीरम पूरा -परकोलेशन पौण्ड निर्माण कार्य हरबाई जवाब ओरा बारी धार बीरमपुरा</t>
+          <t>1709005017/WC/22012035116248 — बीरमपुरा कंटूर ट्रेंच निर्माण कार्य भाटिया सोनमाऊ खुर्द</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>891477.03</v>
+        <v>261463.33</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>835436.28</v>
+        <v>7200</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45204</v>
+      </c>
+      <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116252 — बीरमपुरा बोल्डर चेक डैम निर्माण कार्य गहरा हार पीपर धार के पास बीरमपुरा</t>
+          <t>1709005017/WC/22012035116249 — बीरमपुरा कंटूर ट्रेंच निर्माण कार्य भाटिया  बीरमपुरा</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>0</v>
+        <v>242765.72</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>45154</v>
+        <v>45204</v>
       </c>
       <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116253 — बीरमपुरा बोल्डर चेक डैम निर्माण कार्य  पीपर hai धार के पास बीरमपुरा</t>
+          <t>1709005017/WC/22012035116250 — बीरम पूरा -परकोलेशन पौण्ड निर्माण कार्य गूंजा बारी धार बीरमपुरा</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>0</v>
+        <v>882120.34</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>0</v>
+        <v>832966.5</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K800" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K800" s="3" t="n">
+        <v>45641</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116254 — बीरमपुरा बोल्डर चेक डैम निर्माण कार्य तिदोहा हार  पीपर बाली बधिया के पास बीरमपुरा</t>
+          <t>1709005017/WC/22012035116251 — बीरम पूरा -परकोलेशन पौण्ड निर्माण कार्य हरबाई जवाब ओरा बारी धार बीरमपुरा</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>0</v>
+        <v>891477.03</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>0</v>
+        <v>835436.28</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K801" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K801" s="3" t="n">
+        <v>45641</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116255 — बीरमपुरा बोल्डर चेक डैम निर्माण कार्य कूर की धार के पास बीरमपुरा</t>
+          <t>1709005017/WC/22012035116252 — बीरमपुरा बोल्डर चेक डैम निर्माण कार्य गहरा हार पीपर धार के पास बीरमपुरा</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116256 — बीरमपुरा बोल्डर चेक डैम निर्माण कार्य महुआ की धार के पास बीरमपुरा</t>
+          <t>1709005017/WC/22012035116253 — बीरमपुरा बोल्डर चेक डैम निर्माण कार्य  पीपर hai धार के पास बीरमपुरा</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116258 — बीरमपुरा बोल्डर चेक डैम निर्माण कार्य मतिवारी तलैया की धार के पास</t>
+          <t>1709005017/WC/22012035116254 — बीरमपुरा बोल्डर चेक डैम निर्माण कार्य तिदोहा हार  पीपर बाली बधिया के पास बीरमपुरा</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116282 — बीरमपुरा_बोलडर चेक डेम निर्माण कार्य खारर के पास मजरा डुडाई</t>
+          <t>1709005017/WC/22012035116255 — बीरमपुरा बोल्डर चेक डैम निर्माण कार्य कूर की धार के पास बीरमपुरा</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116286 — बीरमपुरा_बोलडर चेक डेम निर्माण कार्य पटरियां वाली धार के पास मजरा डुडाई</t>
+          <t>1709005017/WC/22012035116256 — बीरमपुरा बोल्डर चेक डैम निर्माण कार्य महुआ की धार के पास बीरमपुरा</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116287 — बीरमपुरा_बोलडर चेक डेम निर्माण कार्य बोदा वाली नराईया के पास सोनमऊ खुर्द</t>
+          <t>1709005017/WC/22012035116258 — बीरमपुरा बोल्डर चेक डैम निर्माण कार्य मतिवारी तलैया की धार के पास</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116288 — बीरमपुरा_बोलडर चेक डेम निर्माण कार्य बोदा वाली नराईया के पास सोनमऊ खुर्द</t>
+          <t>1709005017/WC/22012035116282 — बीरमपुरा_बोलडर चेक डेम निर्माण कार्य खारर के पास मजरा डुडाई</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116290 — बीरमपुरा_बोलडर चेक डेम निर्माण कार्य जामुन वाले नराईया के पास बीरमपुरा</t>
+          <t>1709005017/WC/22012035116286 — बीरमपुरा_बोलडर चेक डेम निर्माण कार्य पटरियां वाली धार के पास मजरा डुडाई</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035116312 — बीरमपुरा_बोलडर चेक डेम निर्माण कार्य जोतपुर घाट के पास मजरा डुडाई</t>
+          <t>1709005017/WC/22012035116287 — बीरमपुरा_बोलडर चेक डेम निर्माण कार्य बोदा वाली नराईया के पास सोनमऊ खुर्द</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035129154 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य गहरा नाला मे बीरमपुरा</t>
+          <t>1709005017/WC/22012035116288 — बीरमपुरा_बोलडर चेक डेम निर्माण कार्य बोदा वाली नराईया के पास सोनमऊ खुर्द</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035194929 — बीरमपुरा एनिकिट निर्माण कार्य पीपर नाले के पास सोनमउ खुर्द</t>
+          <t>1709005017/WC/22012035116290 — बीरमपुरा_बोलडर चेक डेम निर्माण कार्य जामुन वाले नराईया के पास बीरमपुरा</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>45318</v>
+        <v>45154</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035194935 — बीरमपुरा एनिकिट निर्माण कार्य  देशराम यादव के खेत के पीपर नाले के पास सोनमउ खुर्द</t>
+          <t>1709005017/WC/22012035116312 — बीरमपुरा_बोलडर चेक डेम निर्माण कार्य जोतपुर घाट के पास मजरा डुडाई</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>45318</v>
+        <v>45154</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035194942 — बीरमपुरा एनिकिट निर्माण कार्य   उमराव के खेत के पीपर नाले के पास सोनमउ खुर्द</t>
+          <t>1709005017/WC/22012035129154 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य गहरा नाला मे बीरमपुरा</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>45308</v>
+        <v>45154</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035194950 — बीरमपुरा-जीर्णोद्धार तालाब निर्माण कार्य  बढ़ी जवाब तलैया बीरमपुरा</t>
+          <t>1709005017/WC/22012035194929 — बीरमपुरा एनिकिट निर्माण कार्य पीपर नाले के पास सोनमउ खुर्द</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of gabion Spur for Comm / Repair and Maintenance of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035194959 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य हरबाई जवाब बीरमपुरा</t>
+          <t>1709005017/WC/22012035194935 — बीरमपुरा एनिकिट निर्माण कार्य  देशराम यादव के खेत के पीपर नाले के पास सोनमउ खुर्द</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035194965 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य दूनी जवाब बीरमपुरा</t>
+          <t>1709005017/WC/22012035194942 — बीरमपुरा एनिकिट निर्माण कार्य   उमराव के खेत के पीपर नाले के पास सोनमउ खुर्द</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>45318</v>
+        <v>45308</v>
       </c>
       <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035195162 — बीरमपुरा एनिकिट निर्माण कार्य हुकुम के खेत नाले के पास सोनमउ खुर्द</t>
+          <t>1709005017/WC/22012035194950 — बीरमपुरा-जीर्णोद्धार तालाब निर्माण कार्य  बढ़ी जवाब तलैया बीरमपुरा</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maint of gabion Spur for Comm / Repair and Maintenance of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035195167 — बीरमपुरा एनिकिट निर्माण कार्य भारतके खेत नाले के पास सोनमउ खुर्द</t>
+          <t>1709005017/WC/22012035194959 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य हरबाई जवाब बीरमपुरा</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035195173 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य शिवलाल के खेत नाला में</t>
+          <t>1709005017/WC/22012035194965 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य दूनी जवाब बीरमपुरा</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035195180 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य प्रताप सिंह के खेत नाला में</t>
+          <t>1709005017/WC/22012035195162 — बीरमपुरा एनिकिट निर्माण कार्य हुकुम के खेत नाले के पास सोनमउ खुर्द</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035195188 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य तिदोहा हार</t>
+          <t>1709005017/WC/22012035195167 — बीरमपुरा एनिकिट निर्माण कार्य भारतके खेत नाले के पास सोनमउ खुर्द</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035262085 — बिरमपूरा -रिचार्ज पिट निर्माण कार्य बाला चौधरी के कूप के पास sonmau👌 खुर्द</t>
+          <t>1709005017/WC/22012035195173 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य शिवलाल के खेत नाला में</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>13260.34</v>
+        <v>0</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>45771</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K823" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035262089 — बिरमपूरा -रिचार्ज पिट निर्माण कार्य सुक्का चौधरी के कूप के पास sonmau👌 खुर्द</t>
+          <t>1709005017/WC/22012035195180 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य प्रताप सिंह के खेत नाला में</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>5215.95</v>
+        <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>45805</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035262092 — बिरमपूरा -रिचार्ज पिट निर्माण कार्य कपूरी चौधरी के कूप के पास sonmau👌 खुर्द</t>
+          <t>1709005017/WC/22012035195188 — बीरमपुरा गेवीयन स्ट्रक्चर निर्माण कार्य तिदोहा हार</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>13259.96</v>
+        <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>45771</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035262096 — बिरमपूरा -रिचार्ज पिट निर्माण कार्य लछुआ के कूप के पास बिरामपूरा</t>
+          <t>1709005017/WC/22012035262085 — बिरमपूरा -रिचार्ज पिट निर्माण कार्य बाला चौधरी के कूप के पास sonmau👌 खुर्द</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>14301.2</v>
+        <v>13260.34</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>45768</v>
+        <v>45771</v>
       </c>
       <c r="K826" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035262098 — बिरमपूरा -रिचार्ज पिट निर्माण कार्य ईमरत सिंह गौंड के कूप के पास बिरामपूरा</t>
+          <t>1709005017/WC/22012035262089 — बिरमपूरा -रिचार्ज पिट निर्माण कार्य सुक्का चौधरी के कूप के पास sonmau👌 खुर्द</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>14824.04</v>
+        <v>5215.95</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>45768</v>
+        <v>45805</v>
       </c>
       <c r="K827" s="3" t="n">
-        <v>46129</v>
+        <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035262101 — बिरमपूरा -रिचार्ज पिट निर्माण कार्य श्याम बाई गौंड के कूप के पास बिरामपूरा</t>
+          <t>1709005017/WC/22012035262092 — बिरमपूरा -रिचार्ज पिट निर्माण कार्य कपूरी चौधरी के कूप के पास sonmau👌 खुर्द</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>13780.01</v>
+        <v>13259.96</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>45768</v>
+        <v>45771</v>
       </c>
       <c r="K828" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/22012035262104 — बिरमपूरा -रिचार्ज पिट निर्माण कार्य बबलू के कूप के पास झालाडुमरी</t>
+          <t>1709005017/WC/22012035262096 — बिरमपूरा -रिचार्ज पिट निर्माण कार्य लछुआ के कूप के पास बिरामपूरा</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>14824.04</v>
+        <v>14301.2</v>
       </c>
       <c r="J829" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K829" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/GIS/35010 — बीरमपुरा  _परकोलेशन पौन्ड निर्माण कार्य पेले पार हार सोनमऊ खुर्द</t>
+          <t>1709005017/WC/22012035262098 — बिरमपूरा -रिचार्ज पिट निर्माण कार्य ईमरत सिंह गौंड के कूप के पास बिरामपूरा</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>0</v>
+        <v>14824.04</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>45066</v>
-[...1 lines deleted...]
-      <c r="K830" s="3"/>
+        <v>45768</v>
+      </c>
+      <c r="K830" s="3" t="n">
+        <v>46129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/GIS/35017 — बीरमपुरा_परकोलेशन पौन्ड निर्माण कार्य तिdoha हार बीरमपुरा</t>
+          <t>1709005017/WC/22012035262101 — बिरमपूरा -रिचार्ज पिट निर्माण कार्य श्याम बाई गौंड के कूप के पास बिरामपूरा</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>897556.71</v>
+        <v>25899.46</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>741639.16</v>
+        <v>13780.01</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>45204</v>
+        <v>45768</v>
       </c>
       <c r="K831" s="3" t="n">
-        <v>46128</v>
+        <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/ कूपनिर्माण ब़क्षारोपण सिंचाई/11 — बीरमपुर कपिलधारा कूपनिर्माण ब़क्षारोपण सिंचाई</t>
+          <t>1709005017/WC/22012035262104 — बिरमपूरा -रिचार्ज पिट निर्माण कार्य बबलू के कूप के पास झालाडुमरी</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>131320</v>
+        <v>25899.46</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>88857</v>
+        <v>14824.04</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>39538</v>
+        <v>45768</v>
       </c>
       <c r="K832" s="3" t="n">
-        <v>39182</v>
+        <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/ बीरमपुर कपिलधारा कूपनिर्माणघसोटी/12 — बीरमपुर कपिलधारा कूपनिर्माण घसोटी/टूडे</t>
+          <t>1709005017/WC/GIS/35010 — बीरमपुरा  _परकोलेशन पौन्ड निर्माण कार्य पेले पार हार सोनमऊ खुर्द</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
-        <v>131320</v>
+        <v>0</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>227141.8</v>
+        <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>39538</v>
-[...3 lines deleted...]
-      </c>
+        <v>45066</v>
+      </c>
+      <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/बीरमपुर कपिलधारा कूपनिर्माणबडीबहू/14 — बीरमपुर कपिलधारा कूपनिर्माण बडीबहू/रामरतन</t>
+          <t>1709005017/WC/GIS/35017 — बीरमपुरा_परकोलेशन पौन्ड निर्माण कार्य तिdoha हार बीरमपुरा</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>131320</v>
+        <v>897556.71</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>112385</v>
+        <v>741639.16</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>39538</v>
+        <v>45204</v>
       </c>
       <c r="K834" s="3" t="n">
-        <v>40455</v>
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/ बीरमपुर कपिलधारा कूपनिर्माणलटोरी/13 — बीरमपुर कपिलधारा कूपनिर्माण लटोरी/कल्‍यान</t>
+          <t>1709005017/WC/ कूपनिर्माण ब़क्षारोपण सिंचाई/11 — बीरमपुर कपिलधारा कूपनिर्माण ब़क्षारोपण सिंचाई</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>131320</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>247500.7</v>
+        <v>88857</v>
       </c>
       <c r="J835" s="3" t="n">
         <v>39538</v>
       </c>
       <c r="K835" s="3" t="n">
         <v>39182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/बीरमपुरा कूपनिर्माण देवीसिंह/10 — बीरमपुरा कूपनिर्माण देवीसिंह/बखतसिंह</t>
+          <t>1709005017/WC/ बीरमपुर कपिलधारा कूपनिर्माणघसोटी/12 — बीरमपुर कपिलधारा कूपनिर्माण घसोटी/टूडे</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>131320</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>172214.4</v>
+        <v>227141.8</v>
       </c>
       <c r="J836" s="3" t="n">
         <v>39538</v>
       </c>
       <c r="K836" s="3" t="n">
-        <v>40114</v>
+        <v>39182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/बीरमपुरा कूपनिर्माण रूपसिंह/बुद्व/09 — बीरमपुरा कूपनिर्माण रूपसिंह/बुद्वसिंह</t>
+          <t>1709005017/WC/बीरमपुर कपिलधारा कूपनिर्माणबडीबहू/14 — बीरमपुर कपिलधारा कूपनिर्माण बडीबहू/रामरतन</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>131320</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>166799.52</v>
+        <v>112385</v>
       </c>
       <c r="J837" s="3" t="n">
         <v>39538</v>
       </c>
       <c r="K837" s="3" t="n">
-        <v>40036</v>
+        <v>40455</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WC/बीरमपुरा कूपनिर्माण हुलास/पत्‍ती/10 — बीरमपुरा कूपनिर्माण हुलास/पत्‍तीसिंह</t>
+          <t>1709005017/WC/ बीरमपुर कपिलधारा कूपनिर्माणलटोरी/13 — बीरमपुर कपिलधारा कूपनिर्माण लटोरी/कल्‍यान</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>131320</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>141980</v>
+        <v>247500.7</v>
       </c>
       <c r="J838" s="3" t="n">
         <v>39538</v>
       </c>
       <c r="K838" s="3" t="n">
-        <v>40455</v>
+        <v>39182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WH/22012034332423 — तालाब की गाद निकालना ग्राम बीरमपुरा</t>
+          <t>1709005017/WC/बीरमपुरा कूपनिर्माण देवीसिंह/10 — बीरमपुरा कूपनिर्माण देवीसिंह/बखतसिंह</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>145000</v>
+        <v>131320</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>145017.23</v>
+        <v>172214.4</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>43221</v>
+        <v>39538</v>
       </c>
       <c r="K839" s="3" t="n">
-        <v>43640</v>
+        <v>40114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WH/22012034458979 — बीरम पूर- डूडाई तलैया जीर्णोद्धार निर्माण कार्य</t>
+          <t>1709005017/WC/बीरमपुरा कूपनिर्माण रूपसिंह/बुद्व/09 — बीरमपुरा कूपनिर्माण रूपसिंह/बुद्वसिंह</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
-        <v>0</v>
+        <v>131320</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>0</v>
+        <v>166799.52</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K840" s="3"/>
+        <v>39538</v>
+      </c>
+      <c r="K840" s="3" t="n">
+        <v>40036</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WH/22012034459083 — बीरम पूर- डूडाई तलैया जीर्णोद्धार निर्माण कार्य</t>
+          <t>1709005017/WC/बीरमपुरा कूपनिर्माण हुलास/पत्‍ती/10 — बीरमपुरा कूपनिर्माण हुलास/पत्‍तीसिंह</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
-        <v>0</v>
+        <v>131320</v>
       </c>
       <c r="I841" s="2" t="n">
-        <v>0</v>
+        <v>141980</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K841" s="3"/>
+        <v>39538</v>
+      </c>
+      <c r="K841" s="3" t="n">
+        <v>40455</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WH/22012034459084 — बीरम पूर- मतवारी तलैया जीर्णोद्धार निर्माण कार्य</t>
+          <t>1709005017/WH/22012034332423 — तालाब की गाद निकालना ग्राम बीरमपुरा</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
-        <v>767000</v>
+        <v>145000</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>766817</v>
+        <v>145017.23</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>44610</v>
+        <v>43221</v>
       </c>
       <c r="K842" s="3" t="n">
-        <v>45118</v>
+        <v>43640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WH/22012034459509 — Birampura-डुढाई तलैया जीर्णोद्धार</t>
+          <t>1709005017/WH/22012034458979 — बीरम पूर- डूडाई तलैया जीर्णोद्धार निर्माण कार्य</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
-        <v>794000</v>
+        <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>765227.03</v>
+        <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>44732</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WH/22012034936578 — बीरम पूर- पटपरिया तलैया जीर्णोद्धार निर्माण कार्य</t>
+          <t>1709005017/WH/22012034459083 — बीरम पूर- डूडाई तलैया जीर्णोद्धार निर्माण कार्य</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>44836</v>
+        <v>44471</v>
       </c>
       <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1709005017/WH/22012034936579 — बीरम पूर- बाढी जवाब तलैया जीर्णोद्धार निर्माण कार्य</t>
+          <t>1709005017/WH/22012034459084 — बीरम पूर- मतवारी तलैया जीर्णोद्धार निर्माण कार्य</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
-        <v>0</v>
+        <v>767000</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>0</v>
+        <v>766817</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K845" s="3"/>
+        <v>44610</v>
+      </c>
+      <c r="K845" s="3" t="n">
+        <v>45118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1709005017/बीरमपुरDPव्रक्षारोपण सोनमउखुर्द बीरम/01 — बीरमपुर-व्रक्षारोपण सोनमउखुर्द बीरमपुर</t>
+          <t>1709005017/WH/22012034459509 — Birampura-डुढाई तलैया जीर्णोद्धार</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
-        <v>282240</v>
+        <v>794000</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>102448</v>
+        <v>765227.03</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>39310</v>
+        <v>44732</v>
       </c>
       <c r="K846" s="3" t="n">
-        <v>40811</v>
+        <v>45118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1709005/WC/2042 — बीरमप्ररा -कोहाडोल स्‍टापडेम का निर्माण कार्य बीरमपुरा</t>
+          <t>1709005017/WH/22012034936578 — बीरम पूर- पटपरिया तलैया जीर्णोद्धार निर्माण कार्य</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
-        <v>1915000</v>
+        <v>0</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>2430202</v>
+        <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>39845</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1709/RC/22012034153277 — MMGSY GSB Road Birampura To Makkepala</t>
+          <t>1709005017/WH/22012034936579 — बीरम पूर- बाढी जवाब तलैया जीर्णोद्धार निर्माण कार्य</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
-        <v>3016000</v>
+        <v>0</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>2582854.2</v>
+        <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>40726</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1709/RC/22012034610937 — CMGSY Road Maintenance work Birampura To Makkepala GP. Fatehpur JP Shahnagar</t>
+          <t>1709005017/बीरमपुरDPव्रक्षारोपण सोनमउखुर्द बीरम/01 — बीरमपुर-व्रक्षारोपण सोनमउखुर्द बीरमपुर</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
-        <v>637000</v>
+        <v>282240</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>599107.35</v>
+        <v>102448</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>44648</v>
+        <v>39310</v>
       </c>
       <c r="K849" s="3" t="n">
-        <v>46187</v>
+        <v>40811</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>PANNA / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C850" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D850" s="1" t="inlineStr">
+        <is>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E850" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F850" s="1" t="inlineStr">
+        <is>
+          <t>1709005/WC/2042 — बीरमप्ररा -कोहाडोल स्‍टापडेम का निर्माण कार्य बीरमपुरा</t>
+        </is>
+      </c>
+      <c r="G850" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H850" s="2" t="n">
+        <v>1915000</v>
+      </c>
+      <c r="I850" s="2" t="n">
+        <v>2430202</v>
+      </c>
+      <c r="J850" s="3" t="n">
+        <v>39845</v>
+      </c>
+      <c r="K850" s="3" t="n">
+        <v>40541</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
+      <c r="A851" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B851" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C851" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D851" s="1" t="inlineStr">
+        <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E851" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F851" s="1" t="inlineStr">
+        <is>
+          <t>1709/RC/22012034153277 — MMGSY GSB Road Birampura To Makkepala</t>
+        </is>
+      </c>
+      <c r="G851" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H851" s="2" t="n">
+        <v>3016000</v>
+      </c>
+      <c r="I851" s="2" t="n">
+        <v>2582854.2</v>
+      </c>
+      <c r="J851" s="3" t="n">
+        <v>40726</v>
+      </c>
+      <c r="K851" s="3" t="n">
+        <v>41361</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
+      <c r="A852" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B852" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C850" s="1" t="inlineStr">
+      <c r="C852" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D850" s="1" t="inlineStr">
+      <c r="D852" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E852" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Road</t>
+        </is>
+      </c>
+      <c r="F852" s="1" t="inlineStr">
+        <is>
+          <t>1709/RC/22012034610937 — CMGSY Road Maintenance work Birampura To Makkepala GP. Fatehpur JP Shahnagar</t>
+        </is>
+      </c>
+      <c r="G852" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H852" s="2" t="n">
+        <v>637000</v>
+      </c>
+      <c r="I852" s="2" t="n">
+        <v>599107.35</v>
+      </c>
+      <c r="J852" s="3" t="n">
+        <v>44648</v>
+      </c>
+      <c r="K852" s="3" t="n">
+        <v>46187</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
+      <c r="A853" s="1" t="inlineStr">
+        <is>
+          <t>PANNA / SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B853" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C853" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
-      <c r="E850" s="1" t="inlineStr">
+      <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="F850" s="1" t="inlineStr">
+      <c r="F853" s="1" t="inlineStr">
         <is>
           <t>1709/RC/22012034611216 — CMGSY Road Maitenance Birampura to Makkepala G.P. Birampura j.p. Shahnagar</t>
         </is>
       </c>
-      <c r="G850" s="1" t="inlineStr">
+      <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H850" s="2" t="n">
+      <c r="H853" s="2" t="n">
         <v>637000</v>
       </c>
-      <c r="I850" s="2" t="n">
+      <c r="I853" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J850" s="3" t="n">
+      <c r="J853" s="3" t="n">
         <v>44300</v>
       </c>
-      <c r="K850" s="3"/>
+      <c r="K853" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>