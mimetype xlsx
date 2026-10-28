--- v0 (2026-09-11)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K497"/>
+  <dimension ref="A1:K498"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 18:18:46</t>
+          <t>Exported on: 2026-10-28 18:57:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -514,98 +514,98 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1710002042/AV/22012034661237 — आगनबाडी भवन बाउंडवाल सहित निर्माण कार्य ग्राम सेमराघाट</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>168000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>93798</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1710002042/DP/22012034587269 — वसुधा वंदन- अमृत वाटिका पंचायत भवन ग्राम सिलोधा</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>26962</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45161</v>
@@ -949,51 +949,51 @@
       <c r="J25" s="3" t="n">
         <v>43262</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>44112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/22012034465942 — KAPIL DHARA MUNNALAL / CHAUDE AHIRWAR</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>22600</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>43532</v>
@@ -4483,51 +4483,51 @@
       <c r="J99" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K99" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/22012035390524 — JGSA 2025 Recharge Structure Kapildhara Koop Mihilal S/o Khimme Sen (1710002042/IF/9993739852)</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45775</v>
@@ -4626,51 +4626,51 @@
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/22012035460764 — JGSA 2025 KHET TALAB NIRMAN KARY BRAJMOHAN S/O SUNDAR SINGH RAJPOOT GRAM SILODHA</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45761</v>
@@ -4771,145 +4771,145 @@
       <c r="J105" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K105" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/22012035489572 — JGSA KHET TALAB NIRMAN KARYA LEELA W/O SHERSINGH THAKUR SILODHA</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>128297.24</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/22012035563304 — JGSA 2025 KHET TALAB NIRMAN KARY RAMSHARAN S/O DEVISINGH GRAM SILODHA</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/22012035563416 — JGSA 2025 KHET TALAB NIRMAN KARY MADHAV SINGH GRAM SILODHA</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45761</v>
@@ -10833,51 +10833,51 @@
       <c r="J229" s="3" t="n">
         <v>44683</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>45546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/3735489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125346279</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>44679</v>
@@ -10929,51 +10929,51 @@
       <c r="J231" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>44922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/3750221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119291250</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>44679</v>
@@ -11856,98 +11856,98 @@
       <c r="J250" s="3" t="n">
         <v>44729</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>45047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/3981190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118782090</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/3981968 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121707180</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>44688</v>
@@ -12832,51 +12832,51 @@
       <c r="J270" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/4579482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118781140</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45686</v>
@@ -13516,51 +13516,51 @@
       <c r="J284" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/4757878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118781638</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>17496</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45717</v>
@@ -13808,98 +13808,98 @@
       <c r="J290" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>46023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5243019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122887228</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5246963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119504133</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45741</v>
@@ -13998,286 +13998,286 @@
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>42688</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5650792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118792471</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>20358</v>
+        <v>23958</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5690874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121698386</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>16182</v>
+        <v>28482</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5691261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121786141</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5731509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125360432</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5931834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150881831</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5931985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118792878</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45848</v>
@@ -14329,825 +14329,825 @@
       <c r="J301" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5932455 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119504325</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5932688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118792976</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5932789 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119504015</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45729</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5932900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125846225</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5933026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119288361</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5933699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119504394</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5933851 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118794647</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>46117</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5934090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119281657</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5934518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122817374</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>20358</v>
+        <v>23358</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5934812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119322227</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5934891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118793167</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5935325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122849483</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5935328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119504470</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5935377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119503992</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5989641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118792759</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/5990122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119504371</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>20619</v>
+        <v>23919</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1710002042/IF/IAY/6019014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119504519</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>0</v>
+        <v>13500</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -15167,8611 +15167,8658 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>16608</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>42786</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>43469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1710002042/IF/IAY/73110 — Construction of IAY House -IAY REG. NO. MP-10-002-042-002/122</t>
+          <t>1710002042/IF/IAY/6323416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148388618</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>14496</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>42975</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1710002042/IF/IAY/73111 — Construction of IAY House -IAY REG. NO. MP-10-002-042-002/140</t>
+          <t>1710002042/IF/IAY/73110 — Construction of IAY House -IAY REG. NO. MP-10-002-042-002/122</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>14544</v>
+        <v>14496</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>42765</v>
+        <v>42975</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>43718</v>
+        <v>43399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1710002042/IF/IAY/845649 — Construction of IAY House -IAY REG. NO. MP1432928</t>
+          <t>1710002042/IF/IAY/73111 — Construction of IAY House -IAY REG. NO. MP-10-002-042-002/140</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>17100</v>
+        <v>14310</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>1044</v>
+        <v>14544</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>43249</v>
+        <v>42765</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>44187</v>
+        <v>43718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1710002042/IF/IAY/883490 — Construction of IAY House -IAY REG. NO. MP1910494</t>
+          <t>1710002042/IF/IAY/845649 — Construction of IAY House -IAY REG. NO. MP1432928</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>14448</v>
+        <v>1044</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>43087</v>
+        <v>43249</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>43327</v>
+        <v>44187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1710002042/IF/IAY/906309 — Construction of IAY House -IAY REG. NO. MP2224820</t>
+          <t>1710002042/IF/IAY/883490 — Construction of IAY House -IAY REG. NO. MP1910494</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>15516</v>
+        <v>14448</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>43074</v>
+        <v>43087</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>43395</v>
+        <v>43327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1710002042/IF/IAY/943613 — Construction of IAY House -IAY REG. NO. MP2884117</t>
+          <t>1710002042/IF/IAY/906309 — Construction of IAY House -IAY REG. NO. MP2224820</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>14616</v>
+        <v>15516</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>43311</v>
+        <v>43074</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>43414</v>
+        <v>43395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1710002042/IF/IAY/949960 — Construction of IAY House -IAY REG. NO. MP3043546</t>
+          <t>1710002042/IF/IAY/943613 — Construction of IAY House -IAY REG. NO. MP2884117</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>15660</v>
+        <v>14616</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>43311</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>43405</v>
+        <v>43414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1710002042/IF/IAY/965057 — Construction of IAY House -IAY REG. NO. MP3421446</t>
+          <t>1710002042/IF/IAY/949960 — Construction of IAY House -IAY REG. NO. MP3043546</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>10464</v>
+        <v>15660</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>43232</v>
+        <v>43311</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>44187</v>
+        <v>43405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1710002042/IF/IAY/999360 — Construction of IAY House -IAY REG. NO. MP1804646</t>
+          <t>1710002042/IF/IAY/965057 — Construction of IAY House -IAY REG. NO. MP3421446</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>15492</v>
+        <v>10464</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>42940</v>
+        <v>43232</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>43372</v>
+        <v>44187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1710002042/IF/IAY/999539 — Construction of IAY House -IAY REG. NO. MP1928379</t>
+          <t>1710002042/IF/IAY/999360 — Construction of IAY House -IAY REG. NO. MP1804646</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>14832</v>
+        <v>15492</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43090</v>
+        <v>42940</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>43414</v>
+        <v>43372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1710002042/IF/IAY/999581 — Construction of IAY House -IAY REG. NO. MP1950286</t>
+          <t>1710002042/IF/IAY/999539 — Construction of IAY House -IAY REG. NO. MP1928379</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>15540</v>
+        <v>14832</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43057</v>
+        <v>43090</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>43425</v>
+        <v>43414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1710002042/LD/22012034313520 — शान्तिधाम सेमरघाट</t>
+          <t>1710002042/IF/IAY/999581 — Construction of IAY House -IAY REG. NO. MP1950286</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>15540</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>42875</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>43057</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>43425</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1710002042/LD/22012034599032 — शांतिधाम निर्माण कार्य ग्राम सेमराघाट</t>
+          <t>1710002042/LD/22012034313520 — शान्तिधाम सेमरघाट</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>226381.46</v>
+        <v>180000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>225200.24</v>
+        <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>45322</v>
-[...3 lines deleted...]
-      </c>
+        <v>42875</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1710002042/LD/22012034599035 — शांतिधाम निर्माण कार्य ग्राम सेमराघाट</t>
+          <t>1710002042/LD/22012034599032 — शांतिधाम निर्माण कार्य ग्राम सेमराघाट</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>0</v>
+        <v>226381.46</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>225200.24</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K333" s="3"/>
+        <v>45322</v>
+      </c>
+      <c r="K333" s="3" t="n">
+        <v>46077</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1710002042/OP/042 — सी.सी.रोड सेमराघाट शा.म.से मदिर तक सिलौधा</t>
+          <t>1710002042/LD/22012034599035 — शांतिधाम निर्माण कार्य ग्राम सेमराघाट</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>484594</v>
+        <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>492261.58</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>39895</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1710002042/OP/42 — ब़क्षारोपण तार फेन्सिग प्रा0 शा0 भवन सिलौधा</t>
+          <t>1710002042/OP/042 — सी.सी.रोड सेमराघाट शा.म.से मदिर तक सिलौधा</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>219000</v>
+        <v>484594</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>18560</v>
+        <v>492261.58</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>39649</v>
+        <v>39895</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>41741</v>
+        <v>40354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1710002042/OP/42/1 — Khandja nirman Harishankar ke ghar se syamlal ke g</t>
+          <t>1710002042/OP/42 — ब़क्षारोपण तार फेन्सिग प्रा0 शा0 भवन सिलौधा</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>490000</v>
+        <v>219000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>206784.64</v>
+        <v>18560</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>40954</v>
+        <v>39649</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>42597</v>
+        <v>41741</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1710002042/OP/42/ts 230 — खडंन्‍जा निर्माण सिलौधा</t>
+          <t>1710002042/OP/42/1 — Khandja nirman Harishankar ke ghar se syamlal ke g</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>490000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>208478</v>
+        <v>206784.64</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>41039</v>
+        <v>40954</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>42180</v>
+        <v>42597</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Other Works</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Post-harvest / storage facility for agri produce / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1710002042/OP/9425893022 — बृक्षा  रोपण खेल मैदान सिलौधा</t>
+          <t>1710002042/OP/42/ts 230 — खडंन्‍जा निर्माण सिलौधा</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>8375000000</v>
+        <v>490000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>0</v>
+        <v>208478</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>42851</v>
-[...1 lines deleted...]
-      <c r="K338" s="3"/>
+        <v>41039</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>42180</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Other Works</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Post-harvest / storage facility for agri produce / Construction of Agricultural produce storage Building for Groups</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1710002042/OP/9425893023 — बृक्षा रोपण  शाला भवन  सिलौधा</t>
+          <t>1710002042/OP/9425893022 — बृक्षा  रोपण खेल मैदान सिलौधा</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>8375000000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>42851</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Other Works</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Post-harvest / storage facility for agri produce / Construction of Agricultural produce storage Building for Groups</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1710002042/OP/khadnja — खडन्‍जा निर्माण ग्राम सिलौधा</t>
+          <t>1710002042/OP/9425893023 — बृक्षा रोपण  शाला भवन  सिलौधा</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>996000</v>
+        <v>8375000000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>55510</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>40600</v>
-[...3 lines deleted...]
-      </c>
+        <v>42851</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1710002042/OP/semradhat — C.C.Road सेमराघाट सिलौधा</t>
+          <t>1710002042/OP/khadnja — खडन्‍जा निर्माण ग्राम सिलौधा</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>638380</v>
+        <v>996000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>546860</v>
+        <v>55510</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>39829</v>
+        <v>40600</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>41988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1710002042/PG/22012034336516 — khel medan semraghat</t>
+          <t>1710002042/OP/semradhat — C.C.Road सेमराघाट सिलौधा</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>187000</v>
+        <v>638380</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>0</v>
+        <v>546860</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>42968</v>
-[...1 lines deleted...]
-      <c r="K342" s="3"/>
+        <v>39829</v>
+      </c>
+      <c r="K342" s="3" t="n">
+        <v>41988</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1710002042/PG/9425892688 — khelmaidan nirman silodha</t>
+          <t>1710002042/PG/22012034336516 — khel medan semraghat</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>353000</v>
+        <v>187000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>342166.9</v>
+        <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>42759</v>
-[...3 lines deleted...]
-      </c>
+        <v>42968</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/0042 — ग्रेवल रोड सेमराघाट शा. भवन से प्‍यासी की ओर भाग 2</t>
+          <t>1710002042/PG/9425892688 — khelmaidan nirman silodha</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>500000</v>
+        <v>353000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>387987.93</v>
+        <v>342166.9</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>39899</v>
+        <v>42759</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>42011</v>
+        <v>42822</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/042 — ग्रेबल रोड सेमराघाट से मेहमदा की ओर</t>
+          <t>1710002042/RC/0042 — ग्रेवल रोड सेमराघाट शा. भवन से प्‍यासी की ओर भाग 2</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>387987.93</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>39381</v>
-[...1 lines deleted...]
-      <c r="K345" s="3"/>
+        <v>39899</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>42011</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/05 — ग्रेबल रोड</t>
+          <t>1710002042/RC/042 — ग्रेबल रोड सेमराघाट से मेहमदा की ओर</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>498788</v>
+        <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>39375</v>
+        <v>39381</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034171232 — पंचपरमेश्‍वर सीसी एवं नाली निर्माण द्वितीय पार्ट T</t>
+          <t>1710002042/RC/05 — ग्रेबल रोड</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>89000</v>
+        <v>498788</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>67104</v>
+        <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>41439</v>
-[...3 lines deleted...]
-      </c>
+        <v>39375</v>
+      </c>
+      <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034211210 — पंचपरमेश्‍वर सीसी एवं नाली निर्माण रोड त़तीय पार्ट</t>
+          <t>1710002042/RC/22012034171232 — पंचपरमेश्‍वर सीसी एवं नाली निर्माण द्वितीय पार्ट T</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>198000</v>
+        <v>89000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>112215.75</v>
+        <v>67104</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>41705</v>
+        <v>41439</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>42125</v>
+        <v>41584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034211212 — पंचपरमेश्‍वर सीसी एवं नाली निर्माण रोड त़तीय पार्ट</t>
+          <t>1710002042/RC/22012034211210 — पंचपरमेश्‍वर सीसी एवं नाली निर्माण रोड त़तीय पार्ट</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>196000</v>
+        <v>198000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>134889</v>
+        <v>112215.75</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>41705</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>42131</v>
+        <v>42125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034211918 — खेत सडक मुख्‍य सडक से गडाये तक TS 194</t>
+          <t>1710002042/RC/22012034211212 — पंचपरमेश्‍वर सीसी एवं नाली निर्माण रोड त़तीय पार्ट</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>1497000</v>
+        <v>196000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>429256.4</v>
+        <v>134889</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>41705</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>42724</v>
+        <v>42131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034212434 — पंचपरमेश्‍वर सीसी एवं नाली निर्माण रोड द्वितीय पार</t>
+          <t>1710002042/RC/22012034211918 — खेत सडक मुख्‍य सडक से गडाये तक TS 194</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>146000</v>
+        <v>1497000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>1752</v>
+        <v>429256.4</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>41702</v>
+        <v>41705</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>42165</v>
+        <v>42724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034219363 — Khet Sadak-  Naale se shamsan ki or</t>
+          <t>1710002042/RC/22012034212434 — पंचपरमेश्‍वर सीसी एवं नाली निर्माण रोड द्वितीय पार</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>1499000</v>
+        <v>146000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>0</v>
+        <v>1752</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>41789</v>
-[...1 lines deleted...]
-      <c r="K352" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>42165</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034285159 — पंच परमेश्वर सी.सी. मार्ग एवं नाली निर्माण राजू लोधी के घर से रामेश्वर के घर तक</t>
+          <t>1710002042/RC/22012034219363 — Khet Sadak-  Naale se shamsan ki or</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>366000</v>
+        <v>1499000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>310071.58</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>42271</v>
-[...3 lines deleted...]
-      </c>
+        <v>41789</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034300642 — cc</t>
+          <t>1710002042/RC/22012034285159 — पंच परमेश्वर सी.सी. मार्ग एवं नाली निर्माण राजू लोधी के घर से रामेश्वर के घर तक</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>0</v>
+        <v>366000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>0</v>
+        <v>310071.58</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K354" s="3"/>
+        <v>42271</v>
+      </c>
+      <c r="K354" s="3" t="n">
+        <v>42547</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034321552 — सुदूर सड़क निर्माण मुख्य सड़क से  कनऊ टपरो तक</t>
+          <t>1710002042/RC/22012034300642 — cc</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>1353000</v>
+        <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>1147269.59</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>42773</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034325292 — सी.सी. मार्ग निर्माण ग्राम सिलोधा</t>
+          <t>1710002042/RC/22012034321552 — सुदूर सड़क निर्माण मुख्य सड़क से  कनऊ टपरो तक</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>103000</v>
+        <v>1353000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>32064</v>
+        <v>1147269.59</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42794</v>
+        <v>42773</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>42995</v>
+        <v>43713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034364973 — cc road &amp; nali nirman bhag 1.2 semra ghet</t>
+          <t>1710002042/RC/22012034325292 — सी.सी. मार्ग निर्माण ग्राम सिलोधा</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>112125</v>
+        <v>103000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>107328</v>
+        <v>32064</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>43034</v>
+        <v>42794</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>43133</v>
+        <v>42995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034364979 — cc road &amp; nali nirman bhag 11, 12 silodha</t>
+          <t>1710002042/RC/22012034364973 — cc road &amp; nali nirman bhag 1.2 semra ghet</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>121080</v>
+        <v>112125</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>121604</v>
+        <v>107328</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>43034</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>43239</v>
+        <v>43133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034368642 — CC ROAD</t>
+          <t>1710002042/RC/22012034364979 — cc road &amp; nali nirman bhag 11, 12 silodha</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>0</v>
+        <v>121080</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>0</v>
+        <v>121604</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K359" s="3"/>
+        <v>43034</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>43239</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034373804 — CC Road</t>
+          <t>1710002042/RC/22012034368642 — CC ROAD</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034382764 — C.C.ROAD SILODHA</t>
+          <t>1710002042/RC/22012034373804 — CC Road</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>397900</v>
+        <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>212402</v>
+        <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>43143</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034438952 — CC ROAD DPR 1</t>
+          <t>1710002042/RC/22012034382764 — C.C.ROAD SILODHA</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>0</v>
+        <v>397900</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>212402</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K362" s="3"/>
+        <v>43143</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>43374</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034438954 — CC ROAD DPR 1</t>
+          <t>1710002042/RC/22012034438952 — CC ROAD DPR 1</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034475881 — cc road men road se aganwadi bhavan se madhymik shala ki or silodha</t>
+          <t>1710002042/RC/22012034438954 — CC ROAD DPR 1</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>99300</v>
+        <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>98912</v>
+        <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>43714</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034534902 — C.C.ROAD NIRMAN MEN ROAD SE MALGUJAR KE GHAR KI OR SILODHA</t>
+          <t>1710002042/RC/22012034475881 — cc road men road se aganwadi bhavan se madhymik shala ki or silodha</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>53550</v>
+        <v>99300</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>53390</v>
+        <v>98912</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44077</v>
+        <v>43714</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>44112</v>
+        <v>43771</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034542139 — C.C. ROAD &amp; NALI NIRMAN NATTHU KE GHAR SE VIJAY OR NAIBAHU KE GHAR SE SHANKAR KE GHAR KI OR SILODHA</t>
+          <t>1710002042/RC/22012034534902 — C.C.ROAD NIRMAN MEN ROAD SE MALGUJAR KE GHAR KI OR SILODHA</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>56400</v>
+        <v>53550</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>22420</v>
+        <v>53390</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>44145</v>
+        <v>44077</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>44199</v>
+        <v>44112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034551674 — सी सी रोड निर्माण कार्य सेमराघट कम्मोद के घर से केता बले खेत की ओर</t>
+          <t>1710002042/RC/22012034542139 — C.C. ROAD &amp; NALI NIRMAN NATTHU KE GHAR SE VIJAY OR NAIBAHU KE GHAR SE SHANKAR KE GHAR KI OR SILODHA</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>67000</v>
+        <v>56400</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>66880</v>
+        <v>22420</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>44174</v>
+        <v>44145</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>44216</v>
+        <v>44199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034558305 — cc road</t>
+          <t>1710002042/RC/22012034551674 — सी सी रोड निर्माण कार्य सेमराघट कम्मोद के घर से केता बले खेत की ओर</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>0</v>
+        <v>67000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>0</v>
+        <v>66880</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K368" s="3"/>
+        <v>44174</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>44216</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034563310 — NALI NIRMAN KARY RAMLAKHAN KE GHAR SE NADI KI OR GRAM SILODHA</t>
+          <t>1710002042/RC/22012034558305 — cc road</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>68896</v>
+        <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>67671</v>
+        <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>44275</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034570173 — RCC nali nirman karya choudhari ke khet se nadi ki or</t>
+          <t>1710002042/RC/22012034563310 — NALI NIRMAN KARY RAMLAKHAN KE GHAR SE NADI KI OR GRAM SILODHA</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>53200</v>
+        <v>68896</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>52110</v>
+        <v>67671</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>44369</v>
+        <v>44275</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>44563</v>
+        <v>44440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034573276 — सुदूर सड़क एप्रोच रोड निर्माण माणिउदय के घर से चारागाह / शासकीय हाई स्कूल होते हुए शासकीय तालाब तक</t>
+          <t>1710002042/RC/22012034570173 — RCC nali nirman karya choudhari ke khet se nadi ki or</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>1496190.9</v>
+        <v>53200</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>1479989.14</v>
+        <v>52110</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>44514</v>
+        <v>44369</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>45316</v>
+        <v>44563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034584209 — C.C. ROAD NIRMAN KRASHNAKANT KE GHAR SE LALLU KE GHAR KI OR SILODHA</t>
+          <t>1710002042/RC/22012034573276 — सुदूर सड़क एप्रोच रोड निर्माण माणिउदय के घर से चारागाह / शासकीय हाई स्कूल होते हुए शासकीय तालाब तक</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>43000</v>
+        <v>1496190.9</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>42846</v>
+        <v>1479989.14</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>44473</v>
+        <v>44514</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>46035</v>
+        <v>45316</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034594074 — R.C.C. NALI NIRMAN HARISHANKAR KE GHAR SE NALO KI OR SEMRA GHAT</t>
+          <t>1710002042/RC/22012034584209 — C.C. ROAD NIRMAN KRASHNAKANT KE GHAR SE LALLU KE GHAR KI OR SILODHA</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>21600</v>
+        <v>43000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>11766</v>
+        <v>42846</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>44514</v>
+        <v>44473</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>45600</v>
+        <v>46035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034621247 — C.C. ROAD NIRMAN HANUMAN MANDIR KE PASSSEMRAGHAT</t>
+          <t>1710002042/RC/22012034594074 — R.C.C. NALI NIRMAN HARISHANKAR KE GHAR SE NALO KI OR SEMRA GHAT</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>19000</v>
+        <v>21600</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>18954</v>
+        <v>11766</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>45518</v>
+        <v>44514</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>45696</v>
+        <v>45600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034635516 — RCC NALI NIRMAN HANUMAN MANDIR SE NARAYAN PATEL KE GHAR KI OR GRAM SILODHA</t>
+          <t>1710002042/RC/22012034621247 — C.C. ROAD NIRMAN HANUMAN MANDIR KE PASSSEMRAGHAT</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>51000</v>
+        <v>19000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>47394</v>
+        <v>18954</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>45134</v>
+        <v>45518</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>45673</v>
+        <v>45696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034643177 — आर सी सी नाली निर्माण कार्य सर्वेश बबेले के घर से मेन रोड की और ग्राम सिलोधा</t>
+          <t>1710002042/RC/22012034635516 — RCC NALI NIRMAN HANUMAN MANDIR SE NARAYAN PATEL KE GHAR KI OR GRAM SILODHA</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>5300</v>
+        <v>51000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>5012</v>
+        <v>47394</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>45294</v>
-[...1 lines deleted...]
-      <c r="K376" s="3"/>
+        <v>45134</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>45673</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/22012034668623 — सी.सी. रोड निर्माण कार्य परसादी के घर से मेन रोड की ओर ग्राम सिलोधा</t>
+          <t>1710002042/RC/22012034643177 — आर सी सी नाली निर्माण कार्य सर्वेश बबेले के घर से मेन रोड की और ग्राम सिलोधा</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>32100</v>
+        <v>5300</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>32076</v>
+        <v>5012</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>45532</v>
-[...3 lines deleted...]
-      </c>
+        <v>45294</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/42 — ग्रेबल रोड सेमराघाट मुख्‍य सडक तक</t>
+          <t>1710002042/RC/22012034668623 — सी.सी. रोड निर्माण कार्य परसादी के घर से मेन रोड की ओर ग्राम सिलोधा</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>473156</v>
+        <v>32100</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>487227</v>
+        <v>32076</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>39578</v>
+        <v>45532</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>40308</v>
+        <v>46035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/42/01 — ग्रेवल रोड सेमराघाट से नरेन नदी की ओर भाग 2 सिलौधा</t>
+          <t>1710002042/RC/42 — ग्रेबल रोड सेमराघाट मुख्‍य सडक तक</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>500000</v>
+        <v>473156</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>351634.65</v>
+        <v>487227</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>39941</v>
+        <v>39578</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>42377</v>
+        <v>40308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/42/1 — ग्रेवल रोड सिलौधा से सियाखेडी की ओर भाग 1 सिलौधा</t>
+          <t>1710002042/RC/42/01 — ग्रेवल रोड सेमराघाट से नरेन नदी की ओर भाग 2 सिलौधा</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>499989</v>
+        <v>500000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>298770.28</v>
+        <v>351634.65</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>39962</v>
+        <v>39941</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>40494</v>
+        <v>42377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/42/2 — ग्रेवल रोड सेमराघाट शा.भवन से प्‍यासी ओर भाग 1सिलो</t>
+          <t>1710002042/RC/42/1 — ग्रेवल रोड सिलौधा से सियाखेडी की ओर भाग 1 सिलौधा</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>500000</v>
+        <v>499989</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>489651.04</v>
+        <v>298770.28</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>39963</v>
+        <v>39962</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>42825</v>
+        <v>40494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/42/3 — ग्रेबल रोड सेमराघाट शा मा भवन से मेहमदा की ओर सिलौधा</t>
+          <t>1710002042/RC/42/2 — ग्रेवल रोड सेमराघाट शा.भवन से प्‍यासी ओर भाग 1सिलो</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>498788</v>
+        <v>500000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>357010.9</v>
+        <v>489651.04</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>39932</v>
+        <v>39963</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>39378</v>
+        <v>42825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/42/4 — ग्रेवल रोड सिलौधा मु.सडक हरिजनबार्ड से सियाखेडी की ओर भाग 2</t>
+          <t>1710002042/RC/42/3 — ग्रेबल रोड सेमराघाट शा मा भवन से मेहमदा की ओर सिलौधा</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>458280</v>
+        <v>498788</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>78227.19</v>
+        <v>357010.9</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>40339</v>
+        <v>39932</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>40282</v>
+        <v>39378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/42/5 — Grebal marg semraghat se Bharatsingh ke khet tak s</t>
+          <t>1710002042/RC/42/4 — ग्रेवल रोड सिलौधा मु.सडक हरिजनबार्ड से सियाखेडी की ओर भाग 2</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>490000</v>
+        <v>458280</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>469945.6</v>
+        <v>78227.19</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>40827</v>
+        <v>40339</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>42547</v>
+        <v>40282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/42/ts 111 — सबग्रेड मार्ग मंदिर से होते हुए शमशान घाट की ओर सिलौधा</t>
+          <t>1710002042/RC/42/5 — Grebal marg semraghat se Bharatsingh ke khet tak s</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>484000</v>
+        <v>490000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>339304.6</v>
+        <v>469945.6</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>41083</v>
+        <v>40827</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>42369</v>
+        <v>42547</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RC/42/ts 869 — पंचपरमेश्‍वर सीसी एवं नाली निर्माण रोड प्रथम पार्ट</t>
+          <t>1710002042/RC/42/ts 111 — सबग्रेड मार्ग मंदिर से होते हुए शमशान घाट की ओर सिलौधा</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>131000</v>
+        <v>484000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>66800</v>
+        <v>339304.6</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>41031</v>
+        <v>41083</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>41642</v>
+        <v>42369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034214972 — मर्यादा शौचालय निर्माण अजुद्वी / बालचन्‍द्र अहिरवा</t>
+          <t>1710002042/RC/42/ts 869 — पंचपरमेश्‍वर सीसी एवं नाली निर्माण रोड प्रथम पार्ट</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>4400</v>
+        <v>131000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>4400</v>
+        <v>66800</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41705</v>
+        <v>41031</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>41728</v>
+        <v>41642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034214973 — मर्यादा शौचालय निर्माण जालम / मोहन रैकवार</t>
+          <t>1710002042/RS/22012034214972 — मर्यादा शौचालय निर्माण अजुद्वी / बालचन्‍द्र अहिरवा</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>41705</v>
       </c>
-      <c r="K388" s="3"/>
+      <c r="K388" s="3" t="n">
+        <v>41728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034214974 — मर्यादा शौचालय निर्माण भागीरथ्‍ा / लालसिहं</t>
+          <t>1710002042/RS/22012034214973 — मर्यादा शौचालय निर्माण जालम / मोहन रैकवार</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>2920</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>41705</v>
       </c>
-      <c r="K389" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034214976 — मर्यादा शौचालय निर्माण हरिराम / रामचरन</t>
+          <t>1710002042/RS/22012034214974 — मर्यादा शौचालय निर्माण भागीरथ्‍ा / लालसिहं</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>4400</v>
+        <v>2920</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>41705</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034214977 — मर्यादा शौचालय निर्माण गंपू / हल्‍के</t>
+          <t>1710002042/RS/22012034214976 — मर्यादा शौचालय निर्माण हरिराम / रामचरन</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>41705</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034214980 — मर्यादा शौचालय निर्माण सुखलाल / गंधर्व सेन</t>
+          <t>1710002042/RS/22012034214977 — मर्यादा शौचालय निर्माण गंपू / हल्‍के</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>41705</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034214982 — मर्यादा शौचालय निर्माण कुअरराज / पदमसिहं</t>
+          <t>1710002042/RS/22012034214980 — मर्यादा शौचालय निर्माण सुखलाल / गंधर्व सेन</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>41705</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034214983 — मर्यादा शौचालय निर्माण सुखलाल / हीरालाल</t>
+          <t>1710002042/RS/22012034214982 — मर्यादा शौचालय निर्माण कुअरराज / पदमसिहं</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>41705</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034214984 — मर्यादा शौचालय निर्माण लीलाधर / हीरालाल</t>
+          <t>1710002042/RS/22012034214983 — मर्यादा शौचालय निर्माण सुखलाल / हीरालाल</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>41705</v>
       </c>
-      <c r="K395" s="3"/>
+      <c r="K395" s="3" t="n">
+        <v>41728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034214985 — मर्यादा शौचालय निर्माण आशाराम / जयता</t>
+          <t>1710002042/RS/22012034214984 — मर्यादा शौचालय निर्माण लीलाधर / हीरालाल</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>41705</v>
       </c>
-      <c r="K396" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034218708 — मर्यादा शौचालय निर्माण देवीप्रसाद / रगोले रजक</t>
+          <t>1710002042/RS/22012034214985 — मर्यादा शौचालय निर्माण आशाराम / जयता</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41719</v>
+        <v>41705</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034218711 — मर्यादा शौचालय निर्माण प्रताप / गंर्धव सेन</t>
+          <t>1710002042/RS/22012034218708 — मर्यादा शौचालय निर्माण देवीप्रसाद / रगोले रजक</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>41719</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034218712 — मर्यादा शौचालय निर्माण बाबूलाल / रामचरन रजक</t>
+          <t>1710002042/RS/22012034218711 — मर्यादा शौचालय निर्माण प्रताप / गंर्धव सेन</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>41719</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034218713 — मर्यादा शौचालय निर्माण पंचम / हरलाल सेन</t>
+          <t>1710002042/RS/22012034218712 — मर्यादा शौचालय निर्माण बाबूलाल / रामचरन रजक</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>41719</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034218714 — मर्यादा शौचालय निर्माण कलाबाई / बालचंद</t>
+          <t>1710002042/RS/22012034218713 — मर्यादा शौचालय निर्माण पंचम / हरलाल सेन</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>41719</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034218715 — मर्यादा शौचालय निर्माण गुडडी / कुन्‍दन रजक</t>
+          <t>1710002042/RS/22012034218714 — मर्यादा शौचालय निर्माण कलाबाई / बालचंद</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>41719</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034247683 — NBA 5 HITGRAHI TS (58,16,07,39,17)</t>
+          <t>1710002042/RS/22012034218715 — मर्यादा शौचालय निर्माण गुडडी / कुन्‍दन रजक</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>27000</v>
+        <v>4400</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>41824</v>
-[...1 lines deleted...]
-      <c r="K403" s="3"/>
+        <v>41719</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>41728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034247686 — NBA 5 HITGRAHI TS (22,36,47,46,59)</t>
+          <t>1710002042/RS/22012034247683 — NBA 5 HITGRAHI TS (58,16,07,39,17)</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>41824</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034253406 — NBA 5 HITGRAHI TS ( 14,60,01,15,06)</t>
+          <t>1710002042/RS/22012034247686 — NBA 5 HITGRAHI TS (22,36,47,46,59)</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>41845</v>
+        <v>41824</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034253408 — NBA 5 HITGRAHI TS (62,63,07,48,61)</t>
+          <t>1710002042/RS/22012034253406 — NBA 5 HITGRAHI TS ( 14,60,01,15,06)</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>41845</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034420892 — shochalay nirman shakun bai chadar/ bheekam chadar semra ghat</t>
+          <t>1710002042/RS/22012034253408 — NBA 5 HITGRAHI TS (62,63,07,48,61)</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>43312</v>
-[...3 lines deleted...]
-      </c>
+        <v>41845</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034421728 — Souchalay Nirman Ramdeen Sahu</t>
+          <t>1710002042/RS/22012034420892 — shochalay nirman shakun bai chadar/ bheekam chadar semra ghat</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>11304</v>
+        <v>12000</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>43311</v>
+        <v>43312</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>43403</v>
+        <v>43495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034421730 — Souchalay Nirman Kishan Rajpoot</t>
+          <t>1710002042/RS/22012034421728 — Souchalay Nirman Ramdeen Sahu</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>12000</v>
+        <v>11304</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>43311</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034421834 — Souchalay Nirman Balram Singh Rajpoot</t>
+          <t>1710002042/RS/22012034421730 — Souchalay Nirman Kishan Rajpoot</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>43312</v>
+        <v>43311</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>43495</v>
+        <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034424535 — shochalay nirman karan singh silodha</t>
+          <t>1710002042/RS/22012034421834 — Souchalay Nirman Balram Singh Rajpoot</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>43323</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>43312</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>43495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425494 — shochalay nirman ganesh / mulayam singh silodha</t>
+          <t>1710002042/RS/22012034424535 — shochalay nirman karan singh silodha</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>43204</v>
+        <v>43323</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425495 — shochalay nirman dashrath prasad/ jagganath</t>
+          <t>1710002042/RS/22012034425494 — shochalay nirman ganesh / mulayam singh silodha</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425496 — shochalay nirman pavan/liladhar patel</t>
+          <t>1710002042/RS/22012034425495 — shochalay nirman dashrath prasad/ jagganath</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43329</v>
+        <v>43204</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425497 — shochalay nirman bhupendra / krishnagopal</t>
+          <t>1710002042/RS/22012034425496 — shochalay nirman pavan/liladhar patel</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>43329</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425498 — shochalay nirman veerendra / deviprasad</t>
+          <t>1710002042/RS/22012034425497 — shochalay nirman bhupendra / krishnagopal</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>43329</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425499 — shochalay nirman veerendra singh / phjoolsingh</t>
+          <t>1710002042/RS/22012034425498 — shochalay nirman veerendra / deviprasad</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>43329</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425501 — shochalay nirman gopal / tulsiram rai</t>
+          <t>1710002042/RS/22012034425499 — shochalay nirman veerendra singh / phjoolsingh</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>43329</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425503 — shochalay nirman hakim singh /ratan singh</t>
+          <t>1710002042/RS/22012034425501 — shochalay nirman gopal / tulsiram rai</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43204</v>
+        <v>43329</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425504 — shochalay nirman khuman / chiman singh</t>
+          <t>1710002042/RS/22012034425503 — shochalay nirman hakim singh /ratan singh</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43329</v>
+        <v>43204</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425510 — shochalay nirman pratap singh / chiman singh</t>
+          <t>1710002042/RS/22012034425504 — shochalay nirman khuman / chiman singh</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>43329</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425511 — shochalay nirman bhagat singh / vijay singh</t>
+          <t>1710002042/RS/22012034425510 — shochalay nirman pratap singh / chiman singh</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>43204</v>
+        <v>43329</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425512 — shochalay nirman shambhu singh / vijay singh</t>
+          <t>1710002042/RS/22012034425511 — shochalay nirman bhagat singh / vijay singh</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425513 — shochalay nirman ravikant / ram shankar singh</t>
+          <t>1710002042/RS/22012034425512 — shochalay nirman shambhu singh / vijay singh</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>43329</v>
+        <v>43204</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425514 — shochalay nirman neelesh / munnalal rajak</t>
+          <t>1710002042/RS/22012034425513 — shochalay nirman ravikant / ram shankar singh</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43204</v>
+        <v>43329</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425515 — shochalay nirman rajeev singh/ krishngopal</t>
+          <t>1710002042/RS/22012034425514 — shochalay nirman neelesh / munnalal rajak</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>43329</v>
+        <v>43204</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425516 — shochalay nirman mulayam singh/ khoob singh</t>
+          <t>1710002042/RS/22012034425515 — shochalay nirman rajeev singh/ krishngopal</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>43204</v>
+        <v>43329</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425517 — shochayam nirman sanjay / devendra singh</t>
+          <t>1710002042/RS/22012034425516 — shochalay nirman mulayam singh/ khoob singh</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425518 — shochalay nirman prakash kumar / bhagwandas patel</t>
+          <t>1710002042/RS/22012034425517 — shochayam nirman sanjay / devendra singh</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>43329</v>
+        <v>43204</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425520 — shochalay nirman bhagwandas /heeralal</t>
+          <t>1710002042/RS/22012034425518 — shochalay nirman prakash kumar / bhagwandas patel</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>43204</v>
+        <v>43329</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425523 — shochalay nirman jaysingh /ramsevak dangi</t>
+          <t>1710002042/RS/22012034425520 — shochalay nirman bhagwandas /heeralal</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>43329</v>
+        <v>43204</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034425524 — shochalay nirman hemant singh / vishwant singh thakur</t>
+          <t>1710002042/RS/22012034425523 — shochalay nirman jaysingh /ramsevak dangi</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>43329</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034428025 — shochalay nirman arvind/bhagwandas rajpoot silodha</t>
+          <t>1710002042/RS/22012034425524 — shochalay nirman hemant singh / vishwant singh thakur</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>43204</v>
+        <v>43329</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034432502 — shochalay nirman pushpa bai / devi prasad</t>
+          <t>1710002042/RS/22012034428025 — shochalay nirman arvind/bhagwandas rajpoot silodha</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034432505 — shochalay nirman suresh / sumer kori</t>
+          <t>1710002042/RS/22012034432502 — shochalay nirman pushpa bai / devi prasad</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034432508 — shochalay nirman suraykant/ bharat singh silodha</t>
+          <t>1710002042/RS/22012034432505 — shochalay nirman suresh / sumer kori</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034432510 — shochalay nirman shivkumar/ raghvendra singh</t>
+          <t>1710002042/RS/22012034432508 — shochalay nirman suraykant/ bharat singh silodha</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034433291 — shochalay nirman anay singh/ santosh singh</t>
+          <t>1710002042/RS/22012034432510 — shochalay nirman shivkumar/ raghvendra singh</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034493502 — नाडेप निर्माण हरिजन वार्ड चांदपुर रोड सिलोधा</t>
+          <t>1710002042/RS/22012034433291 — shochalay nirman anay singh/ santosh singh</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>2940</v>
+        <v>12000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>2850</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>44088</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034494729 — नाडेप निर्माण कार्य बगीचा में ग्राम सिलोधा</t>
+          <t>1710002042/RS/22012034493502 — नाडेप निर्माण हरिजन वार्ड चांदपुर रोड सिलोधा</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>2940</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>2850</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>44088</v>
       </c>
       <c r="K440" s="3" t="n">
         <v>44095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034494731 — नाडेप निर्माण कार्य लल्ला बाय के घर के पास ग्राम सिलोधा</t>
+          <t>1710002042/RS/22012034494729 — नाडेप निर्माण कार्य बगीचा में ग्राम सिलोधा</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>2940</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>2850</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>44088</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>44095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034494733 — नाडेप निर्माण कार्य आनंदी के घर के पास ग्राम सिलोधा</t>
+          <t>1710002042/RS/22012034494731 — नाडेप निर्माण कार्य लल्ला बाय के घर के पास ग्राम सिलोधा</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>2940</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>2850</v>
       </c>
       <c r="J442" s="3" t="n">
+        <v>44088</v>
+      </c>
+      <c r="K442" s="3" t="n">
         <v>44095</v>
-      </c>
-[...1 lines deleted...]
-        <v>44101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034494734 — नाडेप निर्माण कार्य रामबगस के घर के पास  ग्राम सिलोधा</t>
+          <t>1710002042/RS/22012034494733 — नाडेप निर्माण कार्य आनंदी के घर के पास ग्राम सिलोधा</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>2940</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>2850</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>44088</v>
+        <v>44095</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>44095</v>
+        <v>44101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034494735 — नाडेप निर्माण कार्य बागची तिगड्डा चौतरो के पास ग्राम सिलोधा</t>
+          <t>1710002042/RS/22012034494734 — नाडेप निर्माण कार्य रामबगस के घर के पास  ग्राम सिलोधा</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>2940</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>2850</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>44088</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>44095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034501135 — आर सी सी नाली निर्माण कार्य</t>
+          <t>1710002042/RS/22012034494735 — नाडेप निर्माण कार्य बागची तिगड्डा चौतरो के पास ग्राम सिलोधा</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>48000</v>
+        <v>2940</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>47880</v>
+        <v>2850</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>44155</v>
+        <v>44088</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>44204</v>
+        <v>44095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034591832 — SAMUDAYAK NADEP NIRMAN WARD NO 5 SILODHA</t>
+          <t>1710002042/RS/22012034501135 — आर सी सी नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>3626</v>
+        <v>48000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>3474</v>
+        <v>47880</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>44508</v>
+        <v>44155</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>44610</v>
+        <v>44204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1710002042/RS/22012034591843 — SAMUDAYAK NADEP NIRMAN SHRAMIK SHED KE BAJU ME SILODHA</t>
+          <t>1710002042/RS/22012034591832 — SAMUDAYAK NADEP NIRMAN WARD NO 5 SILODHA</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>3626</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>3474</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>44508</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>44610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1710002042/SK/2580 — Bharat Nirman Rajeev Gandhi Sewa Kendra,SILODHA (P)</t>
+          <t>1710002042/RS/22012034591843 — SAMUDAYAK NADEP NIRMAN SHRAMIK SHED KE BAJU ME SILODHA</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>1485000</v>
+        <v>3626</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>999790.27</v>
+        <v>3474</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>41705</v>
+        <v>44508</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>42789</v>
+        <v>44610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034354382 — Biribandhan 01</t>
+          <t>1710002042/SK/2580 — Bharat Nirman Rajeev Gandhi Sewa Kendra,SILODHA (P)</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>52650</v>
+        <v>1485000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>4128</v>
+        <v>999790.27</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42999</v>
+        <v>41705</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>43231</v>
+        <v>42789</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034354395 — Biribandhan 02</t>
+          <t>1710002042/WC/22012034354382 — Biribandhan 01</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>85550</v>
+        <v>52650</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>4128</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>42999</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>43231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034442930 — RFR NAREN NADI STOP DEM SILODHA</t>
+          <t>1710002042/WC/22012034354395 — Biribandhan 02</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>1499000</v>
+        <v>85550</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>1209463.62</v>
+        <v>4128</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43528</v>
+        <v>42999</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>44232</v>
+        <v>43231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443181 — RFR LOOSE BOULDER semra ghat</t>
+          <t>1710002042/WC/22012034442930 — RFR NAREN NADI STOP DEM SILODHA</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>6885</v>
+        <v>1499000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>1209463.62</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43482</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>43528</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>44232</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443182 — rfr loose blouder silodha</t>
+          <t>1710002042/WC/22012034443181 — RFR LOOSE BOULDER semra ghat</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>0</v>
+        <v>6885</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43513</v>
+        <v>43482</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443361 — RFR LBC SEMRAGHAT</t>
+          <t>1710002042/WC/22012034443182 — rfr loose blouder silodha</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>8262</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>43513</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443365 — RFR LBC  SILODHA</t>
+          <t>1710002042/WC/22012034443361 — RFR LBC SEMRAGHAT</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>8262</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>43513</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443368 — RFR LBC SILODHA</t>
+          <t>1710002042/WC/22012034443365 — RFR LBC  SILODHA</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>8262</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>43513</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443372 — RFR LBC SEMRA GHAT</t>
+          <t>1710002042/WC/22012034443368 — RFR LBC SILODHA</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>9639</v>
+        <v>8262</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>43513</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443374 — RFR GULLY PLUG SILODHA</t>
+          <t>1710002042/WC/22012034443372 — RFR LBC SEMRA GHAT</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>2754</v>
+        <v>9639</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>43513</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443379 — RFR GULLY PLUG KARA</t>
+          <t>1710002042/WC/22012034443374 — RFR GULLY PLUG SILODHA</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>4131</v>
+        <v>2754</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>2112</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>43663</v>
-[...3 lines deleted...]
-      </c>
+        <v>43513</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443384 — RFR GULLY PLUG SILODHA</t>
+          <t>1710002042/WC/22012034443379 — RFR GULLY PLUG KARA</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>4131</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>3168</v>
+        <v>2112</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43637</v>
+        <v>43663</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>43651</v>
+        <v>43674</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443435 — RFR LBC SEMRA GHAT</t>
+          <t>1710002042/WC/22012034443384 — RFR GULLY PLUG SILODHA</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>6885</v>
+        <v>4131</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>3168</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43518</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>43637</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>43651</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443539 — RFR GULLY PLUG SILODHA</t>
+          <t>1710002042/WC/22012034443435 — RFR LBC SEMRA GHAT</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>5508</v>
+        <v>6885</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>43518</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443541 — RFR GABION NIRMAN SEMRAGHAT</t>
+          <t>1710002042/WC/22012034443539 — RFR GULLY PLUG SILODHA</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>42662</v>
+        <v>5508</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>43518</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443545 — RFR GABION NIRMAN SILODHA</t>
+          <t>1710002042/WC/22012034443541 — RFR GABION NIRMAN SEMRAGHAT</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>48835</v>
+        <v>42662</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>43518</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443548 — RFR GABION NIRMAN SILODHA</t>
+          <t>1710002042/WC/22012034443545 — RFR GABION NIRMAN SILODHA</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>55007</v>
+        <v>48835</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>43518</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443560 — RFR GABION NIRMAN SILODHA</t>
+          <t>1710002042/WC/22012034443548 — RFR GABION NIRMAN SILODHA</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>45748</v>
+        <v>55007</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>43518</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443561 — RFR GABION NIRMAN SILODHA</t>
+          <t>1710002042/WC/22012034443560 — RFR GABION NIRMAN SILODHA</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>42662</v>
+        <v>45748</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>43518</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443562 — RFR GABION STRUCTAR SEMRAGHAT</t>
+          <t>1710002042/WC/22012034443561 — RFR GABION NIRMAN SILODHA</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>45748</v>
+        <v>42662</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>43518</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034443566 — RFR CHECK DEM NIRMAN</t>
+          <t>1710002042/WC/22012034443562 — RFR GABION STRUCTAR SEMRAGHAT</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>500000</v>
+        <v>45748</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>43518</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034445483 — RFR talab nirmad silodha</t>
+          <t>1710002042/WC/22012034443566 — RFR CHECK DEM NIRMAN</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>445000</v>
+        <v>500000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>339729.8</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>43532</v>
-[...3 lines deleted...]
-      </c>
+        <v>43518</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034492442 — RFR PERCOLATION PITT NIRMAN</t>
+          <t>1710002042/WC/22012034445483 — RFR talab nirmad silodha</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>0</v>
+        <v>445000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>0</v>
+        <v>339729.8</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K471" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>43706</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034492443 — RFR PERCOLATION PITT NIRMAN SILODHA</t>
+          <t>1710002042/WC/22012034492442 — RFR PERCOLATION PITT NIRMAN</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation-Horticulture-Community / Along the coast Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034527524 — tt</t>
+          <t>1710002042/WC/22012034492443 — RFR PERCOLATION PITT NIRMAN SILODHA</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43569</v>
+        <v>43692</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Coastal Block Plantation-Horticulture-Community / Along the coast Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034579081 — शोक पिट निर्माण कार्य स्कूल के पास सिलोधा</t>
+          <t>1710002042/WC/22012034527524 — tt</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44058</v>
+        <v>43569</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034579082 — शोक पिट निर्माण कार्य मंदिर के पास सिलोधा</t>
+          <t>1710002042/WC/22012034579081 — शोक पिट निर्माण कार्य स्कूल के पास सिलोधा</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>44058</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034611274 — RFR nala gahri karan bansa baro ke khet se bhagwandash ki beer ki or</t>
+          <t>1710002042/WC/22012034579082 — शोक पिट निर्माण कार्य मंदिर के पास सिलोधा</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>262714.6</v>
+        <v>14283.77</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>218658</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44236</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034611278 — RFR nala gahri karan puliya se bagiya ki or</t>
+          <t>1710002042/WC/22012034611274 — RFR nala gahri karan bansa baro ke khet se bhagwandash ki beer ki or</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>250351.56</v>
+        <v>262714.6</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>214020</v>
+        <v>218658</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>44264</v>
+        <v>44236</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>44340</v>
+        <v>44308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034621353 — Banjariya Nala gahri karan silodha</t>
+          <t>1710002042/WC/22012034611278 — RFR nala gahri karan puliya se bagiya ki or</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>0</v>
+        <v>250351.56</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>0</v>
+        <v>214020</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K478" s="3"/>
+        <v>44264</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>44340</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034621877 — RFR nala gahri karan Banjariya nala</t>
+          <t>1710002042/WC/22012034621353 — Banjariya Nala gahri karan silodha</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>260782.88</v>
+        <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>214794</v>
+        <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44267</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034621978 — RFR nala gahri karan bila nala semraghat</t>
+          <t>1710002042/WC/22012034621877 — RFR nala gahri karan Banjariya nala</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>247743.73</v>
+        <v>260782.88</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>208232</v>
+        <v>214794</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44278</v>
+        <v>44267</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>44613</v>
+        <v>44364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034756121 — CTR roof water harwesting gram panchayat bhavan silodha</t>
+          <t>1710002042/WC/22012034621978 — RFR nala gahri karan bila nala semraghat</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>71030.56</v>
+        <v>247743.73</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>65982</v>
+        <v>208232</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44415</v>
+        <v>44278</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>44563</v>
+        <v>44613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034756145 — CTR roof water harwesting aagan wadi bhavan silodha</t>
+          <t>1710002042/WC/22012034756121 — CTR roof water harwesting gram panchayat bhavan silodha</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>49688.69</v>
+        <v>71030.56</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>45462</v>
+        <v>65982</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>44415</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>44563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/22012034756168 — CTR roof water harwesting higher secondary school silodha</t>
+          <t>1710002042/WC/22012034756145 — CTR roof water harwesting aagan wadi bhavan silodha</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>97572.34</v>
+        <v>49688.69</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>90308</v>
+        <v>45462</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>44415</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>44563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/42 — तालाब का गहरीकरण सेमराघाट सिलौधा</t>
+          <t>1710002042/WC/22012034756168 — CTR roof water harwesting higher secondary school silodha</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>500000</v>
+        <v>97572.34</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>256587.5</v>
+        <v>90308</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>39941</v>
+        <v>44415</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>42377</v>
+        <v>44563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WC/dem silodh — स्‍टाम डेम सिलोधा</t>
+          <t>1710002042/WC/42 — तालाब का गहरीकरण सेमराघाट सिलौधा</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>2154000</v>
+        <v>500000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>1084237.79</v>
+        <v>256587.5</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>40299</v>
+        <v>39941</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>42094</v>
+        <v>42377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WH/22012034450814 — Samudayik dabri nirman gram semraghat GP silodha</t>
+          <t>1710002042/WC/dem silodh — स्‍टाम डेम सिलोधा</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>338902.57</v>
+        <v>2154000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>204</v>
+        <v>1084237.79</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44692</v>
-[...1 lines deleted...]
-      <c r="K486" s="3"/>
+        <v>40299</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>42094</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WH/22012034457614 — STOP DEM JIRNOUDHAR POOL KE PASS SILODHA</t>
+          <t>1710002042/WH/22012034450814 — Samudayik dabri nirman gram semraghat GP silodha</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>0</v>
+        <v>338902.57</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44471</v>
+        <v>44692</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WH/22012034457617 — STOP DEM JIRNUDHAR POOL KE PASS</t>
+          <t>1710002042/WH/22012034457614 — STOP DEM JIRNOUDHAR POOL KE PASS SILODHA</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>198000</v>
+        <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>147261</v>
+        <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44601</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WH/22012034457632 — स्टाप डेम जीर्णोउद्वार नटवाला नरेन नदी</t>
+          <t>1710002042/WH/22012034457617 — STOP DEM JIRNUDHAR POOL KE PASS</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>146000</v>
+        <v>198000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>95137</v>
+        <v>147261</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>44601</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>44802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WH/22012034457925 — स्टाप डेम जीर्णोद्वार सेेमराघाट</t>
+          <t>1710002042/WH/22012034457632 — स्टाप डेम जीर्णोउद्वार नटवाला नरेन नदी</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>551000</v>
+        <v>146000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>82201</v>
+        <v>95137</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>44601</v>
       </c>
-      <c r="K490" s="3"/>
+      <c r="K490" s="3" t="n">
+        <v>44802</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WH/22012034457927 — स्टाप डेम जीर्णोद्वार तुलसीघाट बांगची रोड पुलिया सिलौधा</t>
+          <t>1710002042/WH/22012034457925 — स्टाप डेम जीर्णोद्वार सेेमराघाट</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>271000</v>
+        <v>551000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>210831</v>
+        <v>82201</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>44601</v>
       </c>
-      <c r="K491" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1710002042/WH/22012034458486 — तालाब जीर्णोद्वार कार्य सिलौधा</t>
+          <t>1710002042/WH/22012034457927 — स्टाप डेम जीर्णोद्वार तुलसीघाट बांगची रोड पुलिया सिलौधा</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>805000</v>
+        <v>271000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>603380.5</v>
+        <v>210831</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44684</v>
+        <v>44601</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>45592</v>
+        <v>44802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1710002/RC/4523 — बारहमासी ग्रेवल रोड सिलौधा से सियाखेडी</t>
+          <t>1710002042/WH/22012034458486 — तालाब जीर्णोद्वार कार्य सिलौधा</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>2334000</v>
+        <v>805000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>1790540.4</v>
+        <v>603380.5</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>40575</v>
+        <v>44684</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>41836</v>
+        <v>45592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1710002/WC/001 — stap dem siloudha</t>
+          <t>1710002/RC/4523 — बारहमासी ग्रेवल रोड सिलौधा से सियाखेडी</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>2154000</v>
+        <v>2334000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>40000</v>
+        <v>1790540.4</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>40323</v>
+        <v>40575</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>42094</v>
+        <v>41836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1710/RC/22012034152974 — KHADANJA SILODHA BY RES</t>
+          <t>1710002/WC/001 — stap dem siloudha</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>1000000</v>
+        <v>2154000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>276712</v>
+        <v>40000</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>40701</v>
+        <v>40323</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>40998</v>
+        <v>42094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1710/WC/1000000 — stap dem siloudha</t>
+          <t>1710/RC/22012034152974 — KHADANJA SILODHA BY RES</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>1000000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>276712</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>40269</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>40701</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>40998</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E497" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F497" s="1" t="inlineStr">
+        <is>
+          <t>1710/WC/1000000 — stap dem siloudha</t>
+        </is>
+      </c>
+      <c r="G497" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H497" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I497" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J497" s="3" t="n">
+        <v>40269</v>
+      </c>
+      <c r="K497" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>SAGAR / KHURAI</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C498" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D498" s="1" t="inlineStr">
+        <is>
           <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E497" s="1" t="inlineStr">
+      <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F497" s="1" t="inlineStr">
+      <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1710/WC/9993623316 — STOP DAM SEMRAGHAT BY RES</t>
         </is>
       </c>
-      <c r="G497" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H497" s="2" t="n">
+      <c r="G498" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H498" s="2" t="n">
         <v>4198000</v>
       </c>
-      <c r="I497" s="2" t="n">
+      <c r="I498" s="2" t="n">
         <v>3539838.86</v>
       </c>
-      <c r="J497" s="3" t="n">
+      <c r="J498" s="3" t="n">
         <v>40299</v>
       </c>
-      <c r="K497" s="3" t="n">
+      <c r="K498" s="3" t="n">
         <v>42523</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>