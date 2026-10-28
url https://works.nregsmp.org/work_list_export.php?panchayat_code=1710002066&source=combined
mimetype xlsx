--- v0 (2026-09-05)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 15:59:46</t>
+          <t>Exported on: 2026-10-28 00:33:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -369,51 +369,51 @@
       <c r="J13" s="3" t="n">
         <v>45183</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1710002066/FR/22012034325088 — JGSA 2025 khet talab khasra no 314</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>486634.79</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45791</v>
@@ -702,51 +702,51 @@
       <c r="J20" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1710002066/IF/22012035452232 — JGSA 2025 khet talab recharg stracture kapil dhara gokal ahirwar</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27090.78</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
@@ -963,51 +963,51 @@
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1710002066/IF/22012035617855 — Ek Bagiya ma ke naam Laxmi Laxminarayan</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>264026.75</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>31320</v>
+        <v>33720</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -1135,73 +1135,73 @@
       <c r="J29" s="3" t="n">
         <v>45983</v>
       </c>
       <c r="K29" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1710002066/IF/IAY/5844875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140744024</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>1566</v>
+        <v>18366</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -1376,51 +1376,51 @@
       <c r="J34" s="3" t="n">
         <v>45177</v>
       </c>
       <c r="K34" s="3" t="n">
         <v>45280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1710002066/RC/22012034672600 — C C Road Nirman Dwarka Ke Makhan Se Makhan Ke Ghar Ki Or</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>67000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>66166.93</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45317</v>
@@ -1568,51 +1568,51 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SAGAR / KHURAI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1710002066/WC/22012035288529 — JGSA 2025 khet talab khasra no 316</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>492767.91</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>783</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45791</v>