--- v0 (2026-08-28)
+++ v1 (2026-10-18)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K287"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-28 17:23:25</t>
+          <t>Exported on: 2026-10-18 19:56:29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -465,98 +465,98 @@
       <c r="J15" s="3" t="n">
         <v>43531</v>
       </c>
       <c r="K15" s="3" t="n">
         <v>44555</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1712005010/AV/22012034660984 — शान्ति धाम निर्माण कार्य आरजी क्रमक 307 मे</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>334906.09</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1712005010/AV/22012034660985 — शान्ति धाम निर्माण कार्य आरजी क्रमक 306 मे</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>334906.09</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>244062.36</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45599</v>
@@ -800,51 +800,51 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1712005010/DP/22012034627163 — shanti dham me vraksha ropan karya</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>91457.55</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45383</v>
@@ -896,51 +896,51 @@
       <c r="J24" s="3" t="n">
         <v>43531</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>43733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1712005010/FP/22012034640883 — NALI NIRMAN KARYA PIPE WALI ADIWASI BASTI ME AJAY ADIWASI KE GHAR SE PAPPU KE GHAR TAK</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>29000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45383</v>
@@ -5111,98 +5111,98 @@
       <c r="J113" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K113" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1712005010/IF/22012035546659 — KHET TALAB NIRMAN KARYA JAGESHWAR PRASAD PANDEY</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>299575.12</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1712005010/IF/22012035546671 — KHET TALAB NIRMAN KARYA HITGRAHI AJEET KUMAR PANDEY</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>57856.58</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45748</v>
@@ -7394,70 +7394,70 @@
       <c r="J160" s="3" t="n">
         <v>44019</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>44447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1712005010/IF/IAY/255656 — Construction of IAY House -IAY REG. NO. MP2136106</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>334</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>42802</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -8176,70 +8176,70 @@
       <c r="J176" s="3" t="n">
         <v>44369</v>
       </c>
       <c r="K176" s="3" t="n">
         <v>44833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1712005010/IF/IAY/3192161 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4473993</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>5404</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>44522</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -8272,70 +8272,70 @@
       <c r="J178" s="3" t="n">
         <v>44653</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1712005010/IF/IAY/3192605 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4099479</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>44279</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -8515,70 +8515,70 @@
       <c r="J183" s="3" t="n">
         <v>44616</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>44711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1712005010/IF/IAY/3422294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4931998</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>8850</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>44616</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -8905,70 +8905,70 @@
       <c r="J191" s="3" t="n">
         <v>44616</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>44770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1712005010/IF/IAY/3554207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4939295</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>44616</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -9050,70 +9050,70 @@
       <c r="J194" s="3" t="n">
         <v>44661</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>44770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1712005010/IF/IAY/3568294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5116386</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>11910</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>44616</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -9734,117 +9734,117 @@
       <c r="J208" s="3" t="n">
         <v>44892</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1712005010/IF/IAY/4375096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143079568</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>44834</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1712005010/IF/IAY/4394427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143428852</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>44925</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -10022,117 +10022,117 @@
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>42802</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1712005010/IF/IAY/84533 — Construction of IAY House -IAY REG. NO. MP-12-005-010-002/1476</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>42380</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1712005010/IF/IAY/84534 — Construction of IAY House -IAY REG. NO. MP-12-005-010-002/1487</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>42380</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -11717,51 +11717,51 @@
       <c r="J249" s="3" t="n">
         <v>45528</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1712005010/RC/22012034829740 — p c c sadak nirman men road se sampat harijan ke ghar ki or</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>34000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>15795</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45603</v>
@@ -12393,51 +12393,51 @@
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45097</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SATNA / RAMPUR BAGHELAN</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1712005010/RS/22012035113210 — CONSTRUCTION OF CHAMBER TYPE DRAIN DHARNIDHAR MISHRA KE GHAR SE MANJU PAYASI KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>26000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>18345</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45207</v>