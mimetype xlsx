--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K325"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 04:29:02</t>
+          <t>Exported on: 2026-10-25 02:29:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1713002029/AV/22012034399174 — आँगनबाडी भवन नि० बिझवार मनिका</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>175026</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43502</v>
@@ -894,51 +894,51 @@
       <c r="J24" s="3" t="n">
         <v>45119</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>45197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1713002029/AV/22012034647432 — चबूतरा नि0 नदी के किनारे कर्मकाण्ड के स्थान पर पीपल के पेड के पास लोहसाइन</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>11000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>1326</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45204</v>
@@ -9329,51 +9329,51 @@
       <c r="J197" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K197" s="3" t="n">
         <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1713002029/IF/IAY/5677915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127585796</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45987</v>
@@ -10358,51 +10358,51 @@
       <c r="J218" s="3" t="n">
         <v>42978</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>43413</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1713002029/IF/IAY/87579 — Construction of IAY House -IAY REG. NO. MP-13-002-029-002/19</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>42280</v>
@@ -12196,98 +12196,98 @@
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1713002029/RC/22012034445978 — पीसीसी सह नाली नि० शमशेर के घर से रामयस के घर तक</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>85000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>49818</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>43529</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1713002029/RC/22012034447763 — Pcc road jagdeesh ke ghar se baalmik sinh ke ghar tak</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>106000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>55254</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>43529</v>
@@ -12860,51 +12860,51 @@
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1713002029/RC/22012034612234 — PCC ROAD NIRMAN RAM AUTAR KOL KE GHAR SE RAM LAL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>64668</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>44689</v>
@@ -13052,98 +13052,98 @@
       <c r="J274" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>45363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1713002029/RC/22012034666384 — सुदूर सड़क ग्राम मनिका गढ़ी मुख्य मार्ग से आदिवासी बस्ती कोट पहुच मार्ग</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>1789640.18</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>8619</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1713002029/RC/22012034850092 — PCC ROAD KARYA HIRALAL SINGH KE GHAR SE DEVI CHABUTARA TARAF MANIKA</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>102000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45932</v>
@@ -13293,51 +13293,51 @@
       <c r="J279" s="3" t="n">
         <v>42848</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>43880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of IHHL for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1713002029/RS/22012034335897 — indvisual toilets 11500 manika</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>10320</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>42831</v>
@@ -14057,51 +14057,51 @@
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1713002029/RS/22012034644151 — NADEP NIRMAN SHESH BAHADUR SINGH KE GHAR KE  PAAS</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>204</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>44667</v>
@@ -14731,51 +14731,51 @@
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>44939</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1713002029/RS/22012034697304 — CONSTRUCTION OF RRC DRAIN LALJI CHAMAR KE GONDA SE NADI TAK MANIKA</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>177000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>1326</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45204</v>
@@ -15272,51 +15272,51 @@
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1713002029/WC/22012035189129 — रिटेनिंग वाल निर्माण वार्ड क्रमांक 03 गढ़ही में</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>1833000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>1278144.27</v>
+        <v>1300632.58</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>