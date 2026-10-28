--- v0 (2026-09-05)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K369"/>
+  <dimension ref="A1:K370"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 09:27:18</t>
+          <t>Exported on: 2026-10-28 04:53:29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3682,51 +3682,51 @@
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/22012035332965 — JGSA 2025</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45749</v>
@@ -7304,51 +7304,51 @@
       <c r="J156" s="3" t="n">
         <v>44604</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>44742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/3530117 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4417013</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45748</v>
@@ -11171,73 +11171,73 @@
       <c r="J235" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5574833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127143205</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>5481</v>
+        <v>12081</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11267,120 +11267,120 @@
       <c r="J237" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5575973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122741087</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>17535</v>
+        <v>13335</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5854345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126848812</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>17226</v>
+        <v>23490</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
@@ -11412,265 +11412,265 @@
       <c r="J240" s="3" t="n">
         <v>45995</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5854393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126813497</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>7308</v>
+        <v>14616</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5854455 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126809343</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>18270</v>
+        <v>23490</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46054</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5854481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127464640</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5854551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126814579</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46033</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>46243</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5854592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127508694</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>10962</v>
+        <v>12528</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11700,51 +11700,51 @@
       <c r="J246" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5854768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122527785</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46060</v>
@@ -11818,386 +11818,386 @@
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5854803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126815711</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>18270</v>
+        <v>23229</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46033</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5855012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127225569</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>17226</v>
+        <v>23490</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46033</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5855056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126859860</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>18531</v>
+        <v>23490</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5949822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127468656</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>3393</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5950354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127518904</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>17535</v>
+        <v>21135</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>46103</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5956082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127216389</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>3654</v>
+        <v>7308</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5961836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120974702</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>13881</v>
+        <v>18081</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46103</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1713002067/IF/IAY/5964133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148892170</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>0</v>
+        <v>3654</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46184</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -15674,98 +15674,98 @@
       <c r="J328" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>45765</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1713002067/RC/22012034830672 — PCC ROAD NIRMAN KARYA INDRA KUMAR AADIWASI KE GHAR SE BADRI MAJHI KE GHAR TAK</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>34000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1713002067/RC/22012034834917 — PCC ROAD NIRMAN SHIV KUMAR MAJHI KE GHAR SE AYETWARI KOL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>41760</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45762</v>
@@ -15913,51 +15913,51 @@
       <c r="J333" s="3" t="n">
         <v>41021</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>41126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost Structure for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1713002067/RS/22012034534809 — Construction of Segrigation shed Chillakhurd Antraila 12</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>18300</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>44606</v>
@@ -16518,1146 +16518,1193 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>43000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>2873</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>45469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/127 — कपिलधारा कूप निर्माण छविलाल/रामप्रसाद/रामधनी बगैरा अतरैला 12</t>
+          <t>1713002067/RS/VB/YD/22012035140073 — Construction of Soak Pit for Samudayik Bhawan Chilla khurd</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>367000</v>
+        <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>427364</v>
+        <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>40640</v>
-[...3 lines deleted...]
-      </c>
+        <v>46275</v>
+      </c>
+      <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/179 — नदी सफाई एवं गहरीकरण फुटहा नाला अतरैला 12</t>
+          <t>1713002067/WC/127 — कपिलधारा कूप निर्माण छविलाल/रामप्रसाद/रामधनी बगैरा अतरैला 12</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>450000</v>
+        <v>367000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>204712</v>
+        <v>427364</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>40684</v>
+        <v>40640</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>40988</v>
+        <v>41141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034328876 — तालाब जल छमता वि0 शा0 तालाब अंतरैला १२</t>
+          <t>1713002067/WC/179 — नदी सफाई एवं गहरीकरण फुटहा नाला अतरैला 12</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>227000</v>
+        <v>450000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>112584</v>
+        <v>204712</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42894</v>
+        <v>40684</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>43310</v>
+        <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034591390 — Check Dam Rapta /Puliya nirman Dhadokhar</t>
+          <t>1713002067/WC/22012034328876 — तालाब जल छमता वि0 शा0 तालाब अंतरैला १२</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>1178048.3</v>
+        <v>227000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>1147077</v>
+        <v>112584</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>44144</v>
+        <v>42894</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>44420</v>
+        <v>43310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034607246 — शोक पिट निर्माण कोलन बस्ती के पास हैंडपंप चिल्ला</t>
+          <t>1713002067/WC/22012034591390 — Check Dam Rapta /Puliya nirman Dhadokhar</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>0</v>
+        <v>1178048.3</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>1147077</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K351" s="3"/>
+        <v>44144</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>44420</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034607250 — शोक पिट निर्माण हैंडपंप समुदाईक भवन के पास</t>
+          <t>1713002067/WC/22012034607246 — शोक पिट निर्माण कोलन बस्ती के पास हैंडपंप चिल्ला</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034607251 — शोकपिट निर्माण हनुमान मंदिर के पास चिल्लाखुर्द</t>
+          <t>1713002067/WC/22012034607250 — शोक पिट निर्माण हैंडपंप समुदाईक भवन के पास</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034607252 — शोकपित निर्माण शा० विद्यालय अतरैला 12</t>
+          <t>1713002067/WC/22012034607251 — शोकपिट निर्माण हनुमान मंदिर के पास चिल्लाखुर्द</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034607253 — शोकपिट निर्माण राजदुलारी विश्वकर्मा के घर के पास</t>
+          <t>1713002067/WC/22012034607252 — शोकपित निर्माण शा० विद्यालय अतरैला 12</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034607254 — शोक पिट निर्माण चन्द्रमणि प्रसाद के घर पास</t>
+          <t>1713002067/WC/22012034607253 — शोकपिट निर्माण राजदुलारी विश्वकर्मा के घर के पास</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034607255 — शोक पिट निर्माण विद्यालय ढढोखर के पास</t>
+          <t>1713002067/WC/22012034607254 — शोक पिट निर्माण चन्द्रमणि प्रसाद के घर पास</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034607256 — शोक पिट निर्माण देवी चबूतरा मंदिर के पास ढढोखर</t>
+          <t>1713002067/WC/22012034607255 — शोक पिट निर्माण विद्यालय ढढोखर के पास</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034616741 — CONSTRUCTION OF RECHARGE PIT/SOAK PIT DEVI CHABUTRA MANDIR KE PASS DADHOKAR</t>
+          <t>1713002067/WC/22012034607256 — शोक पिट निर्माण देवी चबूतरा मंदिर के पास ढढोखर</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>19000</v>
+        <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>19143</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44249</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034616742 — CONSTRUCTION OF RECHARGE PIT /SOAK PIT SASKIYA PRATHMIK VIDIYALA DADOKAR KE PASS</t>
+          <t>1713002067/WC/22012034616741 — CONSTRUCTION OF RECHARGE PIT/SOAK PIT DEVI CHABUTRA MANDIR KE PASS DADHOKAR</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>23330</v>
+        <v>19143</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>44251</v>
+        <v>44249</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>44588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034617322 — CONSTRUCTION OF RECHARGE PIT/ SAOK PIT CHANDRAMANI PRASAD KE GHAR KE PASS</t>
+          <t>1713002067/WC/22012034616742 — CONSTRUCTION OF RECHARGE PIT /SOAK PIT SASKIYA PRATHMIK VIDIYALA DADOKAR KE PASS</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>16248</v>
+        <v>23330</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44249</v>
+        <v>44251</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>44510</v>
+        <v>44588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034617328 — CONSTRUCTION OF RECHARGE PIT/ SAOK PIT RAJDULARI  VISHKRAMA  KE GHAR KE PASS</t>
+          <t>1713002067/WC/22012034617322 — CONSTRUCTION OF RECHARGE PIT/ SAOK PIT CHANDRAMANI PRASAD KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>16248</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K362" s="3"/>
+        <v>44249</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>44510</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034617334 — CONSTRUCTION OF RECHARGE PIT/SOAK PIT HAND PUMP KE PASS SAUDIYAK BHAWAN KE PASS</t>
+          <t>1713002067/WC/22012034617328 — CONSTRUCTION OF RECHARGE PIT/ SAOK PIT RAJDULARI  VISHKRAMA  KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>19849</v>
+        <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44251</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034617335 — CONSTRUCTION OF RECHARGE PIT/SOAK PIT HANUMAN MANDIR KE PASS CHILLA KHURD</t>
+          <t>1713002067/WC/22012034617334 — CONSTRUCTION OF RECHARGE PIT/SOAK PIT HAND PUMP KE PASS SAUDIYAK BHAWAN KE PASS</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>15960</v>
+        <v>19849</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>44251</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>44337</v>
+        <v>44890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012034617337 — CONSTRUCTION OF RECHARGE PIT /SOAK PIT SASKIYA VIDIYALA ATRILA 12</t>
+          <t>1713002067/WC/22012034617335 — CONSTRUCTION OF RECHARGE PIT/SOAK PIT HANUMAN MANDIR KE PASS CHILLA KHURD</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>18799</v>
+        <v>15960</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44317</v>
+        <v>44251</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>44891</v>
+        <v>44337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WC/22012035168485 — NALI NIRMAN</t>
+          <t>1713002067/WC/22012034617337 — CONSTRUCTION OF RECHARGE PIT /SOAK PIT SASKIYA VIDIYALA ATRILA 12</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>0</v>
+        <v>19000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>0</v>
+        <v>18799</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K366" s="3"/>
+        <v>44317</v>
+      </c>
+      <c r="K366" s="3" t="n">
+        <v>44891</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WH/02 — तालाब मेंड विस्‍तार अतरैला 12</t>
+          <t>1713002067/WC/22012035168485 — NALI NIRMAN</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>450000</v>
+        <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>126624</v>
+        <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>39454</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1713002067/WH/21 — शोक्‍ता गढढा निर्माण 6 नग अतरैला 12</t>
+          <t>1713002067/WH/02 — तालाब मेंड विस्‍तार अतरैला 12</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>84000</v>
+        <v>450000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>89242</v>
+        <v>126624</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>40278</v>
+        <v>39454</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>41162</v>
+        <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E369" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F369" s="1" t="inlineStr">
+        <is>
+          <t>1713002067/WH/21 — शोक्‍ता गढढा निर्माण 6 नग अतरैला 12</t>
+        </is>
+      </c>
+      <c r="G369" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H369" s="2" t="n">
+        <v>84000</v>
+      </c>
+      <c r="I369" s="2" t="n">
+        <v>89242</v>
+      </c>
+      <c r="J369" s="3" t="n">
+        <v>40278</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>41162</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>REWA / TEONTHAR</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C370" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D370" s="1" t="inlineStr">
+        <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E369" s="1" t="inlineStr">
+      <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F369" s="1" t="inlineStr">
+      <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1713002067/WH/22 — शोक्‍ता गढढा निर्माण 8 नग अतरैला 12</t>
         </is>
       </c>
-      <c r="G369" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H369" s="2" t="n">
+      <c r="G370" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I369" s="2" t="n">
+      <c r="I370" s="2" t="n">
         <v>100380</v>
       </c>
-      <c r="J369" s="3" t="n">
+      <c r="J370" s="3" t="n">
         <v>40330</v>
       </c>
-      <c r="K369" s="3" t="n">
+      <c r="K370" s="3" t="n">
         <v>41141</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>