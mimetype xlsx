--- v0 (2026-09-09)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K342"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 14:17:23</t>
+          <t>Exported on: 2026-10-26 16:20:39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2438,51 +2438,51 @@
       <c r="J56" s="3" t="n">
         <v>43274</v>
       </c>
       <c r="K56" s="3" t="n">
         <v>43405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1713002082/IF/IAY/1487778 — Construction of IAY House -IAY REG. NO. MP3076797</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>4996</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>44582</v>
@@ -5131,51 +5131,51 @@
       <c r="J111" s="3" t="n">
         <v>44356</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>44561</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1713002082/IF/IAY/3114343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4366693</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>44133</v>
@@ -8902,51 +8902,51 @@
       <c r="J188" s="3" t="n">
         <v>44604</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>44987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1713002082/IF/IAY/3583610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5351874</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>44606</v>
@@ -11448,78 +11448,80 @@
       <c r="J240" s="3" t="n">
         <v>45984</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1713002082/IF/IAY/5857026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124053105</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K241" s="3"/>
+      <c r="K241" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11887,73 +11889,73 @@
       <c r="J249" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1713002082/IF/IAY/6112340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126585804</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>8700</v>
+        <v>13500</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -12522,51 +12524,51 @@
       <c r="J262" s="3" t="n">
         <v>43732</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>43870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1713002082/IF/IAY/879715 — Construction of IAY House -IAY REG. NO. MP1858857</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>42829</v>
@@ -12861,51 +12863,51 @@
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>42474</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1713002082/LD/22012034532712 — Charagah nirman kary bans</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>792213.45</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>20520</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>44173</v>
@@ -13535,51 +13537,51 @@
       <c r="J283" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>43679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1713002082/RC/22012034447265 — PCC ROAD GANESH KE GHAR SE SUNDER MAJHI KE GHAR TAK</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>76000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>3144</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>43532</v>
@@ -14448,51 +14450,51 @@
       <c r="J302" s="3" t="n">
         <v>45343</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>45501</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1713002082/RC/22012034853706 — पीसीसी नि0 प्रीतम सिन्ह के घर से बृजबिहारी के घर के आगे तरफ बांस</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>63000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>46047</v>
@@ -16337,51 +16339,51 @@
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45026</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>REWA / TEONTHAR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1713002082/WC/22012035166614 — construction of flood diversion channel hahotipurwa</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45315</v>