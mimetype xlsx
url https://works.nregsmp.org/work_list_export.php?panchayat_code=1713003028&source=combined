--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K403"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 23:55:44</t>
+          <t>Exported on: 2026-10-27 04:02:30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1333,51 +1333,51 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1713003028/AV/22012034662137 — boundrywall nirman segrigestion sed parisad ke charo taraf</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>579000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45383</v>
@@ -1721,51 +1721,51 @@
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1713003028/DP/22012034625176 — paudha ropan ka kary futaha talab ke med me</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>600199.38</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>346607</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45505</v>
@@ -9605,51 +9605,51 @@
       <c r="J203" s="3" t="n">
         <v>43706</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>43884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1713003028/IF/IAY/2253056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1327280</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>43658</v>
@@ -11563,51 +11563,51 @@
       <c r="J243" s="3" t="n">
         <v>44614</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>44882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1713003028/IF/IAY/3300449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3115299</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>44496</v>
@@ -13619,51 +13619,51 @@
       <c r="J285" s="3" t="n">
         <v>44692</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1713003028/IF/IAY/3601780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1925974</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>44568</v>
@@ -14007,51 +14007,51 @@
       <c r="J293" s="3" t="n">
         <v>42709</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>43651</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1713003028/IF/IAY/87069 — Construction of IAY House -IAY REG. NO. MP-13-003-028-001/54</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>43522</v>
@@ -16686,192 +16686,192 @@
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1713003028/RC/22012034828457 — pcc road nirman rapalat singh ke ghar se nahar tak</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>57000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Road for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1713003028/RC/22012034834873 — gsb road nirman kushwar se kadha tola tak</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>909000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>727916.96</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1713003028/RC/22012034835265 — pcc road sashkiy madhaymik sala ke pas indrsen ke ghar se main road ki or</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>58000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45408</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1713003028/RC/22012034835267 — pcc road sashkiy madhaymik sala vidyalay se lekar ram bakas singh ghar ki or</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>93000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45408</v>