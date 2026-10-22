--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K351"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 01:04:06</t>
+          <t>Exported on: 2026-10-22 09:21:46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1919,51 +1919,51 @@
       <c r="J45" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>46093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1713003101/IF/22012035562153 — Khet Talab Nirman Harishankar/Kamleswar Prasad Ki Bhumi Me</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45761</v>
@@ -2260,51 +2260,51 @@
       <c r="J52" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K52" s="3" t="n">
         <v>43309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1713003101/IF/IAY/1035566 — Construction of IAY House -IAY REG. NO. MP2665192</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>42855</v>
@@ -6801,51 +6801,51 @@
       <c r="J145" s="3" t="n">
         <v>44917</v>
       </c>
       <c r="K145" s="3" t="n">
         <v>45364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1713003101/IF/IAY/399709 — Construction of IAY House -IAY REG. NO. MP1210509</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>43320</v>
@@ -8171,73 +8171,73 @@
       <c r="J173" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1713003101/IF/IAY/5157418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118850505</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>8400</v>
+        <v>15300</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8757,51 +8757,51 @@
       <c r="J185" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>46028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1713003101/IF/IAY/5221775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150535481</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45758</v>
@@ -9392,51 +9392,51 @@
       <c r="J198" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1713003101/IF/IAY/5788375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106728129</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45940</v>
@@ -9488,145 +9488,145 @@
       <c r="J200" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>46069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1713003101/IF/IAY/5788802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149513681</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1713003101/IF/IAY/5788926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149510672</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1713003101/IF/IAY/5789015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106835303</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45919</v>
@@ -10170,51 +10170,51 @@
       <c r="J214" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1713003101/IF/IAY/5790137 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142468632</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>46160</v>
@@ -10464,51 +10464,51 @@
       <c r="J220" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1713003101/IF/IAY/5791206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150550866</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45919</v>
@@ -10607,51 +10607,51 @@
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>42771</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1713003101/IF/IAY/6230889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107024262</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46128</v>
@@ -14122,51 +14122,51 @@
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>44312</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1713003101/RC/22012034603242 — PCC ROAD NIRMAN Prathmik School Baundriball KE ANDAR</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>57375</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>40608.36</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45205</v>
@@ -14265,51 +14265,51 @@
       <c r="J299" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>45428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1713003101/RC/22012034678945 — PCC Road Nirman</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45384</v>
@@ -14882,51 +14882,51 @@
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>42805</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Toilet for Government School for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1713003101/RS/22012034491913 — SAMUDAIK SOCHALYA NIRMAN BAHERIYA ADIWASI BASTI</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>53000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>48654</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>44061</v>
@@ -15758,51 +15758,51 @@
       <c r="J330" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>44517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1713003101/WC/22012034595954 — KHET TALAB NIRMAN SAROJ SINGH</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>332962.02</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>42558</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>44321</v>
@@ -16581,98 +16581,98 @@
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1713003101/WC/22012034999560 — Vraksharopan kary buda talab patehra semariya</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>806260.88</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>167136</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>44888</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>REWA / SIRMOUR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1713003101/WC/22012035086340 — Amrit sarovar me vraksharopan kary</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>156630</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45149</v>