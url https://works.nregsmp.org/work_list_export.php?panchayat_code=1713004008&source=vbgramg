--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K25"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 14:13:23</t>
+          <t>Exported on: 2026-10-25 12:29:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,239 +273,239 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>REWA / GANGEV</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1713004008/AV/22012034633278 — छतदार चबूतरा निर्माण शिव मंदिर के पास ग्राम जगपूर्वा</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>31000</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>11</v>
+        <v>2116</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>REWA / GANGEV</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1713004008/AV/22012034658499 — नारसिंह भगवान के पास चबूतरा निर्माण तालाव के पास</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45409</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>REWA / GANGEV</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1713004008/FP/22012034641572 — रमाकांत के घर से देवी मंदिर तरफ नाली निर्माण</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>REWA / GANGEV</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1713004008/FP/22012034641573 — बसंती शुक्ला के घर से आनंद शुक्ला के घर तरफ नाली निर्माण</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>REWA / GANGEV</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1713004008/FP/22012034641899 — पुलिया निर्माण बुद्धसेन साकेत के घर के पास</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45716</v>
@@ -602,145 +602,145 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44888</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>REWA / GANGEV</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1713004008/IF/22012034901842 — आम बगीचा फलोदयान विदयाधर पाण्‍डेय/आश्‍वनी प्रसाद पाण्‍डेय</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>116600</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44705</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>REWA / GANGEV</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1713004008/IF/22012034901854 — आम बगीचा फलोदयान अनीता देवी पाण्‍डेय/शारदा प्रसाद पाण्‍डेय</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>116600</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44705</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>REWA / GANGEV</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1713004008/IF/IAY/212744 — Construction of IAY House -IAY REG. NO. MP1107301</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>42740</v>
@@ -790,145 +790,145 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>42834</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>REWA / GANGEV</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1713004008/LD/22012034309699 — शांतिधाम का निर्माण ग्राम कोलहा में तालाव के पास टी यस 4317/146767/02</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>245000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>42855</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>REWA / GANGEV</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1713004008/RC/22012034837846 — ग्रेवल रोड का निर्माण ग्राम पंचाo सिसवा जनo पंचाo गंगेव में दसपुरवा से जगपुरवा मंदिर तक लo1 किo मीo</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>296000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>17</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>REWA / GANGEV</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1713004008/RS/22012034698699 — आरसीसी नाली निर्माण ग्राम कोलहा कृष्ण रतन पाण्डेय के घर से मालिक तिवारी के घर तरफ</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>28000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45280</v>