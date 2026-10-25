--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K746"/>
+  <dimension ref="A1:K752"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 02:13:05</t>
+          <t>Exported on: 2026-10-25 13:33:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4098,51 +4098,51 @@
       <c r="J90" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/22012035461873 — KHET TALAB NIRMAN KARY RAMGANESH SAKET KI BHUMI PAR</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45761</v>
@@ -12010,78 +12010,80 @@
       <c r="J252" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>45257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/2863141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4485445</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>13366</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>44376</v>
       </c>
-      <c r="K253" s="3"/>
+      <c r="K253" s="3" t="n">
+        <v>46291</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12106,78 +12108,80 @@
       <c r="J254" s="3" t="n">
         <v>44308</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>45118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/2867226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4494077</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>5933</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>44374</v>
       </c>
-      <c r="K255" s="3"/>
+      <c r="K255" s="3" t="n">
+        <v>46297</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12496,51 +12500,51 @@
       <c r="J262" s="3" t="n">
         <v>44376</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>45140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/3092355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4417664</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>44271</v>
@@ -18962,51 +18966,51 @@
       <c r="J394" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>45749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/4787945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131482795</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45561</v>
@@ -19499,51 +19503,51 @@
       <c r="J405" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5459775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131483865</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45957</v>
@@ -19595,172 +19599,176 @@
       <c r="J407" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>45869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5460693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121684912</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>17487</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45772</v>
       </c>
-      <c r="K408" s="3"/>
+      <c r="K408" s="3" t="n">
+        <v>46291</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5460784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131542883</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5461945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150568192</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>9657</v>
+        <v>14457</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45957</v>
       </c>
-      <c r="K410" s="3"/>
+      <c r="K410" s="3" t="n">
+        <v>46305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19834,51 +19842,51 @@
       <c r="J412" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5463152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125088658</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45957</v>
@@ -19930,51 +19938,51 @@
       <c r="J414" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>45869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5464809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131497984</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45957</v>
@@ -20016,76 +20024,76 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>45913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5465792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131458870</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
@@ -20367,78 +20375,80 @@
       <c r="J423" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5677596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121630386</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45957</v>
       </c>
-      <c r="K424" s="3"/>
+      <c r="K424" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -20463,15602 +20473,15892 @@
       <c r="J425" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K425" s="3" t="n">
         <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5770333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131483935</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5770334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131484155</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5770468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131503420</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5770701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131550529</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5770737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131501401</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5770946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131492113</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5770948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131496072</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5770949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131523953</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5770965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151166356</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5770966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151166499</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K435" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5770971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125603961</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5771084 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131458911</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>46009</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5771085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131488130</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/5771144 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125599296</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/6034440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131499130</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>14877</v>
+        <v>19677</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>46133</v>
       </c>
-      <c r="K440" s="3"/>
+      <c r="K440" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/6034448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121353734</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46133</v>
       </c>
-      <c r="K441" s="3"/>
+      <c r="K441" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/6035146 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131412365</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/6035549 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131550598</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/6036139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144048933</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>10701</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46147</v>
       </c>
-      <c r="K444" s="3"/>
+      <c r="K444" s="3" t="n">
+        <v>46297</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1713005053/IF/IAY/6036279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125588569</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>7830</v>
+        <v>11130</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K445" s="3"/>
+      <c r="K445" s="3" t="n">
+        <v>46291</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/832560 — Construction of IAY House -IAY REG. NO. MP1165434</t>
+          <t>1713005053/IF/IAY/6271516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131540645</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>14544</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43015</v>
-[...3 lines deleted...]
-      </c>
+        <v>45925</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/838401 — Construction of IAY House -IAY REG. NO. MP1335720</t>
+          <t>1713005053/IF/IAY/6330418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131412419</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43015</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/849901 — Construction of IAY House -IAY REG. NO. MP1489766</t>
+          <t>1713005053/IF/IAY/6393572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131499295</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>15576</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43003</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/851161 — Construction of IAY House -IAY REG. NO. MP1506550</t>
+          <t>1713005053/IF/IAY/6393829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131412152</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>14496</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43015</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/851637 — Construction of IAY House -IAY REG. NO. MP1512436</t>
+          <t>1713005053/IF/IAY/832560 — Construction of IAY House -IAY REG. NO. MP1165434</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>15600</v>
+        <v>14544</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42995</v>
+        <v>43015</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43358</v>
+        <v>43539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/852376 — Construction of IAY House -IAY REG. NO. MP1520675</t>
+          <t>1713005053/IF/IAY/838401 — Construction of IAY House -IAY REG. NO. MP1335720</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>14580</v>
+        <v>15480</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>43015</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>43539</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/854049 — Construction of IAY House -IAY REG. NO. MP1540483</t>
+          <t>1713005053/IF/IAY/849901 — Construction of IAY House -IAY REG. NO. MP1489766</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>13464</v>
+        <v>15576</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43015</v>
+        <v>43003</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>43539</v>
+        <v>43358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/854405 — Construction of IAY House -IAY REG. NO. MP1544472</t>
+          <t>1713005053/IF/IAY/851161 — Construction of IAY House -IAY REG. NO. MP1506550</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>15612</v>
+        <v>14496</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>43015</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43358</v>
+        <v>43539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/854927 — Construction of IAY House -IAY REG. NO. MP1551007</t>
+          <t>1713005053/IF/IAY/851637 — Construction of IAY House -IAY REG. NO. MP1512436</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>14580</v>
+        <v>15600</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43032</v>
+        <v>42995</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>43539</v>
+        <v>43358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/854934 — Construction of IAY House -IAY REG. NO. MP1551054</t>
+          <t>1713005053/IF/IAY/852376 — Construction of IAY House -IAY REG. NO. MP1520675</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>15528</v>
+        <v>14580</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43032</v>
+        <v>43015</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>43298</v>
+        <v>43539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/854938 — Construction of IAY House -IAY REG. NO. MP1551097</t>
+          <t>1713005053/IF/IAY/854049 — Construction of IAY House -IAY REG. NO. MP1540483</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>15480</v>
+        <v>13464</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42950</v>
+        <v>43015</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>43189</v>
+        <v>43539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/854945 — Construction of IAY House -IAY REG. NO. MP1551164</t>
+          <t>1713005053/IF/IAY/854405 — Construction of IAY House -IAY REG. NO. MP1544472</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>14448</v>
+        <v>15612</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>43015</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>43539</v>
+        <v>43358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/854968 — Construction of IAY House -IAY REG. NO. MP1551415</t>
+          <t>1713005053/IF/IAY/854927 — Construction of IAY House -IAY REG. NO. MP1551007</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>15480</v>
+        <v>14580</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>43003</v>
+        <v>43032</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>43189</v>
+        <v>43539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/855923 — Construction of IAY House -IAY REG. NO. MP1562557</t>
+          <t>1713005053/IF/IAY/854934 — Construction of IAY House -IAY REG. NO. MP1551054</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>15528</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>43038</v>
+        <v>43032</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>43256</v>
+        <v>43298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/856267 — Construction of IAY House -IAY REG. NO. MP1566416</t>
+          <t>1713005053/IF/IAY/854938 — Construction of IAY House -IAY REG. NO. MP1551097</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>15552</v>
+        <v>15480</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43015</v>
+        <v>42950</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>43461</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/858571 — Construction of IAY House -IAY REG. NO. MP1594924</t>
+          <t>1713005053/IF/IAY/854945 — Construction of IAY House -IAY REG. NO. MP1551164</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>15588</v>
+        <v>14448</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>43015</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>43401</v>
+        <v>43539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/858592 — Construction of IAY House -IAY REG. NO. MP1595203</t>
+          <t>1713005053/IF/IAY/854968 — Construction of IAY House -IAY REG. NO. MP1551415</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>15504</v>
+        <v>15480</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>43003</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>43256</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/858598 — Construction of IAY House -IAY REG. NO. MP1595274</t>
+          <t>1713005053/IF/IAY/855923 — Construction of IAY House -IAY REG. NO. MP1562557</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>14496</v>
+        <v>15528</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43015</v>
+        <v>43038</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>43466</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/88771 — Construction of IAY House -IAY REG. NO. MP-13-005-053-001/26123</t>
+          <t>1713005053/IF/IAY/856267 — Construction of IAY House -IAY REG. NO. MP1566416</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>14616</v>
+        <v>15552</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43368</v>
+        <v>43015</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>43424</v>
+        <v>43461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/88772 — Construction of IAY House -IAY REG. NO. MP-13-005-053-002/055</t>
+          <t>1713005053/IF/IAY/858571 — Construction of IAY House -IAY REG. NO. MP1594924</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>14028</v>
+        <v>15588</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>42559</v>
+        <v>43015</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>42643</v>
+        <v>43401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/88773 — Construction of IAY House -IAY REG. NO. MP-13-005-053-002/35</t>
+          <t>1713005053/IF/IAY/858592 — Construction of IAY House -IAY REG. NO. MP1595203</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>14616</v>
+        <v>15504</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43368</v>
+        <v>43003</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>43424</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/88774 — Construction of IAY House -IAY REG. NO. MP-13-005-053-002/45</t>
+          <t>1713005053/IF/IAY/858598 — Construction of IAY House -IAY REG. NO. MP1595274</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>14028</v>
+        <v>14496</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>42559</v>
+        <v>43015</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>42643</v>
+        <v>43466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/88775 — Construction of IAY House -IAY REG. NO. MP-13-005-053-002/6070</t>
+          <t>1713005053/IF/IAY/88771 — Construction of IAY House -IAY REG. NO. MP-13-005-053-001/26123</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>14028</v>
+        <v>14616</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>42594</v>
+        <v>43368</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>42669</v>
+        <v>43424</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/88776 — Construction of IAY House -IAY REG. NO. MP-13-005-053-003/26013</t>
+          <t>1713005053/IF/IAY/88772 — Construction of IAY House -IAY REG. NO. MP-13-005-053-002/055</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>14028</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>42656</v>
+        <v>42559</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>42957</v>
+        <v>42643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/899102 — Construction of IAY House -IAY REG. NO. MP2124926</t>
+          <t>1713005053/IF/IAY/88773 — Construction of IAY House -IAY REG. NO. MP-13-005-053-002/35</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>15636</v>
+        <v>14616</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>43032</v>
+        <v>43368</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>43401</v>
+        <v>43424</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/963461 — Construction of IAY House -IAY REG. NO. MP3379177</t>
+          <t>1713005053/IF/IAY/88774 — Construction of IAY House -IAY REG. NO. MP-13-005-053-002/45</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>15576</v>
+        <v>14028</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>43038</v>
+        <v>42559</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>43358</v>
+        <v>42643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/964571 — Construction of IAY House -IAY REG. NO. MP3408716</t>
+          <t>1713005053/IF/IAY/88775 — Construction of IAY House -IAY REG. NO. MP-13-005-053-002/6070</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>15588</v>
+        <v>14028</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>43015</v>
+        <v>42594</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>43388</v>
+        <v>42669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/964760 — Construction of IAY House -IAY REG. NO. MP3413380</t>
+          <t>1713005053/IF/IAY/88776 — Construction of IAY House -IAY REG. NO. MP-13-005-053-003/26013</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>13476</v>
+        <v>14028</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43015</v>
+        <v>42656</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>43539</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/965474 — Construction of IAY House -IAY REG. NO. MP3432177</t>
+          <t>1713005053/IF/IAY/899102 — Construction of IAY House -IAY REG. NO. MP2124926</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>15660</v>
+        <v>15636</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>43032</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>43563</v>
+        <v>43401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1713005053/IF/IAY/979418 — Construction of IAY House -IAY REG. NO. MP3858819</t>
+          <t>1713005053/IF/IAY/963461 — Construction of IAY House -IAY REG. NO. MP3379177</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>15492</v>
+        <v>15576</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>42987</v>
+        <v>43038</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>43256</v>
+        <v>43358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/001/रमकुडवा — भूमि शिल्‍प कार्य केदार पाल की भूमि पर</t>
+          <t>1713005053/IF/IAY/964571 — Construction of IAY House -IAY REG. NO. MP3408716</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>9750</v>
+        <v>15480</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>8772</v>
+        <v>15588</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>39488</v>
+        <v>43015</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>41000</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/002/रमकुडृवा — भूमिशिल्‍प उपयोजना जवाहरलाल कोल की भूमि में</t>
+          <t>1713005053/IF/IAY/964760 — Construction of IAY House -IAY REG. NO. MP3413380</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>43000</v>
+        <v>15480</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>22089</v>
+        <v>13476</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>40012</v>
+        <v>43015</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>40641</v>
+        <v>43539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/006/रमकुडृवा — भूमि शिल्‍प सियम्‍बर हरिजन की भूमि में</t>
+          <t>1713005053/IF/IAY/965474 — Construction of IAY House -IAY REG. NO. MP3432177</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>9900</v>
+        <v>15480</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>9694</v>
+        <v>15660</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>39477</v>
+        <v>43032</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>41000</v>
+        <v>43563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/007/रमकुडृवा — भम‍िशिल्‍प उपयोजना(मेंडृबंधान)साधू हरिजन की भू‍िमि पर</t>
+          <t>1713005053/IF/IAY/979418 — Construction of IAY House -IAY REG. NO. MP3858819</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>10000</v>
+        <v>15480</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>4750</v>
+        <v>15492</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>39488</v>
+        <v>42987</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>41000</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/008/रमकुडृवा — भूमि शिल्‍प परमधारी कोल की भूमि में</t>
+          <t>1713005053/LD/001/रमकुडवा — भूमि शिल्‍प कार्य केदार पाल की भूमि पर</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>9900</v>
+        <v>9750</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>10056.99</v>
+        <v>8772</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>39487</v>
+        <v>39488</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/009/रमकुडृवा — भूमि शिल्‍प बैसाखू कोल की भूमि में</t>
+          <t>1713005053/LD/002/रमकुडृवा — भूमिशिल्‍प उपयोजना जवाहरलाल कोल की भूमि में</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>9900</v>
+        <v>43000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>9142</v>
+        <v>22089</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>39482</v>
+        <v>40012</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>41000</v>
+        <v>40641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/010/रमकुडृवा — भूमि शिल्‍प लोकमणि कोल की भूमि में</t>
+          <t>1713005053/LD/006/रमकुडृवा — भूमि शिल्‍प सियम्‍बर हरिजन की भूमि में</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>9500</v>
+        <v>9900</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>8621</v>
+        <v>9694</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>39482</v>
+        <v>39477</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/011/रमकुडवा — भूमि शिल्‍प उपयोजना भाईलाल हरिजन के भूमि में</t>
+          <t>1713005053/LD/007/रमकुडृवा — भम‍िशिल्‍प उपयोजना(मेंडृबंधान)साधू हरिजन की भू‍िमि पर</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>9900</v>
+        <v>10000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>10154</v>
+        <v>4750</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>39488</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/013/रमकुडृवा — भूमि शिल्‍प इन्‍द्रलाल की भूमि में</t>
+          <t>1713005053/LD/008/रमकुडृवा — भूमि शिल्‍प परमधारी कोल की भूमि में</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>9500</v>
+        <v>9900</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>9892</v>
+        <v>10056.99</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>39488</v>
+        <v>39487</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/015/रमकुडृवा — भूमिशिल्‍प उपयोजना रमकुडृवा,बघैला में</t>
+          <t>1713005053/LD/009/रमकुडृवा — भूमि शिल्‍प बैसाखू कोल की भूमि में</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>124000</v>
+        <v>9900</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>95262</v>
+        <v>9142</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>39539</v>
+        <v>39482</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>39697</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/03/रमकुड़वा — भूमिशिल्‍प नर्वदा यादव की भूमि पर</t>
+          <t>1713005053/LD/010/रमकुडृवा — भूमि शिल्‍प लोकमणि कोल की भूमि में</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>46000</v>
+        <v>9500</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>45872</v>
+        <v>8621</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>40673</v>
+        <v>39482</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>40836</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/04/रमकुड़वा — भूमिशिल्‍प राजबहोर तिवारी की भूमि पर</t>
+          <t>1713005053/LD/011/रमकुडवा — भूमि शिल्‍प उपयोजना भाईलाल हरिजन के भूमि में</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>45000</v>
+        <v>9900</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>40300</v>
+        <v>10154</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>40345</v>
+        <v>39488</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>40359</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/05/रमकुड़वा — भूमिशिल्‍प रामचन्‍द्र यादव की भूमि पर</t>
+          <t>1713005053/LD/013/रमकुडृवा — भूमि शिल्‍प इन्‍द्रलाल की भूमि में</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>46000</v>
+        <v>9500</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>44042</v>
+        <v>9892</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>40638</v>
+        <v>39488</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>40836</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/08/रमकुड़व — मेंड़ बंधान छोटी w/o अर्जुन कोल की भूमि पर TS 332</t>
+          <t>1713005053/LD/015/रमकुडृवा — भूमिशिल्‍प उपयोजना रमकुडृवा,बघैला में</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>75000</v>
+        <v>124000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>71752</v>
+        <v>95262</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41014</v>
+        <v>39539</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>41130</v>
+        <v>39697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/10/रमकुड़व — मेंड़ बंधान सुखदेव की भूमि पर TS 335</t>
+          <t>1713005053/LD/03/रमकुड़वा — भूमिशिल्‍प नर्वदा यादव की भूमि पर</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>154000</v>
+        <v>46000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>147972</v>
+        <v>45872</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41038</v>
+        <v>40673</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>41130</v>
+        <v>40836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034223404 — MED BDHAN NIRMAN RAJKUMAR</t>
+          <t>1713005053/LD/04/रमकुड़वा — भूमिशिल्‍प राजबहोर तिवारी की भूमि पर</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>70000</v>
+        <v>45000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>70119</v>
+        <v>40300</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42302</v>
+        <v>40345</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>42344</v>
+        <v>40359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034223405 — MED BADHAN RAMJATAN KOL</t>
+          <t>1713005053/LD/05/रमकुड़वा — भूमिशिल्‍प रामचन्‍द्र यादव की भूमि पर</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>0</v>
+        <v>46000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>44042</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>42030</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>40638</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>40836</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034223407 — MED BADHAN KARYA SANTOSH PAL KI BHUMI PAR</t>
+          <t>1713005053/LD/08/रमकुड़व — मेंड़ बंधान छोटी w/o अर्जुन कोल की भूमि पर TS 332</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>80000</v>
+        <v>75000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>77484</v>
+        <v>71752</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>42368</v>
+        <v>41014</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>42957</v>
+        <v>41130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034223411 — MED BADHAN PREM WATI KOL</t>
+          <t>1713005053/LD/10/रमकुड़व — मेंड़ बंधान सुखदेव की भूमि पर TS 335</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>0</v>
+        <v>154000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>0</v>
+        <v>147972</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42030</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>41038</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>41130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034223412 — MED BADHAN RAM KHELAWAN KOL</t>
+          <t>1713005053/LD/22012034223404 — MED BDHAN NIRMAN RAJKUMAR</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>70000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>70119</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42030</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>42302</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>42344</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034228157 — MED BADHAN NIRMAN JANJIT KOL</t>
+          <t>1713005053/LD/22012034223405 — MED BADHAN RAMJATAN KOL</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>70000</v>
+        <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>55650</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42258</v>
-[...3 lines deleted...]
-      </c>
+        <v>42030</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034228160 — med badhan nirman karya ram raj singh</t>
+          <t>1713005053/LD/22012034223407 — MED BADHAN KARYA SANTOSH PAL KI BHUMI PAR</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>70000</v>
+        <v>80000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>66780</v>
+        <v>77484</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>42256</v>
+        <v>42368</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>42284</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034240055 — SCHOOL PARISAD ME SAMTALI KARAN GRAM BAGHAILA</t>
+          <t>1713005053/LD/22012034223411 — MED BADHAN PREM WATI KOL</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>788000</v>
+        <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>442456.82</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>42344</v>
-[...3 lines deleted...]
-      </c>
+        <v>42030</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034240058 — SCHOOL PARISAR ME SAMTALIKARAN HIGH SCHOOL RAMKUDWA</t>
+          <t>1713005053/LD/22012034223412 — MED BADHAN RAM KHELAWAN KOL</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>365000</v>
+        <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>314631.1</v>
+        <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42345</v>
-[...3 lines deleted...]
-      </c>
+        <v>42030</v>
+      </c>
+      <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034247900 — मेड बधान कार्य संतोष पाल की भूमि पर</t>
+          <t>1713005053/LD/22012034228157 — MED BADHAN NIRMAN JANJIT KOL</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>80000</v>
+        <v>70000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>0</v>
+        <v>55650</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K500" s="3"/>
+        <v>42258</v>
+      </c>
+      <c r="K500" s="3" t="n">
+        <v>42633</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034249401 — मेड बधान कार्य राकेश कुमार मिश्रा की भूमि पर</t>
+          <t>1713005053/LD/22012034228160 — med badhan nirman karya ram raj singh</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>80000</v>
+        <v>70000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>76529.28</v>
+        <v>66780</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42375</v>
+        <v>42256</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>42633</v>
+        <v>42284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034253039 — MED BADHAN KARYA kaushal kol kibhumi par</t>
+          <t>1713005053/LD/22012034240055 — SCHOOL PARISAD ME SAMTALI KARAN GRAM BAGHAILA</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>99000</v>
+        <v>788000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>94642</v>
+        <v>442456.82</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>42398</v>
+        <v>42344</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>42957</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034255444 — MED BADHAN KARYA RAMVISHAL KOL KI BHUMII PER</t>
+          <t>1713005053/LD/22012034240058 — SCHOOL PARISAR ME SAMTALIKARAN HIGH SCHOOL RAMKUDWA</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>99000</v>
+        <v>365000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>88510</v>
+        <v>314631.1</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42553</v>
+        <v>42345</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>42957</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034256396 — भूमि शिल्प निर्माण कार्य</t>
+          <t>1713005053/LD/22012034247900 — मेड बधान कार्य संतोष पाल की भूमि पर</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>0</v>
+        <v>80000</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>42474</v>
+        <v>42279</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034295214 — खेल मैदान समतली करण प्राथमिक शाला मझिगवां</t>
+          <t>1713005053/LD/22012034249401 — मेड बधान कार्य राकेश कुमार मिश्रा की भूमि पर</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>598000</v>
+        <v>80000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>470991.36</v>
+        <v>76529.28</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>42726</v>
+        <v>42375</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>43189</v>
+        <v>42633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034315840 — SANTI DHAM NIRMAN MAGHIGMA</t>
+          <t>1713005053/LD/22012034253039 — MED BADHAN KARYA kaushal kol kibhumi par</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>0</v>
+        <v>99000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>0</v>
+        <v>94642</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>42825</v>
-[...1 lines deleted...]
-      <c r="K506" s="3"/>
+        <v>42398</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>42957</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034315841 — SANTIDHAM MAGHIGMA</t>
+          <t>1713005053/LD/22012034255444 — MED BADHAN KARYA RAMVISHAL KOL KI BHUMII PER</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>245000</v>
+        <v>99000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>88510</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>42825</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>42553</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>42957</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034315842 — SATI DHAM BAGHALA</t>
+          <t>1713005053/LD/22012034256396 — भूमि शिल्प निर्माण कार्य</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>245000</v>
+        <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>42825</v>
+        <v>42474</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034462277 — मेड बन्धान कार्य रामओतार पाल की भुमि मे</t>
+          <t>1713005053/LD/22012034295214 — खेल मैदान समतली करण प्राथमिक शाला मझिगवां</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>80000</v>
+        <v>598000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>38172</v>
+        <v>470991.36</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43530</v>
+        <v>42726</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>44550</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034462279 — मेड बन्धान रामजतन कोल ke bhumi me</t>
+          <t>1713005053/LD/22012034315840 — SANTI DHAM NIRMAN MAGHIGMA</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>43000</v>
+        <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>45876</v>
+        <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>43530</v>
-[...3 lines deleted...]
-      </c>
+        <v>42825</v>
+      </c>
+      <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034462282 — मेद बन्धान छोतानी कोल किइ भुमि मे</t>
+          <t>1713005053/LD/22012034315841 — SANTIDHAM MAGHIGMA</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>125000</v>
+        <v>245000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>43776</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>43530</v>
-[...3 lines deleted...]
-      </c>
+        <v>42825</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034462293 — med bandhan कुंजबिहारी</t>
+          <t>1713005053/LD/22012034315842 — SATI DHAM BAGHALA</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>40000</v>
+        <v>245000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>10500</v>
+        <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>43530</v>
-[...3 lines deleted...]
-      </c>
+        <v>42825</v>
+      </c>
+      <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034463409 — med badhan nirman karya munnalal patel ki bhumi par</t>
+          <t>1713005053/LD/22012034462277 — मेड बन्धान कार्य रामओतार पाल की भुमि मे</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>85000</v>
+        <v>80000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>60048</v>
+        <v>38172</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>43532</v>
+        <v>43530</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>44560</v>
+        <v>44550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034476674 — med badhan kary raghurai kol ki bhumi p</t>
+          <t>1713005053/LD/22012034462279 — मेड बन्धान रामजतन कोल ke bhumi me</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>53172.57</v>
+        <v>43000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>41100</v>
+        <v>45876</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>43886</v>
+        <v>43530</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>44550</v>
+        <v>43807</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034476675 — med badhan kary laxmikant mishra ki bhumi par</t>
+          <t>1713005053/LD/22012034462282 — मेद बन्धान छोतानी कोल किइ भुमि मे</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>62467</v>
+        <v>125000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>35256</v>
+        <v>43776</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>43886</v>
+        <v>43530</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>44536</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034476676 — med badhan ramkali tiwari ki bhumi par</t>
+          <t>1713005053/LD/22012034462293 — med bandhan कुंजबिहारी</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>31148.85</v>
+        <v>40000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>23856</v>
+        <v>10500</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>43886</v>
+        <v>43530</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>44030</v>
+        <v>44550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034476678 — med badhan kary balendra shekhar mishra ki bhumi par</t>
+          <t>1713005053/LD/22012034463409 — med badhan nirman karya munnalal patel ki bhumi par</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>94997.54</v>
+        <v>85000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>76484</v>
+        <v>60048</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43886</v>
+        <v>43532</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>45645</v>
+        <v>44560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034476679 — med badhan kary ramkailash saket ki bhumi par</t>
+          <t>1713005053/LD/22012034476674 — med badhan kary raghurai kol ki bhumi p</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>66171.34</v>
+        <v>53172.57</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>42740</v>
+        <v>41100</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43887</v>
+        <v>43886</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>45645</v>
+        <v>44550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034477073 — med badhan kary premlata singh dubey ki bhumi par</t>
+          <t>1713005053/LD/22012034476675 — med badhan kary laxmikant mishra ki bhumi par</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>0</v>
+        <v>62467</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>0</v>
+        <v>35256</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K519" s="3"/>
+        <v>43886</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>44536</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034477074 — med badhan kary ankit singh ki bhumi par</t>
+          <t>1713005053/LD/22012034476676 — med badhan ramkali tiwari ki bhumi par</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>0</v>
+        <v>31148.85</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>23856</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>43886</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>44030</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034477075 — med badhan kary shivakant mishra ki bhumi par</t>
+          <t>1713005053/LD/22012034476678 — med badhan kary balendra shekhar mishra ki bhumi par</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>62467</v>
+        <v>94997.54</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>43152</v>
+        <v>76484</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>43886</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>44536</v>
+        <v>45645</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034477076 — med badhan kary shivakant mishra ki bhumi par</t>
+          <t>1713005053/LD/22012034476679 — med badhan kary ramkailash saket ki bhumi par</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>0</v>
+        <v>66171.34</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>42740</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>43887</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>45645</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034479136 — med badhan kary sanat kumar mishra ki bhumi par</t>
+          <t>1713005053/LD/22012034477073 — med badhan kary premlata singh dubey ki bhumi par</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>87055.62</v>
+        <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>3420</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44026</v>
+        <v>43856</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034479137 — med badhan barun kumar mishra ki bhumi par</t>
+          <t>1713005053/LD/22012034477074 — med badhan kary ankit singh ki bhumi par</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>82057.32</v>
+        <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>34452</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44026</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034510151 — med badhan kary umakant tiwari ki bhumi par</t>
+          <t>1713005053/LD/22012034477075 — med badhan kary shivakant mishra ki bhumi par</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>82057.32</v>
+        <v>62467</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>0</v>
+        <v>43152</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K525" s="3"/>
+        <v>43886</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>44536</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034510152 — med badhan kary jagnnath kohar ki bhumi par</t>
+          <t>1713005053/LD/22012034477076 — med badhan kary shivakant mishra ki bhumi par</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>92053.99</v>
+        <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>77330</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44012</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034511181 — med badhan kary indrajeet tiwari s/o bhola prasad ki bhumi par</t>
+          <t>1713005053/LD/22012034479136 — med badhan kary sanat kumar mishra ki bhumi par</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>47068.9</v>
+        <v>87055.62</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>40470</v>
+        <v>3420</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>44005</v>
-[...3 lines deleted...]
-      </c>
+        <v>44026</v>
+      </c>
+      <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034512706 — med badhan kary vashist kol ki bhumi par</t>
+          <t>1713005053/LD/22012034479137 — med badhan barun kumar mishra ki bhumi par</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>47068.9</v>
+        <v>82057.32</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>52440</v>
+        <v>34452</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44004</v>
+        <v>44026</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>44034</v>
+        <v>45775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034512710 — med badhan kary mathura patel ki bhumi par</t>
+          <t>1713005053/LD/22012034510151 — med badhan kary umakant tiwari ki bhumi par</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>75059.6</v>
+        <v>82057.32</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034529031 — gaushala hetu charagah nirman kary gram baghailal kramank 1</t>
+          <t>1713005053/LD/22012034510152 — med badhan kary jagnnath kohar ki bhumi par</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>0</v>
+        <v>92053.99</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>0</v>
+        <v>77330</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K530" s="3"/>
+        <v>44012</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>44149</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034529032 — gaushala hetu charagah nirman kary gram baghaila kramank 2</t>
+          <t>1713005053/LD/22012034511181 — med badhan kary indrajeet tiwari s/o bhola prasad ki bhumi par</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>792213.45</v>
+        <v>47068.9</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>5700</v>
+        <v>40470</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44160</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>44005</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>44167</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034534035 — banjar bhumi sudhar kary shivdhari kushwaha ki bhumi par</t>
+          <t>1713005053/LD/22012034512706 — med badhan kary vashist kol ki bhumi par</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>0</v>
+        <v>47068.9</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>52440</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>44004</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>44034</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034534036 — banjar bhumi sudhar kary premwati kol/jagynarayan ki bhumi par</t>
+          <t>1713005053/LD/22012034512710 — med badhan kary mathura patel ki bhumi par</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>0</v>
+        <v>75059.6</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44106</v>
+        <v>43935</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034534037 — banjar bhumi sudhar kary devkali / ramkhelawan kol ki bhumi par</t>
+          <t>1713005053/LD/22012034529031 — gaushala hetu charagah nirman kary gram baghailal kramank 1</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034534039 — banjar bhumi sudhar kary sunil mishra ki bhumi par</t>
+          <t>1713005053/LD/22012034529032 — gaushala hetu charagah nirman kary gram baghaila kramank 2</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>0</v>
+        <v>792213.45</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>5700</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>44106</v>
+        <v>44160</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034548374 — med bandhan kary gyanendra pandey ki bhumi par</t>
+          <t>1713005053/LD/22012034534035 — banjar bhumi sudhar kary shivdhari kushwaha ki bhumi par</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>67466.98</v>
+        <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>44291</v>
+        <v>44106</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034548375 — bhumi sudhar kary pushpendra pandey ki bhumi par</t>
+          <t>1713005053/LD/22012034534036 — banjar bhumi sudhar kary premwati kol/jagynarayan ki bhumi par</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>77378.75</v>
+        <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>44291</v>
+        <v>44106</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034548376 — med bandhan kary ramdev saket ki bhumi par</t>
+          <t>1713005053/LD/22012034534037 — banjar bhumi sudhar kary devkali / ramkhelawan kol ki bhumi par</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>44291</v>
+        <v>44106</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034599887 — School parisar samatali karan mahai tola</t>
+          <t>1713005053/LD/22012034534039 — banjar bhumi sudhar kary sunil mishra ki bhumi par</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>533758.63</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>293551.21</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>45457</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1713005053/LD/22012034601235 — med badhan kary</t>
+          <t>1713005053/LD/22012034548374 — med bandhan kary gyanendra pandey ki bhumi par</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>0</v>
+        <v>67466.98</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>45317</v>
+        <v>44291</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1713005053/PG/22012034312858 — samtlikanan p s ramkudwa</t>
+          <t>1713005053/LD/22012034548375 — bhumi sudhar kary pushpendra pandey ki bhumi par</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>353000</v>
+        <v>77378.75</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>185545.45</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>42910</v>
-[...3 lines deleted...]
-      </c>
+        <v>44291</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/001/रमकुडृवा — ग्रेवल रोड निर्माण देवरा दामोदरगढृ रोड से प्रा.पा.बघैला तक</t>
+          <t>1713005053/LD/22012034548376 — med bandhan kary ramdev saket ki bhumi par</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>141000</v>
+        <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>35541</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>39973</v>
-[...3 lines deleted...]
-      </c>
+        <v>44291</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/005/रमकुडृवा — पी.सी.सी.रोड निर्माण तेलियान टोला से आदिवासी बस्‍ती तरफ रमकुडृवा में</t>
+          <t>1713005053/LD/22012034599887 — School parisar samatali karan mahai tola</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>480000</v>
+        <v>533758.63</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>494950.75</v>
+        <v>293551.21</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>40119</v>
+        <v>45457</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>40882</v>
+        <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/01/रमकुड़वा — G.S.B.मार्ग देवरा दामोदरगढ़ रोड से रामखेलावन कोल के घर तरफ 500मी.</t>
+          <t>1713005053/LD/22012034601235 — med badhan kary</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>285000</v>
+        <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>282988</v>
+        <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>40312</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/02/रमकुड़वा — G.S.B.मार्ग जवाहरलाल कोल के घर से नदी तरफ 500मी.</t>
+          <t>1713005053/PG/22012034312858 — samtlikanan p s ramkudwa</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>285000</v>
+        <v>353000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>290485</v>
+        <v>185545.45</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>40312</v>
+        <v>42910</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>40836</v>
+        <v>44025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034202087 — खेत सडक रामकैलास के घर से शिवनाथ के घर तक TS-388</t>
+          <t>1713005053/RC/001/रमकुडृवा — ग्रेवल रोड निर्माण देवरा दामोदरगढृ रोड से प्रा.पा.बघैला तक</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>1035000</v>
+        <v>141000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>878392.5</v>
+        <v>35541</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>41672</v>
+        <v>39973</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>42647</v>
+        <v>41130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034202775 — पीसीसी रोड नि0हडईया टोला में TS-190</t>
+          <t>1713005053/RC/005/रमकुडृवा — पी.सी.सी.रोड निर्माण तेलियान टोला से आदिवासी बस्‍ती तरफ रमकुडृवा में</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>110000</v>
+        <v>480000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>107656</v>
+        <v>494950.75</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>41680</v>
+        <v>40119</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>41917</v>
+        <v>40882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034263341 — Pcc road nirman 500 mts</t>
+          <t>1713005053/RC/01/रमकुड़वा — G.S.B.मार्ग देवरा दामोदरगढ़ रोड से रामखेलावन कोल के घर तरफ 500मी.</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>0</v>
+        <v>285000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>0</v>
+        <v>282988</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>42030</v>
-[...1 lines deleted...]
-      <c r="K548" s="3"/>
+        <v>40312</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>40836</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034263850 — KHET SADAK NIRMAN 1 KM</t>
+          <t>1713005053/RC/02/रमकुड़वा — G.S.B.मार्ग जवाहरलाल कोल के घर से नदी तरफ 500मी.</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>0</v>
+        <v>285000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>0</v>
+        <v>290485</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>42030</v>
-[...1 lines deleted...]
-      <c r="K549" s="3"/>
+        <v>40312</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>40836</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034340002 — SODOOR SAMPARK SADAK NIRMAN KARYA PMGY ROAD SE RAMKUDAWA BASTI KI AUR</t>
+          <t>1713005053/RC/22012034202087 — खेत सडक रामकैलास के घर से शिवनाथ के घर तक TS-388</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>1110000</v>
+        <v>1035000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>995568.95</v>
+        <v>878392.5</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>42889</v>
+        <v>41672</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>43459</v>
+        <v>42647</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034342170 — sudoor sadak ramdash ke gherse uter tref</t>
+          <t>1713005053/RC/22012034202775 — पीसीसी रोड नि0हडईया टोला में TS-190</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>563000</v>
+        <v>110000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>298876.67</v>
+        <v>107656</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>43141</v>
+        <v>41680</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>44097</v>
+        <v>41917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034372305 — P C C ROAD NIRMAN KARYA ADIWASI BASTI SE HAIGH SCHOOL RAMKUDAWA KI AOR</t>
+          <t>1713005053/RC/22012034263341 — Pcc road nirman 500 mts</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>105900</v>
+        <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>77412</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>43093</v>
-[...3 lines deleted...]
-      </c>
+        <v>42030</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034373417 — PCC Road Nirman Nali Sahit 200 Mtr</t>
+          <t>1713005053/RC/22012034263850 — KHET SADAK NIRMAN 1 KM</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>43010</v>
+        <v>42030</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034380336 — P C C ROAD NIRMAN KARYA RAMMURAT KE GHAR SE RAMBALI KE GHAR KI AOR</t>
+          <t>1713005053/RC/22012034340002 — SODOOR SAMPARK SADAK NIRMAN KARYA PMGY ROAD SE RAMKUDAWA BASTI KI AUR</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>127000</v>
+        <v>1110000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>75552</v>
+        <v>995568.95</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>43127</v>
+        <v>42889</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>43466</v>
+        <v>43459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034382780 — pcc road nirman kary uma tiwari to ramakant tiwari</t>
+          <t>1713005053/RC/22012034342170 — sudoor sadak ramdash ke gherse uter tref</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>106000</v>
+        <v>563000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>70176</v>
+        <v>298876.67</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>43142</v>
+        <v>43141</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>43466</v>
+        <v>44097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034387435 — प्रधान मंत्री रोड से विशेश्वर के घर की और</t>
+          <t>1713005053/RC/22012034372305 — P C C ROAD NIRMAN KARYA ADIWASI BASTI SE HAIGH SCHOOL RAMKUDAWA KI AOR</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>38000</v>
+        <v>105900</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>0</v>
+        <v>77412</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>43268</v>
-[...1 lines deleted...]
-      <c r="K556" s="3"/>
+        <v>43093</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>43511</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034440928 — PCC Road Nirman 200 MTR</t>
+          <t>1713005053/RC/22012034373417 — PCC Road Nirman Nali Sahit 200 Mtr</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>43375</v>
+        <v>43010</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034475077 — PCC road PMAY road to bisheswar home side</t>
+          <t>1713005053/RC/22012034380336 — P C C ROAD NIRMAN KARYA RAMMURAT KE GHAR SE RAMBALI KE GHAR KI AOR</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>30000</v>
+        <v>127000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>0</v>
+        <v>75552</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>43641</v>
-[...1 lines deleted...]
-      <c r="K558" s="3"/>
+        <v>43127</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>43466</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034505186 — pcc road nirman netan tola me</t>
+          <t>1713005053/RC/22012034382780 — pcc road nirman kary uma tiwari to ramakant tiwari</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>134000</v>
+        <v>106000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>147396</v>
+        <v>70176</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>43799</v>
+        <v>43142</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>43976</v>
+        <v>43466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034505514 — pradhan mantri road se adiwasi basti ki or</t>
+          <t>1713005053/RC/22012034387435 — प्रधान मंत्री रोड से विशेश्वर के घर की और</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>76500</v>
+        <v>38000</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>43692</v>
+        <v>43268</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034511808 — sudur sadak nirman pradhan mantri road se aganbadi bhavan ki or gadriyan tola</t>
+          <t>1713005053/RC/22012034440928 — PCC Road Nirman 200 MTR</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>1486145.93</v>
+        <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>1274744.66</v>
+        <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>43887</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034677294 — sudoor sadak nirman kary</t>
+          <t>1713005053/RC/22012034475077 — PCC road PMAY road to bisheswar home side</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>45317</v>
+        <v>43641</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/22012034677296 — sudoor sadak nirman kary</t>
+          <t>1713005053/RC/22012034505186 — pcc road nirman netan tola me</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>0</v>
+        <v>134000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>0</v>
+        <v>147396</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K563" s="3"/>
+        <v>43799</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>43976</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/44 — पी सी सी रोड निर्माण कासर्य</t>
+          <t>1713005053/RC/22012034505514 — pradhan mantri road se adiwasi basti ki or</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>412580</v>
+        <v>76500</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>39214</v>
+        <v>43692</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/53 — पी सी सी रोड निर्माण</t>
+          <t>1713005053/RC/22012034511808 — sudur sadak nirman pradhan mantri road se aganbadi bhavan ki or gadriyan tola</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>421000</v>
+        <v>1486145.93</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>385410.47</v>
+        <v>1274744.66</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>39266</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>43887</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>45600</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RC/7540/ramku — PCC(con) RoadRambhau ke ghar se Sagai ke ghar tak ts676</t>
+          <t>1713005053/RC/22012034677294 — sudoor sadak nirman kary</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>122000</v>
+        <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>121530</v>
+        <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>40940</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/01/ramkurw — निर्मल भारत अभियान शौचालय निर्माण बालेन्‍द्र TS 100/01</t>
+          <t>1713005053/RC/22012034677296 — sudoor sadak nirman kary</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>41309</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/02/ramkurw — निर्मल भारत अभियान शौचालय निर्माण सनत कुमार TS 100/02</t>
+          <t>1713005053/RC/44 — पी सी सी रोड निर्माण कासर्य</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
+        <v>412580</v>
+      </c>
+      <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I568" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J568" s="3" t="n">
-        <v>41328</v>
-[...3 lines deleted...]
-      </c>
+        <v>39214</v>
+      </c>
+      <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/03/ramkurw — निर्मल भारत अभियान शौचालय निर्माण श्रीकांत TS 100/03</t>
+          <t>1713005053/RC/53 — पी सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>0</v>
+        <v>421000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>4004</v>
+        <v>385410.47</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>41325</v>
-[...3 lines deleted...]
-      </c>
+        <v>39266</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/04/ramkurw — निर्मल भारत अभियान शौचालय निर्माण लक्ष्‍मीकांत TS 100/04</t>
+          <t>1713005053/RC/7540/ramku — PCC(con) RoadRambhau ke ghar se Sagai ke ghar tak ts676</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>0</v>
+        <v>122000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>4400</v>
+        <v>121530</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>41332</v>
+        <v>40940</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>41363</v>
+        <v>41311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/05/ramkurw — निर्मल भारत अभियान शौचालय निर्माण तरूणेन्‍द्र शेखर TS 100/05</t>
+          <t>1713005053/RS/01/ramkurw — निर्मल भारत अभियान शौचालय निर्माण बालेन्‍द्र TS 100/01</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>3740</v>
+        <v>4400</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>41329</v>
+        <v>41309</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/06/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रामायण TS 100/06</t>
+          <t>1713005053/RS/02/ramkurw — निर्मल भारत अभियान शौचालय निर्माण सनत कुमार TS 100/02</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>4400</v>
+        <v>3740</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>41312</v>
+        <v>41328</v>
       </c>
       <c r="K572" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/07/ramkurw — निर्मल भारत अभियान शौचालय निर्माण राजेन्‍द्र TS 100/07</t>
+          <t>1713005053/RS/03/ramkurw — निर्मल भारत अभियान शौचालय निर्माण श्रीकांत TS 100/03</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>4400</v>
+        <v>4004</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>41335</v>
+        <v>41325</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/09/ramkurw — निर्मल भारत अभियान शौचालय निर्माण बद्री प्रसाद TS 100/09</t>
+          <t>1713005053/RS/04/ramkurw — निर्मल भारत अभियान शौचालय निर्माण लक्ष्‍मीकांत TS 100/04</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>4136</v>
+        <v>4400</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>41346</v>
+        <v>41332</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>41755</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/10/ramkurw — निर्मल भारत अभियान शौचालय निर्माण सम्‍पतिकुमार TS 100/10</t>
+          <t>1713005053/RS/05/ramkurw — निर्मल भारत अभियान शौचालय निर्माण तरूणेन्‍द्र शेखर TS 100/05</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>4136</v>
+        <v>3740</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>41315</v>
+        <v>41329</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/12/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रामधनी TS 100/12</t>
+          <t>1713005053/RS/06/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रामायण TS 100/06</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>41339</v>
+        <v>41312</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/13/ramkurw — निर्मल भारत अभियान शौचालय निर्माण राजमणि TS 100/13</t>
+          <t>1713005053/RS/07/ramkurw — निर्मल भारत अभियान शौचालय निर्माण राजेन्‍द्र TS 100/07</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>41342</v>
+        <v>41335</v>
       </c>
       <c r="K577" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/15/ramkurw — निर्मल भारत अभियान शौचालय निर्माण सुगनी TS 100/15</t>
+          <t>1713005053/RS/09/ramkurw — निर्मल भारत अभियान शौचालय निर्माण बद्री प्रसाद TS 100/09</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>4400</v>
+        <v>4136</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>41329</v>
+        <v>41346</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>41363</v>
+        <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/17299 — NBA TOILET BANSHMANI PAL TS 100/70</t>
+          <t>1713005053/RS/10/ramkurw — निर्मल भारत अभियान शौचालय निर्माण सम्‍पतिकुमार TS 100/10</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>2628</v>
+        <v>4136</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>41396</v>
+        <v>41315</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>41755</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/17317 — NBA TOILET ADITYA KOL TS 100/65</t>
+          <t>1713005053/RS/12/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रामधनी TS 100/12</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I580" s="2" t="n">
         <v>4400</v>
       </c>
-      <c r="I580" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J580" s="3" t="n">
-        <v>41400</v>
+        <v>41339</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>41679</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/17323 — NBA TOILET KRISHNAKUMAR TS 100/63</t>
+          <t>1713005053/RS/13/ramkurw — निर्मल भारत अभियान शौचालय निर्माण राजमणि TS 100/13</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I581" s="2" t="n">
         <v>4400</v>
       </c>
-      <c r="I581" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J581" s="3" t="n">
-        <v>41400</v>
+        <v>41342</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>41755</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/17949 — NBA TOILET JAGMOHAN SAHU TS 100/60</t>
+          <t>1713005053/RS/15/ramkurw — निर्मल भारत अभियान शौचालय निर्माण सुगनी TS 100/15</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I582" s="2" t="n">
         <v>4400</v>
       </c>
-      <c r="I582" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J582" s="3" t="n">
-        <v>41400</v>
+        <v>41329</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>41755</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/17952 — NBA TOILET BANSHMANI SAHU TS 100 59</t>
+          <t>1713005053/RS/17299 — NBA TOILET BANSHMANI PAL TS 100/70</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>4088</v>
+        <v>2628</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>41400</v>
+        <v>41396</v>
       </c>
       <c r="K583" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/17956 — NBA TOILET BUDDHSEN SAHU TS 100/35</t>
+          <t>1713005053/RS/17317 — NBA TOILET ADITYA KOL TS 100/65</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>4088</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>41400</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>41755</v>
+        <v>41679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/17962 — NBA TOILET SURSHARI PRASAD KOL TS 100/54</t>
+          <t>1713005053/RS/17323 — NBA TOILET KRISHNAKUMAR TS 100/63</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>4088</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>41400</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/17967 — NBA TOILET PREMSHANKAR MISHRA TS 100/52</t>
+          <t>1713005053/RS/17949 — NBA TOILET JAGMOHAN SAHU TS 100/60</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>5828</v>
+        <v>4088</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>41400</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>42127</v>
+        <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/17970 — NBA TOILET SHIVCHARAN PAL TS 100/53</t>
+          <t>1713005053/RS/17952 — NBA TOILET BANSHMANI SAHU TS 100 59</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>4088</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>41400</v>
       </c>
       <c r="K587" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/17974 — NBA TOILET HARIBANSH TS 100/69</t>
+          <t>1713005053/RS/17956 — NBA TOILET BUDDHSEN SAHU TS 100/35</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>4088</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>41400</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/17/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रमेश TS 100/17</t>
+          <t>1713005053/RS/17962 — NBA TOILET SURSHARI PRASAD KOL TS 100/54</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>4400</v>
+        <v>4088</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>41332</v>
+        <v>41400</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>41363</v>
+        <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/19/ramkurw — निर्मल भारत अभियान शौचालय निर्माण शेषमणि TS 100/19</t>
+          <t>1713005053/RS/17967 — NBA TOILET PREMSHANKAR MISHRA TS 100/52</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>3740</v>
+        <v>5828</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>41332</v>
+        <v>41400</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>41363</v>
+        <v>42127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/21/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रामनाथ TS 100/21</t>
+          <t>1713005053/RS/17970 — NBA TOILET SHIVCHARAN PAL TS 100/53</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>4400</v>
+        <v>4088</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>41332</v>
+        <v>41400</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>41363</v>
+        <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034201105 — NBA TOILET RADHIKA TS- 100/53/54</t>
+          <t>1713005053/RS/17974 — NBA TOILET HARIBANSH TS 100/69</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>2628</v>
+        <v>4088</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>41672</v>
+        <v>41400</v>
       </c>
       <c r="K592" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034201107 — NBA TOILET RAMRAJ TS- 100/53/57</t>
+          <t>1713005053/RS/17/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रमेश TS 100/17</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I593" s="2" t="n">
         <v>4400</v>
       </c>
-      <c r="I593" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J593" s="3" t="n">
-        <v>41672</v>
+        <v>41332</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>42127</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034201109 — NBA TOILET DHIRU KOL TS- 100/53/67</t>
+          <t>1713005053/RS/19/ramkurw — निर्मल भारत अभियान शौचालय निर्माण शेषमणि TS 100/19</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>4368</v>
+        <v>3740</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>41672</v>
+        <v>41332</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>42019</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034201110 — NBA TOILET JAMUNA TS- 100/53/64</t>
+          <t>1713005053/RS/21/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रामनाथ TS 100/21</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I595" s="2" t="n">
         <v>4400</v>
       </c>
-      <c r="I595" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J595" s="3" t="n">
-        <v>41672</v>
+        <v>41332</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>42019</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034289649 — swachh bhart abiyan luxmi kant mishra</t>
+          <t>1713005053/RS/22012034201105 — NBA TOILET RADHIKA TS- 100/53/54</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>3400</v>
+        <v>4400</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>3180</v>
+        <v>2628</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>42298</v>
+        <v>41672</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>42415</v>
+        <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034289666 — swakchh bharat abhiyan ramkaran</t>
+          <t>1713005053/RS/22012034201107 — NBA TOILET RAMRAJ TS- 100/53/57</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>3400</v>
+        <v>4400</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>3180</v>
+        <v>2628</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>42298</v>
+        <v>41672</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>42415</v>
+        <v>42127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034289667 — swakchh bharat abhiyan som mishra</t>
+          <t>1713005053/RS/22012034201109 — NBA TOILET DHIRU KOL TS- 100/53/67</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>3400</v>
+        <v>4400</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>3180</v>
+        <v>4368</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>42298</v>
+        <v>41672</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>42415</v>
+        <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034289673 — swakchh bharat abhiyan paras</t>
+          <t>1713005053/RS/22012034201110 — NBA TOILET JAMUNA TS- 100/53/64</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>3400</v>
+        <v>4400</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>3180</v>
+        <v>4368</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>42298</v>
+        <v>41672</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>42415</v>
+        <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034289674 — swakchh bharat abhiyan lalta</t>
+          <t>1713005053/RS/22012034289649 — swachh bhart abiyan luxmi kant mishra</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>3400</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>42298</v>
       </c>
       <c r="K600" s="3" t="n">
         <v>42415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034289675 — swakchh bharat abhiyan rajrakhan</t>
+          <t>1713005053/RS/22012034289666 — swakchh bharat abhiyan ramkaran</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>3400</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>42298</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>42415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034289676 — swakchh bharat abhiyan diwakar</t>
+          <t>1713005053/RS/22012034289667 — swakchh bharat abhiyan som mishra</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>3400</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>42298</v>
       </c>
       <c r="K602" s="3" t="n">
         <v>42415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034289679 — swakchh bharat abhiyan mahesh</t>
+          <t>1713005053/RS/22012034289673 — swakchh bharat abhiyan paras</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>3400</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>42298</v>
       </c>
       <c r="K603" s="3" t="n">
         <v>42415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034289681 — swakchh bharat abhiyan bhola prasad</t>
+          <t>1713005053/RS/22012034289674 — swakchh bharat abhiyan lalta</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>3400</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>42298</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>42415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034289682 — swakchh bharat abhiyan satyalal</t>
+          <t>1713005053/RS/22012034289675 — swakchh bharat abhiyan rajrakhan</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>3400</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>42298</v>
       </c>
       <c r="K605" s="3" t="n">
         <v>42415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034289683 — swakchh bharat abhiyan munnalal</t>
+          <t>1713005053/RS/22012034289676 — swakchh bharat abhiyan diwakar</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>3400</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>42298</v>
       </c>
       <c r="K606" s="3" t="n">
         <v>42415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034289685 — swakchh bharat abhiyan shiyasarn</t>
+          <t>1713005053/RS/22012034289679 — swakchh bharat abhiyan mahesh</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>3400</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>42298</v>
       </c>
       <c r="K607" s="3" t="n">
         <v>42415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034334608 — TOOTEL NIRMAN CHOTI KOL</t>
+          <t>1713005053/RS/22012034289681 — swakchh bharat abhiyan bhola prasad</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>11500</v>
+        <v>3400</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>11068</v>
+        <v>3180</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>42816</v>
+        <v>42298</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>43304</v>
+        <v>42415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034334617 — TOLET NIRMAN PREMWATI</t>
+          <t>1713005053/RS/22012034289682 — swakchh bharat abhiyan satyalal</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>10800</v>
+        <v>3400</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>42815</v>
-[...1 lines deleted...]
-      <c r="K609" s="3"/>
+        <v>42298</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>42415</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034334620 — TOLET NIRMAN DEVKALI</t>
+          <t>1713005053/RS/22012034289683 — swakchh bharat abhiyan munnalal</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>10800</v>
+        <v>3400</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>42815</v>
-[...1 lines deleted...]
-      <c r="K610" s="3"/>
+        <v>42298</v>
+      </c>
+      <c r="K610" s="3" t="n">
+        <v>42415</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034334626 — TOLET NIRMAN BUDDHSEN PRAJAPATI</t>
+          <t>1713005053/RS/22012034289685 — swakchh bharat abhiyan shiyasarn</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>10800</v>
+        <v>3400</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>8002</v>
+        <v>3180</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>42816</v>
+        <v>42298</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>43330</v>
+        <v>42415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034334630 — TOLET NIRMAN BESHAKHU PRAJAPATI</t>
+          <t>1713005053/RS/22012034334608 — TOOTEL NIRMAN CHOTI KOL</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>10800</v>
+        <v>11500</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>0</v>
+        <v>11068</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>42813</v>
-[...1 lines deleted...]
-      <c r="K612" s="3"/>
+        <v>42816</v>
+      </c>
+      <c r="K612" s="3" t="n">
+        <v>43304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034334634 — TOLET NIRMAN DINESH KOL</t>
+          <t>1713005053/RS/22012034334617 — TOLET NIRMAN PREMWATI</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>8002</v>
+        <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>42816</v>
-[...3 lines deleted...]
-      </c>
+        <v>42815</v>
+      </c>
+      <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034334636 — TOLET NIRMAN BHOLA YADAV</t>
+          <t>1713005053/RS/22012034334620 — TOLET NIRMAN DEVKALI</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>7501</v>
+        <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>42816</v>
-[...3 lines deleted...]
-      </c>
+        <v>42815</v>
+      </c>
+      <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034334640 — TOLET NIRMAN MUNNILAL KOL</t>
+          <t>1713005053/RS/22012034334626 — TOLET NIRMAN BUDDHSEN PRAJAPATI</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>0</v>
+        <v>8002</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>42803</v>
-[...1 lines deleted...]
-      <c r="K615" s="3"/>
+        <v>42816</v>
+      </c>
+      <c r="K615" s="3" t="n">
+        <v>43330</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034334647 — TOLET NIRMAN PREMLAL SHAHU</t>
+          <t>1713005053/RS/22012034334630 — TOLET NIRMAN BESHAKHU PRAJAPATI</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>10006</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>42816</v>
-[...3 lines deleted...]
-      </c>
+        <v>42813</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034334651 — TOLET NIRMAN SANTOSH</t>
+          <t>1713005053/RS/22012034334634 — TOLET NIRMAN DINESH KOL</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>10006</v>
+        <v>8002</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>42818</v>
+        <v>42816</v>
       </c>
       <c r="K617" s="3" t="n">
         <v>43330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034334653 — TOLET NIRMAN DEEPNARAYEN</t>
+          <t>1713005053/RS/22012034334636 — TOLET NIRMAN BHOLA YADAV</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>10006</v>
+        <v>7501</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>42818</v>
+        <v>42816</v>
       </c>
       <c r="K618" s="3" t="n">
         <v>43330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034337359 — TOLEL NIRMAN RAJLAL SAKET</t>
+          <t>1713005053/RS/22012034334640 — TOLET NIRMAN MUNNILAL KOL</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>10006</v>
+        <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>42828</v>
-[...3 lines deleted...]
-      </c>
+        <v>42803</v>
+      </c>
+      <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034337361 — TOLET NIRMAN BHAILAL</t>
+          <t>1713005053/RS/22012034334647 — TOLET NIRMAN PREMLAL SHAHU</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>10006</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>42828</v>
+        <v>42816</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>43304</v>
+        <v>43330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034337362 — TOLET NIRMAN JAGANNATH KHSHWAHA</t>
+          <t>1713005053/RS/22012034334651 — TOLET NIRMAN SANTOSH</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>10006</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>42828</v>
+        <v>42818</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>43304</v>
+        <v>43330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034345721 — SHAUCHALAY NIRMAN KARYA jitendra yadav</t>
+          <t>1713005053/RS/22012034334653 — TOLET NIRMAN DEEPNARAYEN</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>10096</v>
+        <v>10006</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>42864</v>
+        <v>42818</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>43304</v>
+        <v>43330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034345724 — SHAUCHALAY NIRMAN KARYA premlal yadev</t>
+          <t>1713005053/RS/22012034337359 — TOLEL NIRMAN RAJLAL SAKET</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>10096</v>
+        <v>10006</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>42864</v>
+        <v>42828</v>
       </c>
       <c r="K623" s="3" t="n">
         <v>43304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034345726 — SHAUCHALAY NIRMAN KARYA harihar pal</t>
+          <t>1713005053/RS/22012034337361 — TOLET NIRMAN BHAILAL</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>9064</v>
+        <v>10006</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>42884</v>
+        <v>42828</v>
       </c>
       <c r="K624" s="3" t="n">
         <v>43304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034345727 — SHAUCHALAY NIRMAN KARYAratibhan pal</t>
+          <t>1713005053/RS/22012034337362 — TOLET NIRMAN JAGANNATH KHSHWAHA</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>10096</v>
+        <v>10006</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>42864</v>
+        <v>42828</v>
       </c>
       <c r="K625" s="3" t="n">
         <v>43304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034348330 — TOLET NIRMAN dhanmanti</t>
+          <t>1713005053/RS/22012034345721 — SHAUCHALAY NIRMAN KARYA jitendra yadav</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>10096</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>42878</v>
+        <v>42864</v>
       </c>
       <c r="K626" s="3" t="n">
         <v>43304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034359019 — SHAUCHALAY NIRMAN KARYA tirath kol</t>
+          <t>1713005053/RS/22012034345724 — SHAUCHALAY NIRMAN KARYA premlal yadev</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>10096</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>42930</v>
+        <v>42864</v>
       </c>
       <c r="K627" s="3" t="n">
         <v>43304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034478931 — CEMENT CONCRETE NALI NIRMAN LALU SAHU KE GHAR SE DEEPNARAYAN KOL KE GHAR TARAPH</t>
+          <t>1713005053/RS/22012034345726 — SHAUCHALAY NIRMAN KARYA harihar pal</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>132000</v>
+        <v>10800</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>31680</v>
+        <v>9064</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>43886</v>
+        <v>42884</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>44550</v>
+        <v>43304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034508497 — nali nirman kary ramayan ke ghar se pavan mishra ke ghar tak</t>
+          <t>1713005053/RS/22012034345727 — SHAUCHALAY NIRMAN KARYAratibhan pal</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>43000</v>
+        <v>10800</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>10096</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K629" s="3"/>
+        <v>42864</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>43304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034515475 — richarge pit nirman kary ramkudwa</t>
+          <t>1713005053/RS/22012034348330 — TOLET NIRMAN dhanmanti</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>0</v>
+        <v>10096</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K630" s="3"/>
+        <v>42878</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>43304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012034681422 — nali nirman kary kushilal pal ke ghar se santosh pal ke ghar taraph</t>
+          <t>1713005053/RS/22012034359019 — SHAUCHALAY NIRMAN KARYA tirath kol</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>0</v>
+        <v>10096</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K631" s="3"/>
+        <v>42930</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>43304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012035116884 — sock pit nirman kary 4 nag</t>
+          <t>1713005053/RS/22012034478931 — CEMENT CONCRETE NALI NIRMAN LALU SAHU KE GHAR SE DEEPNARAYAN KOL KE GHAR TARAPH</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>22000</v>
+        <v>132000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>18122</v>
+        <v>31680</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>45235</v>
+        <v>43886</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>45268</v>
+        <v>44550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012035117039 — cement concrete nali kary jailal pal ke ghar se uttar tarph</t>
+          <t>1713005053/RS/22012034508497 — nali nirman kary ramayan ke ghar se pavan mishra ke ghar tak</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>50000</v>
+        <v>43000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>49725</v>
+        <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22012035123446 — nali nirman kary gram baghaila</t>
+          <t>1713005053/RS/22012034515475 — richarge pit nirman kary ramkudwa</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>45317</v>
+        <v>44300</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/22/ramkurw — निर्मल भारत अभियान शौचालय निर्माण मनकामना TS 100/22</t>
+          <t>1713005053/RS/22012034681422 — nali nirman kary kushilal pal ke ghar se santosh pal ke ghar taraph</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>41329</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/23/ramkurw — निर्मल भारत अभियान शौचालय निर्माण नागेन्‍द्र TS 100/23</t>
+          <t>1713005053/RS/22012035116884 — sock pit nirman kary 4 nag</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>0</v>
+        <v>22000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>4400</v>
+        <v>18122</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>41318</v>
+        <v>45235</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>41363</v>
+        <v>45268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/25/ramkurw — निर्मल भारत अभियान शौचालय निर्माण शैलेन्‍द्र TS 100/25</t>
+          <t>1713005053/RS/22012035117039 — cement concrete nali kary jailal pal ke ghar se uttar tarph</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>4400</v>
+        <v>49725</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>41321</v>
+        <v>45206</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>41363</v>
+        <v>45457</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/26/ramkurw — निर्मल भारत अभियान शौचालय निर्माण दिलीप TS 100/26</t>
+          <t>1713005053/RS/22012035123446 — nali nirman kary gram baghaila</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>41348</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/27/ramkurw — निर्मल भारत अभियान शौचालय निर्माण लालू TS 100/27</t>
+          <t>1713005053/RS/22/ramkurw — निर्मल भारत अभियान शौचालय निर्माण मनकामना TS 100/22</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>41353</v>
+        <v>41329</v>
       </c>
       <c r="K639" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/28/ramkurw — निर्मल भारत अभियान शौचालय निर्माण फुलबसुआ TS 100/28</t>
+          <t>1713005053/RS/23/ramkurw — निर्मल भारत अभियान शौचालय निर्माण नागेन्‍द्र TS 100/23</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>41344</v>
+        <v>41318</v>
       </c>
       <c r="K640" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/29/ramkurw — निर्मल भारत अभियान शौचालय निर्माण यज्ञनारायण TS 100/29</t>
+          <t>1713005053/RS/25/ramkurw — निर्मल भारत अभियान शौचालय निर्माण शैलेन्‍द्र TS 100/25</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>3220</v>
+        <v>4400</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>41356</v>
+        <v>41321</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>41755</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/30/ramkurw — निर्मल भारत अभियान शौचालय निर्माण उग्रसेन TS 100/30</t>
+          <t>1713005053/RS/26/ramkurw — निर्मल भारत अभियान शौचालय निर्माण दिलीप TS 100/26</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>41347</v>
+        <v>41348</v>
       </c>
       <c r="K642" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/31/ramkurw — निर्मल भारत अभियान शौचालय निर्माण पतली TS 100/31</t>
+          <t>1713005053/RS/27/ramkurw — निर्मल भारत अभियान शौचालय निर्माण लालू TS 100/27</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>41351</v>
+        <v>41353</v>
       </c>
       <c r="K643" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/32/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रमकांत TS 100/32</t>
+          <t>1713005053/RS/28/ramkurw — निर्मल भारत अभियान शौचालय निर्माण फुलबसुआ TS 100/28</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>1760</v>
+        <v>4400</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>41356</v>
+        <v>41344</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>41755</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/33/ramkurw — निर्मल भारत अभियान शौचालय निर्माण टेवई TS 100/33</t>
+          <t>1713005053/RS/29/ramkurw — निर्मल भारत अभियान शौचालय निर्माण यज्ञनारायण TS 100/29</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>4400</v>
+        <v>3220</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>41354</v>
+        <v>41356</v>
       </c>
       <c r="K645" s="3" t="n">
-        <v>41363</v>
+        <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/34/ramkurw — निर्मल भारत अभियान शौचालय निर्माण जितेन्‍द्र TS 100/34</t>
+          <t>1713005053/RS/30/ramkurw — निर्मल भारत अभियान शौचालय निर्माण उग्रसेन TS 100/30</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>1760</v>
+        <v>4400</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>41356</v>
+        <v>41347</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>41755</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/35/ramkurw — निर्मल भारत अभियान शौचालय निर्माण मोतीलाल TS 100/35</t>
+          <t>1713005053/RS/31/ramkurw — निर्मल भारत अभियान शौचालय निर्माण पतली TS 100/31</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>41344</v>
+        <v>41351</v>
       </c>
       <c r="K647" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/36/ramkurw — निर्मल भारत अभियान शौचालय निर्माण बद्री TS 100/36</t>
+          <t>1713005053/RS/32/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रमकांत TS 100/32</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>1760</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>41356</v>
       </c>
       <c r="K648" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/37/ramkurw — निर्मल भारत अभियान शौचालय निर्माण चन्‍द्रशेखर TS 100/37</t>
+          <t>1713005053/RS/33/ramkurw — निर्मल भारत अभियान शौचालय निर्माण टेवई TS 100/33</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K649" s="3"/>
+        <v>41354</v>
+      </c>
+      <c r="K649" s="3" t="n">
+        <v>41363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/38716 — NBA Toilet Rajbhan kol Ts 100/53</t>
+          <t>1713005053/RS/34/ramkurw — निर्मल भारत अभियान शौचालय निर्माण जितेन्‍द्र TS 100/34</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>4088</v>
+        <v>1760</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>41454</v>
+        <v>41356</v>
       </c>
       <c r="K650" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/38720 — NBA TOILET RAJKUMAR KOL TS 100/58</t>
+          <t>1713005053/RS/35/ramkurw — निर्मल भारत अभियान शौचालय निर्माण मोतीलाल TS 100/35</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I651" s="2" t="n">
         <v>4400</v>
       </c>
-      <c r="I651" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J651" s="3" t="n">
-        <v>41617</v>
+        <v>41344</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>41755</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/38/ramkurw — निर्मल भारत अभियान शौचालय निर्माण अवधेश TS 100/38</t>
+          <t>1713005053/RS/36/ramkurw — निर्मल भारत अभियान शौचालय निर्माण बद्री TS 100/36</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>1760</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>41356</v>
       </c>
       <c r="K652" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/39877 — NBA Toilet babulal Ts 53/51</t>
+          <t>1713005053/RS/37/ramkurw — निर्मल भारत अभियान शौचालय निर्माण चन्‍द्रशेखर TS 100/37</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>1460</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>41617</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/39/ramkurw — निर्मल भारत अभियान शौचालय निर्माण श्‍यामलाल TS 100/39</t>
+          <t>1713005053/RS/38716 — NBA Toilet Rajbhan kol Ts 100/53</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>1760</v>
+        <v>4088</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>41356</v>
+        <v>41454</v>
       </c>
       <c r="K654" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/40038 — NBA TOILET RAJKUMAR TS 100/53/58</t>
+          <t>1713005053/RS/38720 — NBA TOILET RAJKUMAR KOL TS 100/58</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>2628</v>
+        <v>1460</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>41454</v>
+        <v>41617</v>
       </c>
       <c r="K655" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/40041 — NBA TOILET SHURESH KOL TS-100/53/62</t>
+          <t>1713005053/RS/38/ramkurw — निर्मल भारत अभियान शौचालय निर्माण अवधेश TS 100/38</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>2628</v>
+        <v>1760</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>41456</v>
+        <v>41356</v>
       </c>
       <c r="K656" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/40255 — NBA TOILET BABULAL KOL TS- 100/5351</t>
+          <t>1713005053/RS/39877 — NBA Toilet babulal Ts 53/51</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>2628</v>
+        <v>1460</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>41457</v>
+        <v>41617</v>
       </c>
       <c r="K657" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/40261 — NBA TOILET SHYAMLAL TS-100/53/39</t>
+          <t>1713005053/RS/39/ramkurw — निर्मल भारत अभियान शौचालय निर्माण श्‍यामलाल TS 100/39</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>2628</v>
+        <v>1760</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>41456</v>
+        <v>41356</v>
       </c>
       <c r="K658" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/40264 — NBA TOILET SARVDANENDRA TS- 100/53/44</t>
+          <t>1713005053/RS/40038 — NBA TOILET RAJKUMAR TS 100/53/58</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>4088</v>
+        <v>2628</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>41454</v>
       </c>
       <c r="K659" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/40273 — NBA TOILET YAJANARAYAN PAL TS- 100/53/29</t>
+          <t>1713005053/RS/40041 — NBA TOILET SHURESH KOL TS-100/53/62</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>4368</v>
+        <v>2628</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>41454</v>
+        <v>41456</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>42019</v>
+        <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/40281 — NBA TOILET RAMRAJ SINGH TS-100/53/24</t>
+          <t>1713005053/RS/40255 — NBA TOILET BABULAL KOL TS- 100/5351</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>2628</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>41456</v>
+        <v>41457</v>
       </c>
       <c r="K661" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/40284 — NBA TOILET KABHAI KOL TS-100/53/66</t>
+          <t>1713005053/RS/40261 — NBA TOILET SHYAMLAL TS-100/53/39</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>2628</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>41454</v>
+        <v>41456</v>
       </c>
       <c r="K662" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/40291 — NBA TOILET DEEPNARAYAN TS- 100/53/68</t>
+          <t>1713005053/RS/40264 — NBA TOILET SARVDANENDRA TS- 100/53/44</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>4088</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>41454</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>41679</v>
+        <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/40/ramkurw — निर्मल भारत अभियान शौचालय निर्माण जगदीश TS 100/40</t>
+          <t>1713005053/RS/40273 — NBA TOILET YAJANARAYAN PAL TS- 100/53/29</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>1760</v>
+        <v>4368</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>41356</v>
+        <v>41454</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>41755</v>
+        <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/41/ramkurw — निर्मल भारत अभियान शौचालय निर्माण महेन्‍द्र TS 100/41</t>
+          <t>1713005053/RS/40281 — NBA TOILET RAMRAJ SINGH TS-100/53/24</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>4400</v>
+        <v>2628</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>41353</v>
+        <v>41456</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>41363</v>
+        <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/42/ramkurw — निर्मल भारत अभियान शौचालय निर्माण श्रीकांत/रामराज TS 100/42</t>
+          <t>1713005053/RS/40284 — NBA TOILET KABHAI KOL TS-100/53/66</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>4400</v>
+        <v>2628</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>41347</v>
+        <v>41454</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>41363</v>
+        <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/43/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रामसुमेर TS 100/43</t>
+          <t>1713005053/RS/40291 — NBA TOILET DEEPNARAYAN TS- 100/53/68</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>4004</v>
+        <v>4088</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>41347</v>
+        <v>41454</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>41363</v>
+        <v>41679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/44/ramkurw — निर्मल भारत अभियान शौचालय निर्माण सर्वदानन्‍द TS 100/44</t>
+          <t>1713005053/RS/40/ramkurw — निर्मल भारत अभियान शौचालय निर्माण जगदीश TS 100/40</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>1760</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>41356</v>
       </c>
       <c r="K668" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/45/ramkurw — निर्मल भारत अभियान शौचालय निर्माण राजकुमार TS 100/45</t>
+          <t>1713005053/RS/41/ramkurw — निर्मल भारत अभियान शौचालय निर्माण महेन्‍द्र TS 100/41</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>41346</v>
+        <v>41353</v>
       </c>
       <c r="K669" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/46/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रामेंश TS 100/46</t>
+          <t>1713005053/RS/42/ramkurw — निर्मल भारत अभियान शौचालय निर्माण श्रीकांत/रामराज TS 100/42</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>41349</v>
+        <v>41347</v>
       </c>
       <c r="K670" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/47/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रत्‍नेश TS 100/47</t>
+          <t>1713005053/RS/43/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रामसुमेर TS 100/43</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>4400</v>
+        <v>4004</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>41351</v>
+        <v>41347</v>
       </c>
       <c r="K671" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/48/ramkurw — निर्मल भारत अभियान शौचालय निर्माण मुकेश TS 100/48</t>
+          <t>1713005053/RS/44/ramkurw — निर्मल भारत अभियान शौचालय निर्माण सर्वदानन्‍द TS 100/44</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>4400</v>
+        <v>1760</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>41344</v>
+        <v>41356</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>41363</v>
+        <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/49/ramkurw — निर्मल भारत अभियान शौचालय निर्माण उमेश TS 100/49</t>
+          <t>1713005053/RS/45/ramkurw — निर्मल भारत अभियान शौचालय निर्माण राजकुमार TS 100/45</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>41351</v>
+        <v>41346</v>
       </c>
       <c r="K673" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/50/ramkurw — निर्मल भारत अभियान शौचालय निर्माण आशाराम TS 100/50</t>
+          <t>1713005053/RS/46/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रामेंश TS 100/46</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>41355</v>
+        <v>41349</v>
       </c>
       <c r="K674" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/62997 — NBA TOILET JANENDRA PRASAD TS-100/53/11</t>
+          <t>1713005053/RS/47/ramkurw — निर्मल भारत अभियान शौचालय निर्माण रत्‍नेश TS 100/47</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I675" s="2" t="n">
         <v>4400</v>
       </c>
-      <c r="I675" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J675" s="3" t="n">
-        <v>41621</v>
+        <v>41351</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>41755</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/63002 — NBA TOILET PARSNATH TS-100/5314</t>
+          <t>1713005053/RS/48/ramkurw — निर्मल भारत अभियान शौचालय निर्माण मुकेश TS 100/48</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I676" s="2" t="n">
         <v>4400</v>
       </c>
-      <c r="I676" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J676" s="3" t="n">
-        <v>41621</v>
+        <v>41344</v>
       </c>
       <c r="K676" s="3" t="n">
-        <v>41755</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/63218 — NBA TOILET SVAMISHARAN TS-100/53/16</t>
+          <t>1713005053/RS/49/ramkurw — निर्मल भारत अभियान शौचालय निर्माण उमेश TS 100/49</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I677" s="2" t="n">
         <v>4400</v>
       </c>
-      <c r="I677" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J677" s="3" t="n">
-        <v>41621</v>
+        <v>41351</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>41755</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/63226 — NBA TOILET DAYASHANKAR TS-100/53/20</t>
+          <t>1713005053/RS/50/ramkurw — निर्मल भारत अभियान शौचालय निर्माण आशाराम TS 100/50</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I678" s="2" t="n">
         <v>4400</v>
       </c>
-      <c r="I678" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J678" s="3" t="n">
-        <v>41621</v>
+        <v>41355</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>41755</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/63235 — NBA TOILET BADRI PAL TS-100/53/36</t>
+          <t>1713005053/RS/62997 — NBA TOILET JANENDRA PRASAD TS-100/53/11</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>2628</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>41621</v>
       </c>
       <c r="K679" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/63240 — NBA TOILET CHANDRASEKHAR PAL TS-100/53/37</t>
+          <t>1713005053/RS/63002 — NBA TOILET PARSNATH TS-100/5314</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>2628</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>41621</v>
       </c>
       <c r="K680" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/63243 — NBA TOILET AVDESH PRASAD TS-100/53/38</t>
+          <t>1713005053/RS/63218 — NBA TOILET SVAMISHARAN TS-100/53/16</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>2628</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>41621</v>
       </c>
       <c r="K681" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1713005053/RS/8/rmk — NBA Toilet Ramanuj ts100/8</t>
+          <t>1713005053/RS/63226 — NBA TOILET DAYASHANKAR TS-100/53/20</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>3872</v>
+        <v>2628</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>41344</v>
+        <v>41621</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/002/रमकुडृवा — कपिलधारा कूप निर्माण सियम्‍बर हरिजन की भूमि में</t>
+          <t>1713005053/RS/63235 — NBA TOILET BADRI PAL TS-100/53/36</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>94000</v>
+        <v>4400</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>139151.98</v>
+        <v>2628</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>39412</v>
+        <v>41621</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>40836</v>
+        <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/003/रमकुडृवा — कपिलधारा कूप निर्माण लोकमणि कोल की भूमि पर</t>
+          <t>1713005053/RS/63240 — NBA TOILET CHANDRASEKHAR PAL TS-100/53/37</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>96000</v>
+        <v>4400</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>14816</v>
+        <v>2628</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>39444</v>
+        <v>41621</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>41130</v>
+        <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/003/रमकूडवा — कपिलधारा कूपनिर्माण परमधारी कोल की भूमि में</t>
+          <t>1713005053/RS/63243 — NBA TOILET AVDESH PRASAD TS-100/53/38</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>95873</v>
+        <v>4400</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>16002.15</v>
+        <v>2628</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>39444</v>
+        <v>41621</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>41096</v>
+        <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/004/रमकुडृवा — कपिलधारा कूप निर्माण साधू चमार की भूमि पर</t>
+          <t>1713005053/RS/8/rmk — NBA Toilet Ramanuj ts100/8</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>96000</v>
+        <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>163607.5</v>
+        <v>3872</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>39444</v>
+        <v>41344</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>40836</v>
+        <v>41755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/017/रमकुडृवा — सोख्‍ता गढ़ढा निर्माण(रमकुडृवा,बघैला,मझिगवॉ,नरसिंहपुर)</t>
+          <t>1713005053/RS/VB/YD/22012035140477 — Construction of Soak Pit  Ramesh Shahu Ke Ghar ke pass</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>100400</v>
+        <v>28570.85</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>107628</v>
+        <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>39592</v>
-[...3 lines deleted...]
-      </c>
+        <v>46312</v>
+      </c>
+      <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/02/Ramkurw — Bori bandhan Maljhara nalaTs 610</t>
+          <t>1713005053/WC/002/रमकुडृवा — कपिलधारा कूप निर्माण सियम्‍बर हरिजन की भूमि में</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>35000</v>
+        <v>94000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>28877</v>
+        <v>139151.98</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>40909</v>
+        <v>39412</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>41130</v>
+        <v>40836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/03/Ramkurw — Bori bandhan Chakrghata nala 04 nug Ts 611</t>
+          <t>1713005053/WC/003/रमकुडृवा — कपिलधारा कूप निर्माण लोकमणि कोल की भूमि पर</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>112000</v>
+        <v>96000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>104463</v>
+        <v>14816</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>40885</v>
+        <v>39444</v>
       </c>
       <c r="K689" s="3" t="n">
         <v>41130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/07/रमकुड़वा — सोख्‍तागढ़ढा निर्माण 10नग</t>
+          <t>1713005053/WC/003/रमकूडवा — कपिलधारा कूपनिर्माण परमधारी कोल की भूमि में</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>201000</v>
+        <v>95873</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>177500</v>
+        <v>16002.15</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>40361</v>
+        <v>39444</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>40882</v>
+        <v>41096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034326548 — तालाब विस्तारीकरण शा ० talab</t>
+          <t>1713005053/WC/004/रमकुडृवा — कपिलधारा कूप निर्माण साधू चमार की भूमि पर</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>340000</v>
+        <v>96000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>320392</v>
+        <v>163607.5</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>42878</v>
+        <v>39444</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>43458</v>
+        <v>40836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034448174 — naveen talab nirman ramkudwa</t>
+          <t>1713005053/WC/017/रमकुडृवा — सोख्‍ता गढ़ढा निर्माण(रमकुडृवा,बघैला,मझिगवॉ,नरसिंहपुर)</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>1498000</v>
+        <v>100400</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>1214963.02</v>
+        <v>107628</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>43534</v>
+        <v>39592</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>44194</v>
+        <v>40434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034525019 — naveen talab nirman jogiram baba</t>
+          <t>1713005053/WC/02/Ramkurw — Bori bandhan Maljhara nalaTs 610</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>1497523.91</v>
+        <v>35000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>1271511.6</v>
+        <v>28877</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>43958</v>
+        <v>40909</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>45422</v>
+        <v>41130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034525020 — naveen talab nirman dhodhawa nala</t>
+          <t>1713005053/WC/03/Ramkurw — Bori bandhan Chakrghata nala 04 nug Ts 611</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>1498030.09</v>
+        <v>112000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>1257853.36</v>
+        <v>104463</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>43948</v>
+        <v>40885</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>44757</v>
+        <v>41130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034525021 — naveen talab nirman jornala majhigwan</t>
+          <t>1713005053/WC/07/रमकुड़वा — सोख्‍तागढ़ढा निर्माण 10नग</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>0</v>
+        <v>201000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>0</v>
+        <v>177500</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K695" s="3"/>
+        <v>40361</v>
+      </c>
+      <c r="K695" s="3" t="n">
+        <v>40882</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034525022 — naveen talab nirman taktaiya nala majhigwan</t>
+          <t>1713005053/WC/22012034326548 — तालाब विस्तारीकरण शा ० talab</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>0</v>
+        <v>340000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>0</v>
+        <v>320392</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K696" s="3"/>
+        <v>42878</v>
+      </c>
+      <c r="K696" s="3" t="n">
+        <v>43458</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034648157 — naveen talab nirman kary jor nala me</t>
+          <t>1713005053/WC/22012034448174 — naveen talab nirman ramkudwa</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>1467275.53</v>
+        <v>1498000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>0</v>
+        <v>1214963.02</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>44291</v>
-[...1 lines deleted...]
-      <c r="K697" s="3"/>
+        <v>43534</v>
+      </c>
+      <c r="K697" s="3" t="n">
+        <v>44194</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034648226 — nala saphayi avam khudai kary dudhariya nala me</t>
+          <t>1713005053/WC/22012034525019 — naveen talab nirman jogiram baba</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>0</v>
+        <v>1497523.91</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>0</v>
+        <v>1271511.6</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>44291</v>
-[...1 lines deleted...]
-      <c r="K698" s="3"/>
+        <v>43958</v>
+      </c>
+      <c r="K698" s="3" t="n">
+        <v>45422</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034648237 — bolder chekdam dudhariya nala me</t>
+          <t>1713005053/WC/22012034525020 — naveen talab nirman dhodhawa nala</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>0</v>
+        <v>1498030.09</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>0</v>
+        <v>1257853.36</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>44291</v>
-[...1 lines deleted...]
-      <c r="K699" s="3"/>
+        <v>43948</v>
+      </c>
+      <c r="K699" s="3" t="n">
+        <v>44757</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034660938 — nahar nirman jhiriya nala se bada talab ramkudwa</t>
+          <t>1713005053/WC/22012034525021 — naveen talab nirman jornala majhigwan</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>424409.72</v>
+        <v>0</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>41688</v>
+        <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>44350</v>
+        <v>43856</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034660945 — shashakiy talab baghaila ka band vistarikaran kary</t>
+          <t>1713005053/WC/22012034525022 — naveen talab nirman taktaiya nala majhigwan</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>44300</v>
+        <v>43856</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034722190 — Bund vistarkaran kary ramkudwa talab me</t>
+          <t>1713005053/WC/22012034648157 — naveen talab nirman kary jor nala me</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>1066978.18</v>
+        <v>1467275.53</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>761833.02</v>
+        <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>44350</v>
-[...3 lines deleted...]
-      </c>
+        <v>44291</v>
+      </c>
+      <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034742591 — Bund vistar karan avam khudayi kary gausala ke pass gram baghaila</t>
+          <t>1713005053/WC/22012034648226 — nala saphayi avam khudai kary dudhariya nala me</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>1089311.78</v>
+        <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>44300</v>
+        <v>44291</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034743675 — water harwesting kary madhyamik shala baghaila</t>
+          <t>1713005053/WC/22012034648237 — bolder chekdam dudhariya nala me</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>4200</v>
+        <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>4632</v>
+        <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>44424</v>
-[...3 lines deleted...]
-      </c>
+        <v>44291</v>
+      </c>
+      <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034743694 — water harwesting kary aganbadi kendra kramank 1 baghaila</t>
+          <t>1713005053/WC/22012034660938 — nahar nirman jhiriya nala se bada talab ramkudwa</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>4200</v>
+        <v>424409.72</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>2316</v>
+        <v>41688</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>44424</v>
-[...3 lines deleted...]
-      </c>
+        <v>44350</v>
+      </c>
+      <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034985354 — ATOP DAM REPAIRING WORK CHAKARGHATA GHAT KE PASS</t>
+          <t>1713005053/WC/22012034660945 — shashakiy talab baghaila ka band vistarikaran kary</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>203000</v>
+        <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012034985364 — ATOP DAM REPAIRING WORK DUIDHARIYA GHAT KE PASS</t>
+          <t>1713005053/WC/22012034722190 — Bund vistarkaran kary ramkudwa talab me</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>181000</v>
+        <v>1066978.18</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>0</v>
+        <v>761833.02</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K707" s="3"/>
+        <v>44350</v>
+      </c>
+      <c r="K707" s="3" t="n">
+        <v>46141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012035027867 — bolder chek dam nirman kary mahai nala</t>
+          <t>1713005053/WC/22012034742591 — Bund vistar karan avam khudayi kary gausala ke pass gram baghaila</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>0</v>
+        <v>1089311.78</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>44836</v>
+        <v>44300</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012035027868 — bolder chek dam nirman kary mahai nala</t>
+          <t>1713005053/WC/22012034743675 — water harwesting kary madhyamik shala baghaila</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>0</v>
+        <v>4632</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K709" s="3"/>
+        <v>44424</v>
+      </c>
+      <c r="K709" s="3" t="n">
+        <v>45755</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012035078568 — stop dam repearing kary chakarghata nala ke pass</t>
+          <t>1713005053/WC/22012034743694 — water harwesting kary aganbadi kendra kramank 1 baghaila</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>58000</v>
+        <v>4200</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>48841</v>
+        <v>2316</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>45098</v>
+        <v>44424</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>45159</v>
+        <v>45666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012035140134 — stop dam repeair kary duidhariya nala</t>
+          <t>1713005053/WC/22012034985354 — ATOP DAM REPAIRING WORK CHAKARGHATA GHAT KE PASS</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>55000</v>
+        <v>203000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>51935</v>
+        <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012035153627 — Bolder chek dam nirman kary mahai nala</t>
+          <t>1713005053/WC/22012034985364 — ATOP DAM REPAIRING WORK DUIDHARIYA GHAT KE PASS</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>692774.37</v>
+        <v>181000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>266270.37</v>
+        <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>45435</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012035153629 — Bolder chek dam nirman kary majhiganwa nala</t>
+          <t>1713005053/WC/22012035027867 — bolder chek dam nirman kary mahai nala</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>692774.37</v>
+        <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>202695.41</v>
+        <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>45457</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012035167416 — bolder chek dam nirman kary</t>
+          <t>1713005053/WC/22012035027868 — bolder chek dam nirman kary mahai nala</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>45317</v>
+        <v>44836</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/22012035167418 — bolder chek dam nirman kary</t>
+          <t>1713005053/WC/22012035078568 — stop dam repearing kary chakarghata nala ke pass</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>0</v>
+        <v>58000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>0</v>
+        <v>48841</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K715" s="3"/>
+        <v>45098</v>
+      </c>
+      <c r="K715" s="3" t="n">
+        <v>45159</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WC/9993666727 — kapil dhara koop raghurai kol ki bhumi par</t>
+          <t>1713005053/WC/22012035140134 — stop dam repeair kary duidhariya nala</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>353000</v>
+        <v>55000</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>287033.69</v>
+        <v>51935</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>42419</v>
+        <v>45206</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>43246</v>
+        <v>45257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WH/016/रमकुडृवा — बंडसुद्रिढीकरण शासकीय तालाब रमकुडृवा में</t>
+          <t>1713005053/WC/22012035153627 — Bolder chek dam nirman kary mahai nala</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>324000</v>
+        <v>692774.37</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>90846</v>
+        <v>266270.37</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>39579</v>
+        <v>45435</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>39614</v>
+        <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WH/09/रमकुडवा — नाला सफाई एवं चौडीकरण चकरघटा नाला</t>
+          <t>1713005053/WC/22012035153629 — Bolder chek dam nirman kary majhiganwa nala</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>421000</v>
+        <v>692774.37</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>360882</v>
+        <v>202695.41</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>40612</v>
+        <v>45457</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>40836</v>
+        <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WH/19954186 — SHAIL PARN NIRMAN</t>
+          <t>1713005053/WC/22012035167416 — bolder chek dam nirman kary</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>42030</v>
+        <v>45317</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WH/22012034440650 — शा0तालाब गहरीकरन रमकुदवा</t>
+          <t>1713005053/WC/22012035167418 — bolder chek dam nirman kary</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>43613</v>
+        <v>45317</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1713005053/WH/22012034447375 — talab vistarikaran kary gaushala ke pass gram baghaila</t>
+          <t>1713005053/WC/9993666727 — kapil dhara koop raghurai kol ki bhumi par</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>0</v>
+        <v>353000</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>0</v>
+        <v>287033.69</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>44291</v>
-[...1 lines deleted...]
-      <c r="K721" s="3"/>
+        <v>42419</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>43246</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1713005/WC/138 — रमकुडवा स्‍टाप डैम निर्माण कार्य ग्राम पं0 रमकुडवा विकाशखण्‍ड हनुमना</t>
+          <t>1713005053/WC/VB/YD/22012035336406 — Roof top rain wat. har. str. in Gov panchayat Bhvan Ramkudwa</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>1657000</v>
+        <v>77821.38</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>1329441</v>
+        <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>39935</v>
-[...3 lines deleted...]
-      </c>
+        <v>46297</v>
+      </c>
+      <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1713005/WC/154 — स्‍टाप डैम निर्माण कार्य दुधरिया ग्राम पंचा0 रमकुडवा विकाश खंण्‍ड हनुमना</t>
+          <t>1713005053/WH/016/रमकुडृवा — बंडसुद्रिढीकरण शासकीय तालाब रमकुडृवा में</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>1814000</v>
+        <v>324000</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>1812821</v>
+        <v>90846</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>39963</v>
+        <v>39579</v>
       </c>
       <c r="K723" s="3" t="n">
-        <v>39217</v>
+        <v>39614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1713005/WC/165 — स्‍टाप डैम निमार्ण कार्य तेन्‍दूघाट विकाश खंण्‍ड हनुमना रीवा</t>
+          <t>1713005053/WH/09/रमकुडवा — नाला सफाई एवं चौडीकरण चकरघटा नाला</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>1352000</v>
+        <v>421000</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>1334013</v>
+        <v>360882</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>39963</v>
+        <v>40612</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>39217</v>
+        <v>40836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1713005/WC/167 — बरघाट स्‍टाम डैम निर्माण कार्य ग्राम पंचायत रमकुडवा विकासखण्‍ड हनुमना</t>
+          <t>1713005053/WH/19954186 — SHAIL PARN NIRMAN</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>1389000</v>
+        <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>1387995</v>
+        <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>39977</v>
-[...3 lines deleted...]
-      </c>
+        <v>42030</v>
+      </c>
+      <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/193 — नाला गहरीकरण एवं सफाईकरण</t>
+          <t>1713005053/WH/22012034440650 — शा0तालाब गहरीकरन रमकुदवा</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>1999000</v>
+        <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>1820840</v>
+        <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>40674</v>
-[...3 lines deleted...]
-      </c>
+        <v>43613</v>
+      </c>
+      <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/211 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713005053/WH/22012034447375 — talab vistarikaran kary gaushala ke pass gram baghaila</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>440000</v>
+        <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>379890</v>
+        <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>40912</v>
-[...3 lines deleted...]
-      </c>
+        <v>44291</v>
+      </c>
+      <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/212 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713005/WC/138 — रमकुडवा स्‍टाप डैम निर्माण कार्य ग्राम पं0 रमकुडवा विकाशखण्‍ड हनुमना</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>499000</v>
+        <v>1657000</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>428970</v>
+        <v>1329441</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>40912</v>
+        <v>39935</v>
       </c>
       <c r="K728" s="3" t="n">
-        <v>40998</v>
+        <v>41324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/213 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713005/WC/154 — स्‍टाप डैम निर्माण कार्य दुधरिया ग्राम पंचा0 रमकुडवा विकाश खंण्‍ड हनुमना</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>465000</v>
+        <v>1814000</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>433380</v>
+        <v>1812821</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>40912</v>
+        <v>39963</v>
       </c>
       <c r="K729" s="3" t="n">
-        <v>40998</v>
+        <v>39217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/214 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713005/WC/165 — स्‍टाप डैम निमार्ण कार्य तेन्‍दूघाट विकाश खंण्‍ड हनुमना रीवा</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>489000</v>
+        <v>1352000</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>456110</v>
+        <v>1334013</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>40912</v>
+        <v>39963</v>
       </c>
       <c r="K730" s="3" t="n">
-        <v>40998</v>
+        <v>39217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/215 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713005/WC/167 — बरघाट स्‍टाम डैम निर्माण कार्य ग्राम पंचायत रमकुडवा विकासखण्‍ड हनुमना</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>465000</v>
+        <v>1389000</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>429060</v>
+        <v>1387995</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>40912</v>
+        <v>39977</v>
       </c>
       <c r="K731" s="3" t="n">
-        <v>40998</v>
+        <v>39217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/216 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713/WH/193 — नाला गहरीकरण एवं सफाईकरण</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>484000</v>
+        <v>1999000</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>409190</v>
+        <v>1820840</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>40912</v>
+        <v>40674</v>
       </c>
       <c r="K732" s="3" t="n">
-        <v>40998</v>
+        <v>40959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/217 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713/WH/211 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>484000</v>
+        <v>440000</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>450230</v>
+        <v>379890</v>
       </c>
       <c r="J733" s="3" t="n">
         <v>40912</v>
       </c>
       <c r="K733" s="3" t="n">
         <v>40998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/218 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713/WH/212 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>484000</v>
+        <v>499000</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>469670</v>
+        <v>428970</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>40912</v>
       </c>
       <c r="K734" s="3" t="n">
         <v>40998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/219 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713/WH/213 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>484000</v>
+        <v>465000</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>459590</v>
+        <v>433380</v>
       </c>
       <c r="J735" s="3" t="n">
         <v>40912</v>
       </c>
       <c r="K735" s="3" t="n">
         <v>40998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/220 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713/WH/214 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>499000</v>
+        <v>489000</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>457770</v>
+        <v>456110</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>40912</v>
       </c>
       <c r="K736" s="3" t="n">
         <v>40998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/221 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713/WH/215 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>499000</v>
+        <v>465000</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>444810</v>
+        <v>429060</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>40912</v>
       </c>
       <c r="K737" s="3" t="n">
         <v>40998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/222 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713/WH/216 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>465000</v>
+        <v>484000</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>408180</v>
+        <v>409190</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>40912</v>
       </c>
       <c r="K738" s="3" t="n">
         <v>40998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/223 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713/WH/217 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>489000</v>
+        <v>484000</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>448190</v>
+        <v>450230</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>40912</v>
       </c>
       <c r="K739" s="3" t="n">
         <v>40998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/224 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713/WH/218 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>440000</v>
+        <v>484000</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>414450</v>
+        <v>469670</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>40912</v>
       </c>
       <c r="K740" s="3" t="n">
         <v>40998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/225 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713/WH/219 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>465000</v>
+        <v>484000</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>428340</v>
+        <v>459590</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>40912</v>
       </c>
       <c r="K741" s="3" t="n">
         <v>40998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/226 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713/WH/220 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>465000</v>
+        <v>499000</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>413220</v>
+        <v>457770</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>40912</v>
       </c>
       <c r="K742" s="3" t="n">
         <v>40998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/227 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713/WH/221 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>425370</v>
+        <v>444810</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>40912</v>
       </c>
       <c r="K743" s="3" t="n">
         <v>40998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/228 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713/WH/222 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>489000</v>
+        <v>465000</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>462590</v>
+        <v>408180</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>40912</v>
       </c>
       <c r="K744" s="3" t="n">
         <v>40998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/229 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713/WH/223 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>440000</v>
+        <v>489000</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>408690</v>
+        <v>448190</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>40912</v>
       </c>
       <c r="K745" s="3" t="n">
         <v>40998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1713/WH/230 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+          <t>1713/WH/224 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>440000</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>398610</v>
+        <v>414450</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>40912</v>
       </c>
       <c r="K746" s="3" t="n">
+        <v>40998</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
+      <c r="A747" s="1" t="inlineStr">
+        <is>
+          <t>REWA / HANUMANA</t>
+        </is>
+      </c>
+      <c r="B747" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C747" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D747" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E747" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F747" s="1" t="inlineStr">
+        <is>
+          <t>1713/WH/225 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+        </is>
+      </c>
+      <c r="G747" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H747" s="2" t="n">
+        <v>465000</v>
+      </c>
+      <c r="I747" s="2" t="n">
+        <v>428340</v>
+      </c>
+      <c r="J747" s="3" t="n">
+        <v>40912</v>
+      </c>
+      <c r="K747" s="3" t="n">
+        <v>40998</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
+      <c r="A748" s="1" t="inlineStr">
+        <is>
+          <t>REWA / HANUMANA</t>
+        </is>
+      </c>
+      <c r="B748" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C748" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D748" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E748" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F748" s="1" t="inlineStr">
+        <is>
+          <t>1713/WH/226 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+        </is>
+      </c>
+      <c r="G748" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H748" s="2" t="n">
+        <v>465000</v>
+      </c>
+      <c r="I748" s="2" t="n">
+        <v>413220</v>
+      </c>
+      <c r="J748" s="3" t="n">
+        <v>40912</v>
+      </c>
+      <c r="K748" s="3" t="n">
+        <v>40998</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
+      <c r="A749" s="1" t="inlineStr">
+        <is>
+          <t>REWA / HANUMANA</t>
+        </is>
+      </c>
+      <c r="B749" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C749" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D749" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E749" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F749" s="1" t="inlineStr">
+        <is>
+          <t>1713/WH/227 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+        </is>
+      </c>
+      <c r="G749" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H749" s="2" t="n">
+        <v>499000</v>
+      </c>
+      <c r="I749" s="2" t="n">
+        <v>425370</v>
+      </c>
+      <c r="J749" s="3" t="n">
+        <v>40912</v>
+      </c>
+      <c r="K749" s="3" t="n">
+        <v>40998</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
+      <c r="A750" s="1" t="inlineStr">
+        <is>
+          <t>REWA / HANUMANA</t>
+        </is>
+      </c>
+      <c r="B750" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C750" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D750" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E750" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F750" s="1" t="inlineStr">
+        <is>
+          <t>1713/WH/228 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+        </is>
+      </c>
+      <c r="G750" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H750" s="2" t="n">
+        <v>489000</v>
+      </c>
+      <c r="I750" s="2" t="n">
+        <v>462590</v>
+      </c>
+      <c r="J750" s="3" t="n">
+        <v>40912</v>
+      </c>
+      <c r="K750" s="3" t="n">
+        <v>40998</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
+      <c r="A751" s="1" t="inlineStr">
+        <is>
+          <t>REWA / HANUMANA</t>
+        </is>
+      </c>
+      <c r="B751" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C751" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D751" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E751" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F751" s="1" t="inlineStr">
+        <is>
+          <t>1713/WH/229 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+        </is>
+      </c>
+      <c r="G751" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H751" s="2" t="n">
+        <v>440000</v>
+      </c>
+      <c r="I751" s="2" t="n">
+        <v>408690</v>
+      </c>
+      <c r="J751" s="3" t="n">
+        <v>40912</v>
+      </c>
+      <c r="K751" s="3" t="n">
+        <v>40998</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
+      <c r="A752" s="1" t="inlineStr">
+        <is>
+          <t>REWA / HANUMANA</t>
+        </is>
+      </c>
+      <c r="B752" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C752" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D752" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E752" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F752" s="1" t="inlineStr">
+        <is>
+          <t>1713/WH/230 — जलसंभरण क्षमता में वृद्धि सिल्‍ट सफाई कार्य</t>
+        </is>
+      </c>
+      <c r="G752" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H752" s="2" t="n">
+        <v>440000</v>
+      </c>
+      <c r="I752" s="2" t="n">
+        <v>398610</v>
+      </c>
+      <c r="J752" s="3" t="n">
+        <v>40912</v>
+      </c>
+      <c r="K752" s="3" t="n">
         <v>40998</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>