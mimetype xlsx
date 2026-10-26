--- v0 (2026-09-09)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K503"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 04:56:09</t>
+          <t>Exported on: 2026-10-26 15:08:00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1956,51 +1956,51 @@
       <c r="J46" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K46" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1713005095/IF/22012035573764 — JGSA 2025 khet talab nirman kary guru prasad dwivedi ke bhumi par</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
@@ -15421,125 +15421,129 @@
       <c r="J321" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>46251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1713005095/IF/IAY/4790800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127155601</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>21667</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45613</v>
       </c>
-      <c r="K322" s="3"/>
+      <c r="K322" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1713005095/IF/IAY/4790905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127176726</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>19926</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45613</v>
       </c>
-      <c r="K323" s="3"/>
+      <c r="K323" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15711,78 +15715,80 @@
       <c r="J327" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>46251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1713005095/IF/IAY/5688325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127107164</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K328" s="3"/>
+      <c r="K328" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15807,125 +15813,129 @@
       <c r="J329" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>46251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1713005095/IF/IAY/5772750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127285685</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45895</v>
       </c>
-      <c r="K330" s="3"/>
+      <c r="K330" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1713005095/IF/IAY/5773006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127129639</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K331" s="3"/>
+      <c r="K331" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -21303,51 +21313,51 @@
       <c r="J443" s="3" t="n">
         <v>43863</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>45788</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1713005095/RC/22012034567925 — P C C road nirman karya shivlal ke ghar se ghadah khur ki aor</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>110000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>89745</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>44321</v>
@@ -21397,51 +21407,51 @@
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1713005095/RC/22012034677631 — SUDUR SADAK NIRMAN KARYA SHANKAR PAL KE GHAR SE RAJBAHORE PATEL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45396</v>
@@ -23789,51 +23799,51 @@
       <c r="J495" s="3" t="n">
         <v>45194</v>
       </c>
       <c r="K495" s="3" t="n">
         <v>45788</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1713005095/WC/22012035167875 — TALAB NIRMAN KARYA GRAM PANCHAYAT HATA ME</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45396</v>
@@ -23934,73 +23944,73 @@
       <c r="J498" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1713005095/WC/VB/22012035333133 — bolder check dam nirman Hata mandir ke samane nala me</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>81961.49</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>0</v>
+        <v>899.18</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>46263</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>