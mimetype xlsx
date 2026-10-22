--- v0 (2026-09-04)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 20:13:44</t>
+          <t>Exported on: 2026-10-22 08:11:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,313 +320,323 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44198</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1713005095/IF/22012035573764 — JGSA 2025 khet talab nirman kary guru prasad dwivedi ke bhumi par</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1713005095/IF/IAY/4790800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127155601</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45613</v>
       </c>
-      <c r="K14" s="3"/>
+      <c r="K14" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1713005095/IF/IAY/4790905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127176726</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45613</v>
       </c>
-      <c r="K15" s="3"/>
+      <c r="K15" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1713005095/IF/IAY/5688325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127107164</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K16" s="3"/>
+      <c r="K16" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1713005095/IF/IAY/5772750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127285685</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45895</v>
       </c>
-      <c r="K17" s="3"/>
+      <c r="K17" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1713005095/IF/IAY/5773006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127129639</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K18" s="3"/>
+      <c r="K18" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
@@ -696,214 +706,214 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>43866</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1713005095/RC/22012034567925 — P C C road nirman karya shivlal ke ghar se ghadah khur ki aor</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>110000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44321</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1713005095/RC/22012034677631 — SUDUR SADAK NIRMAN KARYA SHANKAR PAL KE GHAR SE RAJBAHORE PATEL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1713005095/WC/22012035167875 — TALAB NIRMAN KARYA GRAM PANCHAYAT HATA ME</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>REWA / HANUMANA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1713005095/WC/VB/22012035333133 — bolder check dam nirman Hata mandir ke samane nala me</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>81961.49</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>0</v>
+        <v>899.18</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>46263</v>
       </c>
       <c r="K24" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>