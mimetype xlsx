--- v0 (2026-09-08)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K667"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 08:30:01</t>
+          <t>Exported on: 2026-10-28 04:53:36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2393,51 +2393,51 @@
       <c r="J55" s="3" t="n">
         <v>43960</v>
       </c>
       <c r="K55" s="3" t="n">
         <v>44193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034503087 — RFR KHET TALAB NIRMAN SURENDRA PATEL K BHUMI PAR</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>310386.65</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>73128</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>43872</v>
@@ -2487,51 +2487,51 @@
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>43661</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034503251 — RFR khet talab nirman gomti patel</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>310386.65</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>3492</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>43872</v>
@@ -5323,51 +5323,51 @@
         <v>13752</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>44295</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034536046 — RFR ket talab nirman ram ji dubey k bhumi par</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>110516.06</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>28734</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>44333</v>
@@ -7131,51 +7131,51 @@
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>44221</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034664817 — RFR bichiya nadi khet talab nirman kunjan dubey ke bhumi par</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>109055.32</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>20706</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>44271</v>
@@ -9823,98 +9823,98 @@
       <c r="J211" s="3" t="n">
         <v>44677</v>
       </c>
       <c r="K211" s="3" t="n">
         <v>45052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034958479 — construction of PMAY-G house for individsuals PMAY-G  REG. NO. MP5572510</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>14721</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>44677</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034958485 — construction of PMAY-G house for individsuals PMAY-G  REG. NO. MP5545217</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>13020</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>44677</v>
@@ -9964,98 +9964,98 @@
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034968162 — Shg pashu seed nirman urmila patel w/o ramesh patel ke bhumi par</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>103482.45</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>84157.46</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034968164 — Shg pashu seed nirman hansraj patel  ke bhumi par</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>103482.45</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>13010</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>44704</v>
@@ -10955,51 +10955,51 @@
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012035009193 — construction of PMAY-G house for individsuals PMAY-G REG. NO. MP4468679</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>1428</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>44816</v>
@@ -11239,51 +11239,51 @@
       <c r="J241" s="3" t="n">
         <v>45256</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>45428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012035044830 — (construction of PMAY-G house for individsuals PMAY-G REG. NO. MP127007012)</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>17170</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45256</v>
@@ -12138,51 +12138,51 @@
       <c r="J260" s="3" t="n">
         <v>45257</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>45450</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012035103661 — Construction of PMAY-G House for Individuals - PMAY-G REG. NO. MP127356834</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>17300</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>14077</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45256</v>
@@ -13355,51 +13355,51 @@
       <c r="J285" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/2997708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5435602</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>17285</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45082</v>
@@ -14235,51 +14235,51 @@
       <c r="J303" s="3" t="n">
         <v>44608</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>44761</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/3588982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5455543</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>19866</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45271</v>
@@ -14429,73 +14429,73 @@
       <c r="J307" s="3" t="n">
         <v>44672</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/3642765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5562819</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>12300</v>
+        <v>24600</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>44591</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14621,125 +14621,129 @@
       <c r="J311" s="3" t="n">
         <v>44777</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>45052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4293770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127347030</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>19768</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>44797</v>
       </c>
-      <c r="K312" s="3"/>
+      <c r="K312" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4308602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127367335</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45752</v>
       </c>
-      <c r="K313" s="3"/>
+      <c r="K313" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14811,78 +14815,80 @@
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4410172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150217894</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>22842</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45740</v>
       </c>
-      <c r="K316" s="3"/>
+      <c r="K316" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14907,245 +14913,245 @@
       <c r="J317" s="3" t="n">
         <v>42771</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>43401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4775985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126952620</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>23103</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4777862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127348096</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45551</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4777895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127357598</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>21672</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4849629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127346527</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>13656</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4849777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126693344</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>7042</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45740</v>
@@ -15393,78 +15399,80 @@
       <c r="J327" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/5438339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126671067</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45790</v>
       </c>
-      <c r="K328" s="3"/>
+      <c r="K328" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16008,51 +16016,51 @@
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/571334 — Construction of IAY House -IAY REG. NO. MP5533476</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>20147</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>42878</v>
@@ -16833,51 +16841,51 @@
       <c r="J357" s="3" t="n">
         <v>42878</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>43162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/654445 — Construction of IAY House -IAY REG. NO. MP3938113</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>42791</v>
@@ -17321,51 +17329,51 @@
       <c r="J367" s="3" t="n">
         <v>42867</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>43599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/749886 — Construction of IAY House -IAY REG. NO. MP2533876</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>5103</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45740</v>
@@ -19302,51 +19310,51 @@
       <c r="J408" s="3" t="n">
         <v>44186</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>44491</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1713006058/RC/22012034644233 — सुदूर संपर्क सड़क निर्माण कार्य श्री जगदीश पटेल के घर से श्री इंद्रमणि दुबे के घर की ओर</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>1362895.79</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>1342807.8</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45204</v>
@@ -31054,51 +31062,51 @@
       <c r="J654" s="3" t="n">
         <v>45291</v>
       </c>
       <c r="K654" s="3" t="n">
         <v>46125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
           <t>1713006058/WC/22012035165022 — PLANTATION</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>45396</v>