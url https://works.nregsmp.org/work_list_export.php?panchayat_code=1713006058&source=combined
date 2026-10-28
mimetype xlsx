--- v1 (2026-10-28)
+++ v2 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K667"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-28 04:53:36</t>
+          <t>Exported on: 2026-10-28 06:14:01</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">