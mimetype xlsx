--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 13:10:30</t>
+          <t>Exported on: 2026-10-27 13:15:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034503087 — RFR KHET TALAB NIRMAN SURENDRA PATEL K BHUMI PAR</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>310386.65</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43872</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034503251 — RFR khet talab nirman gomti patel</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>310386.65</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43872</v>
@@ -414,1232 +414,1240 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44295</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034536046 — RFR ket talab nirman ram ji dubey k bhumi par</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>110516.06</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44333</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034664817 — RFR bichiya nadi khet talab nirman kunjan dubey ke bhumi par</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>109055.32</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44271</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034958479 — construction of PMAY-G house for individsuals PMAY-G  REG. NO. MP5572510</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44677</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034958485 — construction of PMAY-G house for individsuals PMAY-G  REG. NO. MP5545217</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44677</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034968162 — Shg pashu seed nirman urmila patel w/o ramesh patel ke bhumi par</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>103482.45</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012034968164 — Shg pashu seed nirman hansraj patel  ke bhumi par</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>103482.45</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44704</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012035009193 — construction of PMAY-G house for individsuals PMAY-G REG. NO. MP4468679</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44816</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012035044830 — (construction of PMAY-G house for individsuals PMAY-G REG. NO. MP127007012)</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45256</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/22012035103661 — Construction of PMAY-G House for Individuals - PMAY-G REG. NO. MP127356834</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>17300</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45256</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/2997708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5435602</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45082</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/3588982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5455543</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45271</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/3642765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5562819</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>12300</v>
+        <v>24600</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46223</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4293770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127347030</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44797</v>
       </c>
-      <c r="K27" s="3"/>
+      <c r="K27" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4308602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127367335</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45752</v>
       </c>
-      <c r="K28" s="3"/>
+      <c r="K28" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4410172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150217894</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45740</v>
       </c>
-      <c r="K29" s="3"/>
+      <c r="K29" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4775985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126952620</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4777862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127348096</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45551</v>
       </c>
       <c r="K31" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4777895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127357598</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K32" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4849629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127346527</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/4849777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126693344</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/5438339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126671067</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45790</v>
       </c>
-      <c r="K35" s="3"/>
+      <c r="K35" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/571334 — Construction of IAY House -IAY REG. NO. MP5533476</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>42878</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/654445 — Construction of IAY House -IAY REG. NO. MP3938113</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>42791</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1713006058/IF/IAY/749886 — Construction of IAY House -IAY REG. NO. MP2533876</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1713006058/RC/22012034644233 — सुदूर संपर्क सड़क निर्माण कार्य श्री जगदीश पटेल के घर से श्री इंद्रमणि दुबे के घर की ओर</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>1362895.79</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>REWA / MAUGANJ</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1713006058/WC/22012035165022 — PLANTATION</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45396</v>